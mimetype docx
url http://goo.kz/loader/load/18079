--- v0 (2026-01-14)
+++ v1 (2026-05-13)
@@ -2,575 +2,1001 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="007A319C" w:rsidRDefault="00AB55F9" w:rsidP="00AB55F9">
-      <w:pPr>
+    <w:p w:rsidR="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-        </w:rPr>
-        <w:t>Информация об ЕНТ – 2013</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҰБТ-2013 туралы </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00AB55F9">
-[...15 lines deleted...]
-        <w:t>Количество участников – 45</w:t>
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>АҚПАРАТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00AB55F9">
-[...15 lines deleted...]
-        <w:t>С государственным языком – 23 (100%)</w:t>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қатысушылар саны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 45</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00AB55F9">
-[...15 lines deleted...]
-        <w:t>С русским языком – 22  (95,6%)</w:t>
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік тілінде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 23 (100%)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00AB55F9">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Традиционные экзамены - Аскар </w:t>
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Орыс тілінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 22  (95,6%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әстүрлі емтихандар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Ас</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ар Асель (11 «М»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҰБТӨП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Асель</w:t>
+        <w:t>ИнЕУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11 «М»)</w:t>
+        <w:t>, Ломов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к-сі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,45</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00AB55F9">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тапсыр к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>маусым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>ИнЕУ</w:t>
+        <w:t>Аудитори</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-        <w:t>, Ломова,45</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ялар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00AB55F9">
-[...75 lines deleted...]
-    <w:p w:rsidR="00AB55F9" w:rsidRPr="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00AB55F9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB55F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(15 учащихся 11 «К»)</w:t>
+        <w:t>(11 «К»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыныбынан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB55F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қушы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB55F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(8 учащихся 11 «К»)</w:t>
+        <w:t>(11 «К»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыныбынан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(10 учащихся 11 «М»)</w:t>
+        <w:t>(11 «М»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыныбынан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRPr="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00AB55F9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB55F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(6  учащихся 11 «М»)</w:t>
+        <w:t>(11 «М»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыныбынан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB55F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қушы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB55F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRPr="00AB55F9" w:rsidRDefault="00AB55F9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00AB55F9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB55F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(6  учащихся 11 «М»</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(11 «М»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыныбынан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB55F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қушы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB55F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Внимание!!!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Во время ЕНТ выпускникам запрещаются: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="540"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="538" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>разговоры;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="540"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="538" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вставания с мест;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="540"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="538" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пересаживания;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="540"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="538" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>обмен любыми материалами и предметами;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="540"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="538" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>занос в аудиторию и использование калькуляторов, фотоаппаратов, мобильных сре</w:t>
       </w:r>
@@ -615,112 +1041,113 @@
         <w:t>и пр.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), ноутбуков, плейеров, шпаргалок и справочных материалов (</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>кроме таблицы Менделеева и таблицы растворимости солей</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="538"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Пользование указанными материалами и средствами запрещено как в аудитории, так и во всем ППЕНТ на протяжении периода тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD62A9" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD62A9" w:rsidP="00AB55F9">
-      <w:pPr>
+    <w:p w:rsidR="00FD5D83" w:rsidRPr="00FD62A9" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB55F9" w:rsidRDefault="00FD62A9" w:rsidP="00FD62A9">
-      <w:pPr>
+    <w:p w:rsidR="00FF0BBB" w:rsidRPr="00FD5D83" w:rsidRDefault="00FD5D83" w:rsidP="00482E8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Технический секретарь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  ____________   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD62A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сулейман Р.Т.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00AB55F9" w:rsidSect="00AB55F9">
+    <w:sectPr w:rsidR="00FF0BBB" w:rsidRPr="00FD5D83" w:rsidSect="00AB55F9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -729,91 +1156,98 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso5"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF45E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4941686"/>
     <w:lvl w:ilvl="0" w:tplc="32729BDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
@@ -1184,54 +1618,53 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB55F9"/>
+    <w:rsid w:val="00482E8E"/>
     <w:rsid w:val="007A319C"/>
     <w:rsid w:val="00AB55F9"/>
-    <w:rsid w:val="00D92FD2"/>
-    <w:rsid w:val="00E400F4"/>
     <w:rsid w:val="00FD5D83"/>
     <w:rsid w:val="00FD62A9"/>
     <w:rsid w:val="00FF0BBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1925,65 +2358,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>135</Words>
-  <Characters>776</Characters>
+  <Words>140</Words>
+  <Characters>799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>910</CharactersWithSpaces>
+  <CharactersWithSpaces>938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>