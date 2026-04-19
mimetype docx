--- v0 (2025-12-14)
+++ v1 (2026-04-19)
@@ -1,2697 +1,6988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="40B74B37" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">          Речевая готовность ребёнка к школе (рекомендации логопеда родителям).</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дайындығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ата-аналарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>логопедтің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсыныстары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="52CD4B6E" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-        <w:rPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="28D39B9F" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">                                      На момент поступления в школу ребёнок должен:</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бала:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="5905E260" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...4 lines deleted...]
-        <w:t>правильно произносить все звуки родного языка;</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="51CA5EE1" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...4 lines deleted...]
-        <w:t>уметь выделить:</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="5BA6CE0E" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="2124"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...29 lines deleted...]
-        <w:t>тка);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйрек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="293BD3A4" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="2124"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...29 lines deleted...]
-        <w:t>ор);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыздардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қосылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жерінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таңдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (аула);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="77330B46" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="2124"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...25 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көкнәр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сияқты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жеңіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздерден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соңғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="7C446E51" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="2124"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...25 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соңғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екпінді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="68491D39" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="2124"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...29 lines deleted...]
-        <w:t>ама).</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жақтаудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ерекшелеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="57F30107" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белсенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоры</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жеткілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дамыған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жануарлардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күшіктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мамандықтарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207B43E9" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мағынасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарама-қарсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E8F75F" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүзінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>грамматикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеуді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B66B40F" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есімдерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жабылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E164DEE" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мысықтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B8A34A" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есімнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалғануы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5D233B" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предлогтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үстінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>астынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>артынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>астынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761D3DA3" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- сын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есімдерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйлестіру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұлт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD280B0" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үлкен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сандар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ағаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589FBE1F" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есімнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кішірейтілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>торғай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шелек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008174EF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">иметь достаточно развитый активный словарь (называть детёнышей животных, профессии,    </w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ....</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="034D9178" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">      слова с противоположенным значением);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есімнен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ағаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ағаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="51D252C7" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...4 lines deleted...]
-        <w:t>практически овладевать грамматически правильной речью:</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сюжеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сурет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>топтамасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әңгіме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құрастыра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="0CBE8041" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="720"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ересек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқыған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қысқаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқиғаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайталай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="034AED92" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="720"/>
-[...312 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="6C88B71A" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
-[...102 lines deleted...]
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="53E56213" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-        <w:rPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзылыстары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жетістіктерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арасындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F04699" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D1314D" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бастауыш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқушыларында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кездесетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзылуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастапқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сатысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңдерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>грамматикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гуманитарлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пәндер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бағдарламаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгеруде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгеруге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үлкен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кедергі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095D2906" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дисграфия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ішінара</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзушылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB7AAF" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="008174EF">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> считается наличие стойких специфических ошибок:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дисграфияның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> симптомы - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>спецификалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қателіктердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="2B9E6B8F" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...20 lines deleted...]
-        <w:t>ове;</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аттап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="77911A92" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...26 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріптерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өткізіп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жіберу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әсіресе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір-біріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кесте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - золь);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B55A23" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріптерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орналастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мүкжидек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұмсық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="0C4FB760" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...42 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>слогдарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>секіру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көбелек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - цистерна);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693A9C5D" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұрмалануы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мүкжидек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кульва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="088D885C" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...12 lines deleted...]
-        <w:t>(бабочка – бачка);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сипаттамасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болмауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өсу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өсу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="38B4EC77" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...26 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>артық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріптер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="0FE0702B" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыссыздардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұмсақтығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсете</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алмау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>маче</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, коньки - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>трамвайлары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="303BDA6B" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...46 lines deleted...]
-        <w:t>);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлемдегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйлестіре</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алмау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Вова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындықта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отыр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - Вова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындықта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отыр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="03370893" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...31 lines deleted...]
-        <w:t>, коньки – конки);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жынысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нөмірін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолдана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алмау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өзен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мұз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="7150B0BD" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иотталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Yo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Yu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E (яма - яма) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>араластыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="3F992B7D" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...12 lines deleted...]
-        <w:t>(Река покрылось льдом.);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>саңырау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b-p, d-t…. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қоспасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hissing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ысқыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="7226294F" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...63 lines deleted...]
-        <w:t>);</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) b - d, m - l </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>емлесінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұқсас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріптерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оптикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>араластыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="3D0B9FCE" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...148 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="01FE6F17" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">                                       Уважаемые родители, обратите внимание!</w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Құрметті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>назар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>салыңыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="18F88340" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-        <w:rPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="10CFE314" w14:textId="77777777" w:rsidR="0053072F" w:rsidRPr="0053072F" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-        <w:rPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008174EF">
-        <w:rPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Дисграфия</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008174EF">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> должна начинаться не в школе, когда обнаружатся специфические ошибки на письме, а в дошкольном возрасте, задолго до начала обучения ребёнка грамоте. </w:t>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ешқашан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жоқтан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дисграфияны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұмысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қателер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>табылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйретуден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басталуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
+    <w:p w14:paraId="575819B1" w14:textId="124742EC" w:rsidR="008A414B" w:rsidRDefault="0053072F" w:rsidP="0053072F">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008174EF">
-        <w:rPr>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="008174EF">
-[...33 lines deleted...]
-        <w:t>значительно легче предупредить, чем устранить.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дисграфияны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жоюға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарағанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болдырмау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>әлдеқайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оңай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ескеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>маңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008174EF" w:rsidRPr="008174EF" w:rsidRDefault="008174EF" w:rsidP="008174EF">
-[...14 lines deleted...]
-      <w:pgMar w:top="354" w:right="851" w:bottom="354" w:left="486" w:header="720" w:footer="720" w:gutter="284"/>
+    <w:sectPr w:rsidR="008A414B">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:noEndnote/>
-      <w:docGrid w:linePitch="354"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...291 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="87"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008174EF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008174EF"/>
+    <w:rsidRoot w:val="0053072F"/>
+    <w:rsid w:val="00022F36"/>
+    <w:rsid w:val="0053072F"/>
+    <w:rsid w:val="009508C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="19DB6E3D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4B84E671-01C8-4BE9-861E-9C985098108E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008174EF"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>440</Words>
-  <Characters>2513</Characters>
+  <Words>436</Words>
+  <Characters>2486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Home</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2948</CharactersWithSpaces>
+  <CharactersWithSpaces>2917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>аннушка</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Гульзат Рахметуллова</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>