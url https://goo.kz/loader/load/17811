--- v0 (2026-01-13)
+++ v1 (2026-06-16)
@@ -1,1818 +1,11539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="001E7911" w:rsidRPr="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="470344FD" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:kern w:val="36"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7911">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:kern w:val="36"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Болашақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқушыларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ата-аналарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>логопедтің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсыныстары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="001E7911" w:rsidRPr="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="637A8935" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7911">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7911" w:rsidRPr="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="6EEE9449" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7911">
-[...6 lines deleted...]
-        <w:t>Если устной речью маленький человек овладел до школы, то письменной ему еще только предстоит овладеть. И чем лучше будет развита у крохи устная речь, тем легче ему будет овладеть чтением и письмом.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кішкентай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алдында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауызша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеуді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгерген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгермеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Нәрестеде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауызша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неғұрлым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жақсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дамыған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>игеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оңайырақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BBB326" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Көптеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаларда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұмсақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кідірісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жиі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кездеседі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әдетте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көңіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аудармайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болашақта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жақсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кедергі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келтіріп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қателіктерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкелуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мүмкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сабағында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сондықтан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нәрестенің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дамуындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кішкентай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауытқуларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>анықтап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сауаттылыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйретуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түзету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>маңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Әкелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қалыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дамуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылуындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ерекшеліктері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кешіктірмей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жоғалып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кетуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұстауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болмаса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұлыңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызыңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>логопедке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрарлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D491BF" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажырату</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сауаттылықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгерудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қажетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алғышарттарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Кез-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөзді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құрамына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кіретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яғни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>анықтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">») </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріппен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мүмкіндігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болжайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейбір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірдей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрінсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріптерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таңдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қиынға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>соғады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «b-p» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұбын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құлақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажыратпаса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>онда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріпті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөзіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>төбе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөзіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керектігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білмейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дыбыстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дифференциациясын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тексеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атаулары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тексерілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ғана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ерекшеленетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таңдаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тостаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажырата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атауларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құлағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қабылдайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), тек «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дифференциациясы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ғана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажырата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өйткені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұлардағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірдей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нәтиже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шарттар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындалуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE81729" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ересек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шақырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCD8ABC" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>номинативті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөзбен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ғана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіндірме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берілмейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27503E77" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дәйектілікпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатарынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайталанады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәртіпке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>назар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аудару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мүмкіндігінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7931D9" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суретке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қараудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аулақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өйткені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көптеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бақылаушы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ересектердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көзқарасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бағытын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұстанады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тапсырманы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жеңілдетеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607A2AC5" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ересек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бетінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>төменгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бөлігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>экранмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жабылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>парақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алақан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өйткені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>естілмейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейбір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>еріннің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күйінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C7B8B5" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E05DC3C" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Нәтижелерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нәрестенің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мінез-құлқын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мұқият</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қадағалаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бәрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәртіпте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сенімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дискриминациясыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрақсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айыра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ересек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күмәндана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кездейсоқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DEB388" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қалыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дамуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дискриминациялау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>демек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мағыналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсінікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жетімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сақтаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белгілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құлақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажырата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алмауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауызша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлеуде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейінірек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауыстырудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>себебі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>табылатындығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>маңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279A11B2" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Көп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ата-аналардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өздері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажырата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қабілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дамыта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>істеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сізге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірдей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрінетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айырмашылығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәсілдермен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA5905C" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, «z-f» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «f» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоңыздың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ызылдағанына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>wwwg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұқсас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал «z» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>масаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>zzzz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сыбдырына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұқсас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіндіріп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екеуін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Шыбын-шіркей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жіңішке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоңыздың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ызыңы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>төмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жуан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мылқау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіндіріңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>назарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>еріннің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орналасуына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аударыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> («z» -мен - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күлімсіреу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, «w» -мен - «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айқайлап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дыбыстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылуын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайталаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нәресте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құлақпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажыратуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйренсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>істеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дәйектілікпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаңғыртып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сұраңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алдымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажырата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ғана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>артикуляцияны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>визуалды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басшылыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>содан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таза </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дифференциациясына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көшуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мәжбүр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаңыздан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аузыңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жабыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қағаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Нәресте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлемейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажыратқаннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>масаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сықырлауын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «з» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоңыздың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ызылдаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «w» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>байланыстырыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әріптермен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таныстырыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEB2A21" w14:textId="52D5A731" w:rsidR="008A414B" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кез-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айырмашылықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ​​</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйренгенше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезектесіп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығуларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тура </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...170 lines deleted...]
-        <w:t>• Картинки называются только одним словом, употребляемым в именительном падеже. Никаких дополнительных или поясняющих слов не допускается. </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="2F10A906" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7911">
-[...84 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қажетті нәтижеге қол жеткізгеннен кейін (олардың оқшауланған дыбысындағы қажетті жұп дыбыстарды тұрақты түрде ажырату), екі дыбыс та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>тиісті әріптермен бірден байланысады. Енді, ересек адам кез-келген дыбысты айтқан кезде, бала қалаған әріпті көрсетеді (екі әріп те оның алдында жатыр). Әрі қарай, сіз баламен дәл осы дыбыстарды сөздер мен сөз тіркестерінде ажырата білуге ​​машықтануыңыз керек. Мұнда сізге көмектесетін бірнеше ойын бар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D5096" w:rsidRPr="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="2D311549" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7911">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жаңғырық. Сіз бірге де, үлкен топта да ойнай аласыз. Жүргізуші тағайындалады - «жаңғырық», ол оған айтқанын қайталауы керек. Қарапайым сөздерден бастаңыз, содан кейін қиын және ұзақ сөздерге ауысыңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A5DA5" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шетел сөздерін ойында қолдануға болады, олардың мағынасын түсіндіруді ұмытпай. Қайталау үшін өлеңдер мен прозалық тіркестерді ұсынуға тырысыңыз. Егер «жаңғырық» бес рет дұрыс жауап берсе, ойынға келесі қатысушыны шеңберге тағайындаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB771C2" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Барлығы, әрине, балалық шақтағы «сынған телефон» ойынын есінде сақтайды. Бұл ойын баланың фонематикалық есту қабілетін дамытуға ең қолайлы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2794121E" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Шатасу. Балаға дыбыстарды бір-бірімен шатастырмаудың қаншалықты маңызды екеніне назар аударыңыз. Бұл ойды растау үшін одан осы күлкілі сөйлемдерді оқып шығуын сұраңыз (немесе оған өзіңіз оқып беріңіз): «орыс сұлуы ешкісімен әйгілі»; «Ол тышқанды тесікке сүйреп апарады»; «Ақын жолды аяқтады, қызын соңына қойды». Жігіттер әр түрлі ертегілерді жақсы көреді және өздері де сол әзілдерді шығаруға қуанышты. Тек бір әріпті өзгерте отырып, сөздер ойлап табуға тырысыңыз, мысалы «нүкте-бамп-баррель-қызы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7687DF4A" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сіз сондай-ақ келесі жаттығу ойындарын ұсына аласыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558E0448" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Егер сөзде, мысалы, «ж» дыбысы естілсе, қолдарыңызды шапалақтаңыз. Сонымен бірге, алдымен балаға ұсынылған сөздерде басқа ысқырған немесе ысқырғыш дыбыстар болмауы керек, «w» дыбысының өзі біршама астармен айтылуы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4447154C" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тест жаттығуы. Фонематикалық естуді бағалау үшін «шеңберге» жазыңыз. Балаңыздан бірнеше сөздерді әріптермен емес, шеңберлермен жазып алуын сұраңыз. Бір сөзде қанша дыбыс болса, сонша шеңбер бар. Мысалы, «сорпа» сөзін үш шеңбермен көрсету керек. Баланың тапсырманы түсінетініне көз жеткізгеннен кейін, сіз сөздерді диктантпен айтыңыз, ол оларды дөңгелек түрінде қағазға түсіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7608E7F6" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл тапсырманың тағы бір нұсқасы: сіз балаға жануарлар салынған суреттерді ұсынасыз (арыстан, тиін, сиыр, піл, мысық) және жануарларды білдіретін сөздердің схемалары шеңбер түрінде жазылған (әр сөздегі дыбыс санына сәйкес) ). Баланың міндеті - әр сөзге қай шеңбер сәйкес келетінін анықтау. Ең </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Для правильной оценки результатов внимательно наблюдайте за поведением малыша во время показа картинок. Если все в порядке, ребенок будет показывать картинки спокойно и уверенно. При </w:t>
-[...266 lines deleted...]
-        <w:t> </w:t>
+        <w:t>дұрысы, алтыдан жеті жасқа дейінгі бала барлық тапсырмаларды дұрыс орындайды (бір қателікке жол беріледі).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="4EB7C306" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7911">
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> и длинным.</w:t>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мұнда берілген барлық жаттығулар және оған ұқсас жаттығулар бала өзіне ұсынылған барлық тапсырмаларды жеңе білгенге дейін жалғасуы керек. Тек осы шартта ғана нәрестенің дыбыстарды құлақ арқылы ажырата білгеніне сенімді бола аласыз, демек, оқу мен жазуды үйрену оған қиын болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="7AC1A45A" w14:textId="77777777" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7911">
-[...146 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="001E7911" w:rsidRPr="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
+    <w:p w14:paraId="697BD478" w14:textId="71CB1577" w:rsidR="007C3067" w:rsidRPr="007C3067" w:rsidRDefault="007C3067" w:rsidP="007C3067">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...101 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="007C3067">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Іске сәт!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E7911" w:rsidRDefault="001E7911" w:rsidP="001E7911">
-[...83 lines deleted...]
-    <w:sectPr w:rsidR="001E7911" w:rsidRPr="001E7911" w:rsidSect="003D5096">
+    <w:sectPr w:rsidR="007C3067" w:rsidRPr="007C3067">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="87"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E7911"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D5096"/>
+    <w:rsidRoot w:val="007C3067"/>
+    <w:rsid w:val="00022F36"/>
+    <w:rsid w:val="007C3067"/>
+    <w:rsid w:val="009508C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="021338C3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2BB1C91E-51CE-4BBC-A4B8-809D15C7898C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003D5096"/>
-[...20 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...50 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...28 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6692</Characters>
+  <Pages>4</Pages>
+  <Words>1144</Words>
+  <Characters>6526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
+  <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Home</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7851</CharactersWithSpaces>
+  <CharactersWithSpaces>7655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>аннушка</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Гульзат Рахметуллова</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>