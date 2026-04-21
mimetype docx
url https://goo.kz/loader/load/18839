--- v0 (2026-03-04)
+++ v1 (2026-04-21)
@@ -1,5210 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4555 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <bookViews>
+    <workbookView xWindow="240" yWindow="135" windowWidth="17235" windowHeight="6975" activeTab="1"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Лист2" sheetId="2" r:id="rId2"/>
+    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
+  </sheets>
+  <calcPr calcId="145621"/>
+</workbook>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="49">
+  <si>
+    <t>Утверждаю</t>
+  </si>
+  <si>
+    <t>Согласовано</t>
+  </si>
+  <si>
+    <t>Директор</t>
+  </si>
+  <si>
+    <t>Матвеева О.И.</t>
+  </si>
+  <si>
+    <t>Родители</t>
+  </si>
+  <si>
+    <t>предмет</t>
+  </si>
+  <si>
+    <t>ФИО учителя</t>
+  </si>
+  <si>
+    <t>вторник</t>
+  </si>
+  <si>
+    <t>среда</t>
+  </si>
+  <si>
+    <t>четверг</t>
+  </si>
+  <si>
+    <t>пятница</t>
+  </si>
+  <si>
+    <t>суббота</t>
+  </si>
+  <si>
+    <t xml:space="preserve">казахский язык </t>
+  </si>
+  <si>
+    <t>Шиянбина Ж.Ж.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">русский язык </t>
+  </si>
+  <si>
+    <t>алгебра</t>
+  </si>
+  <si>
+    <t>Гордова Н.В.</t>
+  </si>
+  <si>
+    <t>геометрия</t>
+  </si>
+  <si>
+    <t xml:space="preserve">история </t>
+  </si>
+  <si>
+    <t>английский язык</t>
+  </si>
+  <si>
+    <t>Рафальская М.В.</t>
+  </si>
+  <si>
+    <t>Стадникова Т.П.</t>
+  </si>
+  <si>
+    <t>Зотова К.А.</t>
+  </si>
+  <si>
+    <t>Чепелюк А.И.</t>
+  </si>
+  <si>
+    <t>русская литература</t>
+  </si>
+  <si>
+    <t>биология</t>
+  </si>
+  <si>
+    <t>Адильханова З.Ж.</t>
+  </si>
+  <si>
+    <t>14.00</t>
+  </si>
+  <si>
+    <t>15.00</t>
+  </si>
+  <si>
+    <t>понедельник</t>
+  </si>
+  <si>
+    <t>Расписание занятий ученика 7а класса Хасенова А.. На 2,4 неделю  2014-2015 учебный год</t>
+  </si>
+  <si>
+    <t>казахская литература</t>
+  </si>
+  <si>
+    <t>информатика</t>
+  </si>
+  <si>
+    <t>Брух Т.В.</t>
+  </si>
+  <si>
+    <t>география</t>
+  </si>
+  <si>
+    <t>Кожокар В.А.</t>
+  </si>
+  <si>
+    <t>физика</t>
+  </si>
+  <si>
+    <t>Расписание занятий ученика 7а класса Хасенова А.. На 1, 3 неделю  2014-2015 уч. год</t>
+  </si>
+  <si>
+    <t>Расписание занятий ученика 1б класса Захирова Ансара на   2014-2015 учебный год</t>
+  </si>
+  <si>
+    <t>грамота</t>
+  </si>
+  <si>
+    <t>математика</t>
+  </si>
+  <si>
+    <t>познание мира</t>
+  </si>
+  <si>
+    <t>Сагдеева И.А.</t>
+  </si>
+  <si>
+    <t>Оспанова А.Е.</t>
+  </si>
+  <si>
+    <t>13.00</t>
+  </si>
+  <si>
+    <t>Платонова А.Л.</t>
+  </si>
+  <si>
+    <t>Ажекенева Б.М.</t>
+  </si>
+  <si>
+    <t>10.00</t>
+  </si>
+  <si>
+    <t>всемирная история</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-</w:settings>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="5">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="20">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="17" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="17" fontId="1" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="2">
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...212 lines deleted...]
-</w:styles>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...226 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
@@ -5358,70 +593,975 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F22" sqref="F22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="8" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="J3" s="15"/>
+      <c r="K3" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N4" s="8"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="1"/>
+    </row>
+    <row r="6" spans="1:17" ht="39" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="1"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L7" s="8"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="15"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M8" s="6"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="4"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="1"/>
+    </row>
+    <row r="10" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="H11" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="15"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+    </row>
+    <row r="12" spans="1:17" ht="30" x14ac:dyDescent="0.25">
+      <c r="H12" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="15"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="P12" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="I12:J12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q12"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="V6" sqref="V5:W6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="7.28515625" customWidth="1"/>
+    <col min="4" max="4" width="6.5703125" customWidth="1"/>
+    <col min="6" max="6" width="9" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" customWidth="1"/>
+    <col min="11" max="11" width="13.85546875" customWidth="1"/>
+    <col min="13" max="13" width="6.85546875" customWidth="1"/>
+    <col min="14" max="14" width="7.42578125" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="J3" s="15"/>
+      <c r="K3" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:17" ht="39" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="15"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" ht="51.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="4"/>
+    </row>
+    <row r="6" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="15"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="1"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L7" s="8"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="15"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="1"/>
+    </row>
+    <row r="9" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" s="5"/>
+    </row>
+    <row r="10" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="H10" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="15"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="H11" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="18"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+    </row>
+    <row r="12" spans="1:17" ht="45" x14ac:dyDescent="0.25">
+      <c r="H12" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="J12" s="15"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="I4:J4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Q8"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="7.28515625" customWidth="1"/>
+    <col min="4" max="4" width="6.5703125" customWidth="1"/>
+    <col min="6" max="6" width="9" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" customWidth="1"/>
+    <col min="11" max="11" width="13.85546875" customWidth="1"/>
+    <col min="13" max="13" width="6.85546875" customWidth="1"/>
+    <col min="14" max="14" width="7.42578125" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="J3" s="15"/>
+      <c r="K3" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="7"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="1"/>
+    </row>
+    <row r="6" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="15"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="15"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="1"/>
+    </row>
+    <row r="8" spans="1:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" s="15"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="I6:J6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Название</vt:lpstr>
+        <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист2</vt:lpstr>
+      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Пользователь</dc:creator>
+  <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>