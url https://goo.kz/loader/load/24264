--- v0 (2025-12-13)
+++ v1 (2026-06-11)
@@ -1,10850 +1,7472 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00F23386" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6648" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6648" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 жылғы « </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ақпандағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:left="5812" w:firstLine="5"/>
-[...121 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6379" w:firstLine="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> 115</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...7 lines deleted...]
-          <w:rStyle w:val="s0"/>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6648" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              бекітілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6237" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-          <w:rStyle w:val="s0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:ind w:left="709"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың анықтамаларын беру» мемлекеттік көрсетілетін қызмет стандарты </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="s0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-          <w:rStyle w:val="s0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...162 lines deleted...]
-        </w:numPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:line="100" w:lineRule="atLeast"/>
-[...24 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="21"/>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың анықтамаларын беру»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – мемлекеттік көрсетілетін қызмет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартын Қазақстан Республикасы Білім және ғылым министрлігі (бұдан әрі – Министрлік) әзірлеген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...115 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті Астана және Алматы қалаларының білім басқармалары, аудандардың және облыстық маңызы бар қалалардың білім бөлімдері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...32 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініштерді қабылдау және мемлекеттік қызмет көрсетудің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нәтижелерін беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) Қазақстан Республикасы Көлік және коммуникация министрлігінің Мемлекеттік қызметтерді автоматтандыруды бақылау және халыққа қызмет көрсету орталықтарының қызметін үйлестіру комитетінің «Халыққа қызмет көрсету орталықтары» шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – ХҚО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...53 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) «электрондық үкіметтің» веб-порталы (бұдан әрі – портал): </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="009A1553">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>www.e.gov.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Мемлекеттік қызмет көрсету мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) ХҚО-ға құжаттарды тапсырған (құжаттарды қабылдаған күн мемлекеттiк қызмет көрсету мерзiмiне кiрмейдi), сондай-ақ портал арқылы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүгінген сәттен бастап </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бес жұмыс күнінен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кешіктірілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) көрсетілетін қызметті алушының құжаттарды тапсыруы үшін күтудің рұқсат берілетін ең ұзақ уақыты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>15 минуттан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3) көрсетілетін қызметті алушыға қызмет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетудің рұқсат берілетін ең ұзақ уақыты - 15 минуттан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...47 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>5. Мемлекеттік қызмет көрсету нысаны: электрондық (толық автоматтандырылған) және (немесе) қағаз жүзінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...40 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсетудің нәтижесі – осы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стандартына 1-қосымшаға сәйкес нысан бойынша кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың жылжымайтын мүліктің орналасқан жері бойынша беретін анықтамасы, не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы мемлекеттік көрсетілетін қызмет стандартының 10-тармағында көрсетілген жағдайларда және негіздер бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...141 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметтің нәтижесі электрондық форматта ұсынылады. Көрсетілетін қызметті алушы мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті қағаз жеткізгіште алу үшін өтініш берген жағдайда, нәтижесі электрондық форматта ресімделеді, қағазға басып шығарылады және көрсетілетін қызметті беруші басшысының қолымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порталда мемлекеттік қызмет көрсетуді қарау нәтижесі көрсетілетін қызметті алушының «жеке кабинетіне» көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – ЭЦҚ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қол қойылған электрондық құжат форматында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Результатом государственной услуги предоставляется в электронной форме</w:t>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:t>7. Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8. Жұмыс кестесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1) ХҚО-да: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап сенбіні қоса алғанда белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден 20.00-ге дейін, үзіліссіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Қабылдау алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз,  «электронды» кезек күту тәртібімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Көрсетілетін қызметті алушының қалауы бойынша электрондық кезекті портал арқылы «брондауға» болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2) порталда – тәулік бойы (жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9. Көрсетілетін қызметті алушы жүгінген кезде мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нотариалдық контораға анықтаманы алу үшін: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) ХҚО-ға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы мемлекеттік көрсетілетін қызмет стандартына 2-қосымшаға сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушыдан (ата-анасынан), бала асырап алушылардан, қорғаншылардан немесе қамқоршылардан, патронат тәрбиешілерден және басқа да оларды алмастыратын тұлғалардан (бұдан әрі – заңды өкілдерден) өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">заңды өкілдерден кепілді тұрғын үй беру туралы нотариалды расталған өтініш не кепілді тұрғын үй беру туралы жақын туыстарының нотариалды расталған өтініші; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">тұрғын үйдің меншік иесі болып табылатын кәмелетке толмағанның оқу орны әкімшілігінің қатысуымен еркін нысанда жазылған жылжымайтын мүлікті иеліктен айыру жөніндегі мәмілелерді жасауға оқу орны берген анықтама-келісімі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәмілелерді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ресімдеуге келмеген зайыбының (жұбайының) атынан нотариус растаған сенімхат, егер зайыбы (жұбайы) қайтыс болған жағдайда қайтыс болуы туралы куәлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланың туу туралы куәлігі (бала 2007 жылғы 13 тамызға дейін туылған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>некеге тұру немесе бұзу туралы куәлігі (некеге 2008 жылға дейін тұрған немесе бұзылған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аумақтық әділет органдарынан № 4 нысандағы анықтама (бала             2008 жылға дейін некесіз туылса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жылжымайтын мүлiкке құқық белгiлейтiн құжаттар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілген қызметті алушының жеке басын растайтын құжат туралы мәліметті, баланың туу туралы куәлігін (бала 2007 жылғы 13 тамыздан кейін туылған жағдайда), некеге тұру туралы куәлігін (некеге 2008 жылдан кейін тұрған жағдайда), некені бұзу туралы куәлігін (неке 2008 жылдан кейін бұзылған жағдайда); аумақтық әділет органдарының № 4 нысандағы анықтамасын (бала 2008 жылдан кейін некесіз туылса), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жылжымайтын мүлiкке құқық белгiлейтiн </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">құжаттарды ХҚО қызметкері тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік органдардың уәкілетті адамдардының ЭЦҚ куәландырылған электрондық деректер нысанында алады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ХҚО арқылы мемлекеттік қызмет көрсетілген жағдайда, көрсетілетін қызметті алушы ХҚО қызметкеріне мемлекеттік қызмет көрсету кезінде заңмен қорғалатын құпияны қамтитын ақпараттық жүйедегі мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құжаттардың түпнұсқалары және көшірмелері салыстыруға ұсынылады, кейін құжаттардың түпнұсқалары </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушыға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚО арқылы құжаттарды қабылдау кезінде көрсетілетін қызметті алушыға мынадай мәліметтерді көрсетіп, тиісті құжаттардың қабылданғаны туралы қолхат беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұраныстың нөмірі және қабылданған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұралатын мемлекеттік көрсетілетін қызметтің түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қоса берілген құжаттардың саны және атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттар берілетін күні (уақыты) және орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттарды ресімдеуде өтініш қабылдаған ХҚО қызметкерінің аты-жөні, сондай-ақ болса, әкесінің аты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының аты-жөні, сондай-ақ болса, әкесінің аты және оның байланыс телефондары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) порталға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЭЦҚ қойылған электрондық құжат нысанындағы сұрау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>заңды өкілдерден кепілді тұрғын үйді беру туралы нотариалды расталған өтініштің не кепілді тұрғын үйді беру туралы жақын туыстарының нотариалды расталған өтінішінің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тұрғын үйдің меншік иесі болып табылатын кәмелетке толмағанның оқу орны әкімшілігінің қатысуымен еркін нысанда жазылған жылжымайтын мүлікті иеліктен айыру жөніндегі мәмілелерді жасауға оқу орны берген анықтама-келісімінің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәмілелерді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ресімдеуге келмеген зайыбының (жұбайының) атынан нотариуспен расталған сенімхаттың электронды көшірмесі не қайтыс болуы туралы куәліктің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланың туу туралы мәліметтері (бала 2007 жылғы 13 тамызға дейін туылған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>некеге тұру немесе бұзу туралы мәліметтер (некеге 2008 жылға дейін тұрған немесе бұзған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аумақтық әділет органдарынан № 4 нысандағы анықтама мәліметтері  (бала 2008 жылға дейін некесіз туылса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жылжымайтын мүлiкке құқық белгiлейтiн құжаттар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Портал арқылы жүгінген кезде көрсетілген қызметті алушының жеке басын растайтын құжат туралы мәліметті, баланың туу туралы куәлігін (бала 2007 жылғы 13 тамыздан кейін туылған жағдайда), некеге тұру туралы куәлігін (некеге 2008 жылдан кейін тұрған жағдайда), некені бұзу туралы куәлігін (неке 2008 жылдан кейін бұзылған жағдайда); аумақтық әділет органдарының № 4 нысандағы анықтамасын (бала 2008 жылдан кейін некесіз туылса), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жылжымайтын мүлiкке құқық белгiлейтiн </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">құжаттарды көрсетілетін қызметті берушінің қызметкері тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік органдардың уәкілетті адамдардының ЭЦҚ куәландырылған электрондық деректер нысанында алады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Портал арқылы жүгінген кезде көрсетілетін қызметті алушының «жеке кабинетіне» мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет нәтижесін алу күнін және уақытын көрсете отырып, мемлекеттік қызметті көрсетуге сұраудың қабылданғаны туралы хабарлама-есеп жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әмелетке толмаған балаға тиесілі тұрғын үй кепілдігімен несие ресімдеу үшін банктерге анықтама алу үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) ХҚО-ға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы мемлекеттік көрсетілетін қызмет стандартына 3-қосымшаға сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушыдан (ата-анасынан), бала асырап алушыдан, қорғаншыдан немесе қамқоршыдан, патронат тәрбиешіден және басқа да оларды алмастыратын тұлғалардан (бұдан әрі – заңды өкілдерден) өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>заңды өкілдерінен кепілді тұрғын үй беру туралы нотариалды расталған өтініш не банк алдында міндеттерін тиісінше орындамаған жағдайда кепілді тұрғын үй беру туралы жақын туыстарынан нотариалды расталған өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тұрғын үйдің меншік иесі болып табылатын кәмелетке толмағанның оқу орны әкімшілігінің қатысуымен еркін нысанда жазылған жылжымайтын мүлікті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>иеліктен айыру жөніндегі мәмілелерді жасауға оқу орны берген анықтама-келісімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ерлі-зайыптылардың біреуі болмаған жағдайда, оның мәмілелерді ресімдеуге нотариуспен расталған сенімхаты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>не қайтыс болуы туралы куәлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>банктен кәмелетке толмағанға тиесілі тұрғын үйді кепілге қоюға рұқсатқа анықтама беру туралы хат (кәмелетке толмағанға тиесілі тұрғын үйді кепілге қойып несие берген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланың туу туралы куәлігі (2007 жылғы 13 тамызға дейін туылған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>некеге тұру немесе бұзу туралы куәлігі (некеге 2008 жылға дейін тұрған немесе бұзған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аумақтық әділет органдарынан № 4 нысандағы анықтама (бала </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2008 жылдан кейін некесіз туылса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жылжымайтын мүлiкке құқық белгiлейтiн құжаттар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілген қызметті алушының жеке басын растайтын құжат туралы мәліметті, баланың туу туралы куәлігін (бала 2007 жылғы 13 тамыздан кейін туылған жағдайда), некеге тұру туралы куәлігін (некеге 2008 жылдан кейін тұрған жағдайда), некені бұзу туралы куәлігін (неке 2008 жылдан кейін бұзылған жағдайда); аумақтық әділет органдарының № 4 нысандағы анықтамасын (бала 2008 жылдан кейін некесіз туылса), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жылжымайтын мүлiкке құқық белгiлейтiн </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">құжаттарды ХҚО қызметкері тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік органдардың уәкілетті адамдардының ЭЦҚ куәландырылған электрондық деректер нысанында алады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ХҚО арқылы мемлекеттік қызмет көрсетілген жағдайда, көрсетілетін қызметті алушы ХҚО қызметкеріне мемлекеттік қызмет көрсету кезінде заңмен қорғалатын құпияны қамтитын ақпараттық жүйедегі мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құжаттардың түпнұсқалары және көшірмелері салыстыруға ұсынылады, кейін құжаттардың түпнұсқалары </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушыға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қайтарылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚО арқылы құжаттарды қабылдау кезінде көрсетілетін қызметті алушыға мынадай мәліметтерді көрсетіп, тиісті құжаттардың қабылданғаны туралы қолхат беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұраныстың нөмірі және қабылданған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұралатын мемлекеттік көрсетілетін қызметтің түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қоса берілген құжаттардың саны және атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттар берілетін күні (уақыты) және орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттарды ресімдеуде өтініш қабылдаған ХҚО қызметкерінің аты-жөні, сондай-ақ болса, әкесінің аты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының аты-жөні, сондай-ақ болса, әкесінің аты және оның байланыс телефондары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) порталға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЭЦҚ қойылған электрондық құжат нысанындағы сұрау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>заңды өкілдерден кепілді тұрғын үйді беру туралы нотариалды расталған өтініштің электронды көшірмесі не банк алдында міндеттерін тиісінше орындамаған жағдайда кепілді тұрғын үй беру туралы жақын туыстарынан нотариалды расталған өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тұрғын үйдің меншік иесі болып табылатын кәмелетке толмағанның оқу орны әкімшілігінің қатысуымен еркін нысанда жазылған жылжымайтын мүлікті иеліктен айыру жөніндегі мәмілелерді жасауға оқу орны берген анықтама-келісімінің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәмілелерді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ресімдеуге келмеген зайыбының (жұбайының) атынан нотариуспен расталған сенімхаттың электронды көшірмесі не қайтыс болуы туралы куәліктің электронды көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>банктен кәмелетке толмағанға тиесілі тұрғын үйді кепілге қоюға рұқсатқа анықтама беру туралы хаттың электронды көшірмесі (кәмелетке толмағанға тиесілі тұрғын үйді кепілге қойып несие берген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланың туу туралы мәліметтері (бала 2007 жылғы 13 тамызға дейін туылған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>некеге тұру немесе бұзу туралы мәліметтер (некеге 2008 жылға дейін тұрған немесе бұзған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аумақтық әділет органдарынан № 4 нысандағы анықтама мәліметтері  (бала 2008 жылға дейін некесіз туылса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жылжымайтын мүлiкке құқық белгiлейтiн құжаттардың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электронды көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Портал арқылы жүгінген кезде көрсетілген қызметті алушының жеке басын растайтын құжат туралы мәліметті, баланың туу туралы куәлігін (бала 2007 жылғы 13 тамыздан кейін туылған жағдайда), некеге тұру туралы куәлігін (некеге 2008 жылдан кейін тұрған жағдайда), некені бұзу туралы куәлігін (неке 2008 жылдан кейін бұзылған жағдайда); аумақтық әділет органдарының № 4 нысандағы анықтамасын (бала 2008 жылдан кейін некесіз туылса), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жылжымайтын мүлiкке құқық белгiлейтiн </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">құжаттарды көрсетілетін қызметті берушінің қызметкері тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік органдардың уәкілетті адамдардының ЭЦҚ куәландырылған электрондық деректер нысанында алады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Портал арқылы жүгінген кезде көрсетілетін қызметті алушының «жеке кабинетіне» мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет нәтижесін алу күнін және уақытын көрсете отырып, мемлекеттік қызметті көрсетуге сұраудың қабылданғаны туралы хабарлама-есеп жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Мемлекеттік қызметі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуден бас тартуға негіздемелер он төрт жасқа толмаған жетім баланың, ата-анасының қамқорлығынсыз қалған баланың тұрғын үйін иеліктен шығару, оның ішінде айырбастау немесе сыйға тарту бойынша мәмілелер жасау немесе олардың атынан кепілгерлік шартын, тұрғын үйді өтеусіз пайдалануға тапсыру немесе кепілге қою бойынша мәмілелер, заң жүзінде, өсиет бойынша оларға тиесілі мұрагерлік құқықтардан бас тартуына, олардың тұрғын үйін бөлуге немесе одан үлес бөліп алуға әкеп соқтыратын мәмілелер жасау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Көрсетілетін қызметті алушы осы мемлекеттік көрсетілетін қызмет стандартының 9-тармағына сәйкес құжаттар топтамасын толық ұсынбаған жағдайда, ХҚО қызметкері өтінішті қабылдаудан бас тартады және осы мемлекеттік көрсетілетін қызмет стандартына 4-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Мемлекеттік қызмет көрсету мәселелері бойынша облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, сондай-ақ көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының, халыққа қызмет көрсету орталықтарының және (немесе) олардың қызметкерлерінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану: шағым көрсетілетін қызметті берушінің басшысының атына не осы мемлекеттік көрсетілетін қызмет стандартының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>13-тармағында көрсетілген мекенжайлар бойынша облыстардың, республикалық маңызы бар қаланың, астананың тиісті жергілікті атқарушы органы (бұдан әрі – әкімдік) басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00A359C8" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шағымдар жазбаша нысанда пошта немесе көрсетілетін қызметті берушінің немесе әкімдіктің кеңсесі арқылы қолма-қол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шағымның қабылдануын растау оның шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі және орны көрсетілетін қызметті берушінің немесе әкімдіктің кеңсесінде (мөртабан, кіріс нөмірі мен күні) тіркелуі болып табылады. Шағым тіркелгеннен кейін жауапты орындаушыны анықтау және тиісті шаралар қабылдау үшін көрсетілетін қызметті берушінің немесе әкімдіктің басшысына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00A359C8" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ХҚО қызметкері дөрекі қызмет көрсеткен жағдайда, шағым осы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет стандартының 13-тармағында </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілген мекенжайлар мен телефондар бойынша ХҚО басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00A359C8" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚО-ның кеңсесіне қолма-қол, сонымен бірге пошта арқылы келіп түскен шағымның қабылданғанын растау оның тіркелуі (мөртабан, кіріс нөмірі және тіркеу күні шағымның екінші данасына немесе шағымның ілеспе хатына қойылады) болып табылады. Шағым тіркелгеннен кейін жауапты орындаушыны анықтау және тиісті шаралар қабылдау үшін ХҚО-ның басшысына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00A359C8" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сондай-ақ, көрсетілетін қызметті берушінің, ХҚО-ның қызметкерінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі туралы ақпаратты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы мемлекеттік көрсетілетін қызмет стандартының 16-тармағында </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілген мемлекеттік қызмет көрсету мәселесі жөніндегі бірыңғай байланыс-орталығының телефоны бойынша алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті берушінің, әкімдіктің немесе ХҚО-ның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">тіркелгеннен күнінен бастап бес жұмыс күні ішінде қарастыруға жатады. Шағымды қарастыру нәтижелері туралы дәлелді жауап көрсетілетін қызметті алушыға почта арқылы жіберіледі не көрсетілетін қызметті берушінің, әкімдіктің немесе ХҚО-ның кеңесесінде қолма-қол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қарастыруға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00CC2442" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>12. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Мемлекеттік қызмет көрсетудің, оның ішінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электрондық форматта көрсетілетіндердің </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ерекшеліктері ескерілген өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:kern w:val="0"/>
-[...694 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>13. Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4187 lines deleted...]
-        <w:r w:rsidRPr="00E953C4">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Министрліктің интернет-ресурсында: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009A1553">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-            <w:kern w:val="0"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>www.edu.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E953C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) ХҚО-да</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00E953C4">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="009A1553">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>www.con.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E953C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00E953C4" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-[...2 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00E953C4">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) порталда: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="009A1553">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-            <w:kern w:val="0"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>www.e.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E953C4">
-[...13 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-[...62 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда, көрсетілетін мемлекеттік қызметті портал арқылы электронды нысанда алуға мүмкіндігі бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-[...124 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>15. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты қашықтықтан қол жеткізу режимінде, порталдағы «жеке кабинеті», көрсетілетін қызметті берушінің анықтама қызметтері, сондай-ақ мемлекеттік қызмет көрсету мәселесі жөніндегі бірыңғай байланыс-орталығы арқылы алу мүмкіндігіне ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-[...61 lines deleted...]
-        <w:r w:rsidRPr="00E953C4">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары Министрліктің интернет-ресурсында орналастырылған: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009A1553">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-            <w:kern w:val="0"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>www.edu.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...95 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс-орталық: 8-800-080-7777, 1414.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="009A1553" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...22 lines deleted...]
-          <w:cols w:space="720"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00151F66" w:rsidSect="00922627">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC2442" w:rsidRPr="005D39BE" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-[...2 lines deleted...]
-        <w:ind w:left="3686"/>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың анықтамаларын беру» мемлекеттік көрсетілетін қызмет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...161 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> стандартына 1-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC2442" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-[...100 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аудандық (қалалық) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">білім бөлімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кәмелетке толмаған (-дар) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мүдделеріне әрекет ететін аудандық (қалалық) білім бөлімі _________________ ______________________________________________________ мекенжайы бойынша орналасқан жылжымайтын мүлікті_____________________________ рұқсат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...114 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t>Анықтама берілген күнінен бастап 1 (бір) ай ішінде жарамды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...104 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...153 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аудандық (қалалық) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім бөлімінің басшысы                            _____________           (Аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5954"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">М.О. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
-        <w:jc w:val="center"/>
-[...111 lines deleted...]
-          <w:cols w:space="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00151F66" w:rsidSect="00922627">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC2442" w:rsidRPr="007A25FF" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-      <w:pPr>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="4111"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың анықтамаларын беру» мемлекеттік көрсетілетін қызмет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стандартына </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="4111"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аудандық (қалалық) білім бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайы бойынша тұратын, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә. толық, жеке басын куәландыратын құжат бойынша нақты, қысқартусыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сіздерден ______________________________________________________ мекенжайында орналасқан жылжымайтын мүлікті иеліктен алуға рұқсат беруді сұраймыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балаларымыз: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="200" w:lineRule="atLeast"/>
-        <w:ind w:left="3402"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(балалардың Т.А.Ә., туған жылы, туу туралы куәліктің № көрсету, 10 жастан асқан балалар қолдарын қойып, «келісемін» деген сөзді жазады)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әкесі туралы мәліметтер (Т.А.Ә., жеке куәліктің №, кім және қашан берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шешесі туралы мәліметтер (Т.А.Ә., жеке куәліктің №, кім және қашан берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұдан әрі тұратындар мекенжайы_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>«Келешекте балалар тұрғын үймен қамтамасыз етіледі» деген сөйлемді (өз қолымен жазу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20__ж. «___ »  _________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      Ерлі-зайыптылардың қолдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-        <w:ind w:left="3402"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-        <w:ind w:left="3402"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...312 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...400 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
-        <w:jc w:val="center"/>
-[...12 lines deleted...]
-          <w:cols w:space="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00151F66" w:rsidSect="00922627">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC2442" w:rsidRPr="0089257E" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-[...321 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">«Кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың анықтамаларын беру» мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аудандық (қалалық) білім бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайы бойынша тұратын, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00157ACF">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...51 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә. толық, жеке басын куәландыратын құжат бойынша нақты, қысқартусыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сіздерден ________________ мөлшерінде кредит алу үшін ____________________________________________________________________ мекенжайында орналасқан жылжымайтын мүлікті _________мерзімге кепілге қоюға рұқсат беруді сұраймыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балаларымыз: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(балалардың Т.А.Ә., туған жылы, туу туралы куәліктің № көрсету, 10 жастан асқан балалар қолдарын қойып, «келісемін» деген сөзді жазады) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әкесі туралы мәліметтер (Т.А.Ә., жеке куәліктің №, кім және қашан берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шешесі туралы мәліметтер (Т.А.Ә., жеке куәліктің №, кім және қашан берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Банктен хат №_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Балалар тұрғын үйден айырылған жағдайда мына мекенжайда тұрады (қосымша ауданың  мекенжайын немесе балаларды алуға келісім берген жақын туыстарының  мекенжайын көрсету) «Келешекте балаларды тұрғын үйсіз қалдырмауға міндеттіміз» деген сөйлемді (өз қолымен жазу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20__ж. «___ »  _________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Просим Вашего разрешения на залог недвижимого имущества, расположенного по адресу: ____________________________________________</w:t>
-[...309 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">      Ерлі-зайыптылардың қолдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:cols w:space="720"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00151F66" w:rsidRPr="00151F66" w:rsidSect="00922627">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:ind w:left="3119"/>
+      <w:r w:rsidRPr="00151F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Приложение 4</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="3119"/>
+        <w:t xml:space="preserve">«Кәмелетке толмаған балаларға меншік құқығында тиесілі мүлікпен жасалатын мәмілелерді ресімдеу үшін қорғаншылық немесе қамқоршылық бойынша функцияларды жүзеге асыратын органдардың анықтамаларын беру» мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:kern w:val="2"/>
-[...156 lines deleted...]
-        <w:ind w:left="5103" w:right="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00151F66" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="300"/>
+        <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245" w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-        <w:ind w:left="5103" w:right="300"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245" w:right="5"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008F15D5">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008F15D5">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә., немесе көрсетілетін қызметті алушы ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245" w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245" w:right="5"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008F15D5">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...77 lines deleted...]
-        <w:ind w:right="840"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті алушының мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF41F5">
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Расписка </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Құжаттарды қабылдаудан бас тарту туралы  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF41F5">
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DF41F5">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қолхат </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>приеме документов</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="770"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Руководствуясь подпунктом 2 статьи 20 Закона Республики Казахстан </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметтер туралы» 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының 20-бабының, 2) тармақшасын басшылыққа ала отырып, «Халыққа қызмет көрсету орталығы» РМК филиалының __________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...68 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DF41F5">
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">приеме документов на оказание государственной услуги </w:t>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008F15D5">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F15D5">
+        <w:t>(мекенжайын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ ___ бөлімі мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартында көзделген тізбеге сәйкес Сіз ұсынған құжаттар топтамасының толық болмауына байланысты__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF41F5">
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному стандартом государственной услуги, а именно:</w:t>
-[...4 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:t>мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...14 lines deleted...]
-        <w:widowControl/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жоқ құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF41F5">
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00DF41F5" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF41F5">
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2442" w:rsidRPr="00DF41F5" w:rsidRDefault="00CC2442" w:rsidP="00CC2442">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="11"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF41F5">
+      <w:r w:rsidRPr="00BB3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы қолхат әр тарапқа біреуден 2 данада жасалды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Т.А.Ә (ХҚО қызметкері) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(қолы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF41F5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Настоящая расписка составлена в 2  экз., по одному для каждой стороны. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Орынд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Т.А.Ә</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>._____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Тел.__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қабылдап алдым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">   / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00151F66" w:rsidRPr="00BB3F7C" w:rsidRDefault="00151F66" w:rsidP="00151F66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">20__ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...325 lines deleted...]
-    <w:sectPr w:rsidR="00175F53" w:rsidSect="00CC2442">
+        <w:t xml:space="preserve">. «___» _________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D1480" w:rsidRDefault="001D1480"/>
+    <w:sectPr w:rsidR="001D1480">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29B11B94"/>
+    <w:nsid w:val="0BFE3289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CBA2A746"/>
-    <w:lvl w:ilvl="0" w:tplc="A296C100">
+    <w:tmpl w:val="EB1E9950"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019">
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A5B6520"/>
+    <w:nsid w:val="33BD136D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AC00E81A"/>
-    <w:lvl w:ilvl="0" w:tplc="04190011">
+    <w:tmpl w:val="F2703A6A"/>
+    <w:lvl w:ilvl="0" w:tplc="749AD362">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...197 lines deleted...]
-      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2508" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4668" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="42713622"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8AAD1B0"/>
+    <w:lvl w:ilvl="0" w:tplc="749AD362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...1 lines deleted...]
-  </w:footnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001D7A32"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC2442"/>
+    <w:rsidRoot w:val="004840D0"/>
+    <w:rsid w:val="00151F66"/>
+    <w:rsid w:val="001D1480"/>
+    <w:rsid w:val="004840D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -10868,55 +7490,53 @@
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -10989,219 +7609,133 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC2442"/>
+    <w:rsid w:val="00151F66"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="1"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-[...78 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -11274,183 +7808,99 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC2442"/>
+    <w:rsid w:val="00151F66"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="1"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-[...78 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minfin.gov.kz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minfin.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e.gov.kz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11698,55 +8148,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>21099</Characters>
+  <Pages>13</Pages>
+  <Words>3765</Words>
+  <Characters>21463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>175</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24751</CharactersWithSpaces>
+  <CharactersWithSpaces>25178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Сейсембаева Арайлым Мырзакановна</dc:creator>
+  <dc:creator>Сарбаева Акнур</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>