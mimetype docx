--- v0 (2025-12-13)
+++ v1 (2026-04-03)
@@ -1,7139 +1,7546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="0055229B" w:rsidRPr="007158E4" w:rsidRDefault="0055229B" w:rsidP="0055229B">
-[...2 lines deleted...]
-        <w:ind w:firstLine="5529"/>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00B13AEB" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5529"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007158E4">
-[...11 lines deleted...]
-        <w:ind w:firstLine="5529"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00B13AEB" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5529"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007158E4">
-[...11 lines deleted...]
-        <w:ind w:firstLine="5529"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00B13AEB" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5529"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы « </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мамырдағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00B13AEB" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5529"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:ind w:firstLine="5529"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>538</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00B13AEB" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5529"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007158E4">
-[...112 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00B13AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000228DA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5954" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000228DA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055229B" w:rsidRPr="00263975" w:rsidRDefault="0055229B" w:rsidP="0055229B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00C9560B" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:hanging="110"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9560B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Мектепке дейінгі балалар ұйымдарына жіберу үшін мектепке дейінгі жастағы (7 жасқа толмаған) балаларды кезекке қою»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000228DA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:hanging="110"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет стандарты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000228DA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000228DA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="0020520E" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0069680D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020520E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="0020520E" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00C9560B" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0809">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9560B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мектепке дейінгі балалар ұйымдарына жіберу үшін мектепке дейінгі жастағы (7 жасқа толмаған) балаларды кезекке қою» мемлекеттік көрсетілетін қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00F3530F" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3530F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік көрсетілетін қызмет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>стандарты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н Қазақстан Республикасы Білім және ғылым министрлігі әзірлеген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еспубликалық маңызы бар қаланың және астананың,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C08F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(облыстық маңызы бар қалан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жергілікті атқарушы органдары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қаладағы аудан, облыстық, аудандық маңызы бар қала, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кент, ауыл, ауылдық округ әкім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дері </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті беруші</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) көрсетілетін қызметті берушінің кеңсесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="007F572C" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F572C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көлік және коммуникация </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F572C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">министрлігінің Мемлекеттік қызметтерді автоматтандыруды бақылау және халыққа қызмет көрсету орталықтарының қызметін үйлестіру комитетінің «Халыққа қызмет көрсету орталығы» шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорыны </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – ХҚКО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="007F572C" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) «электронды үкімет» веб-порталы: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F572C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>www.e.gov.kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00EC7A74" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0069680D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00EC7A74" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00EC7A74" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00EC7A74" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мерзімдері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC7A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00EC7A74" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушы көрсетілетін қызметті берушіге немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ға жүгінген сәтінен бастап – 30 минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00D3041A" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті берушіге немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минуттан аспайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00D3041A" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...37 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті берушінің немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-тың қызмет көрсетуінің рұқсат етілген ең ұзақ уақыты – 15 минуттан аспайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00D3041A" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Портал арқылы жүгіну кезінде мемлекеттік қызметті көрсету мерзімі сұрату берілген кезден бастап 30 минутты құрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004220D7" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...69 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B759ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету нысаны: электронды/қағаз түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...73 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004220D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсетудің нәтижесі кезекке қою болып табылады, бұл туралы көрсетілетін қызметті алушыға кезектілік нөмірі көрсетілген е қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...36 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="004B35CD" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Порталда мемлекетт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ік қызмет көрсетудің нәтижесі уәкілетті тұлғаның </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электронды цифрлы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таңбасы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – ЭЦҚ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қойылған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>элек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тронды құжат нысанында «жеке кабинетке» жолданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...76 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="004B35CD" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7. Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="007F461E" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...61 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8. Жұмыс кестесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000228DA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B636B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті беруші</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының еңбек заңнамасына сәйкес,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің белгіленген жұмыс кестесі бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> демалыс және мереке күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дерін қоспағанда, дүйсенбі – жұма аралығында сағат 13.00-ден 14.30-ға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дейінгі түскі үзіліспен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сағат 09.00-ден 18.30-ға дейін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000228DA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек күту тәртібімен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00BD4E2D" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының еңбек заңнамасына сәйкес,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің белгіленген жұмыс кестесі бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> демалыс және мереке күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дерін қоспағанда, дүйсенбі – сенбі аралығында сағат 09.00-ден 20.00-ге дейін, үзіліссіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті алушының қалауы бойынша «Электронды үкімет» веб-порталы арқылы электронды кезекті «брондауға» болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="009C26F7" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ортал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тәулік бойы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(жөндеу жұмыстарын жүргізуге байланысты тех</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>никалық үзілістерді қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00A063A8" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті алушы (не сенімхат бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті алушының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уә</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кілетті өкілі)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүгінген кезде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету үшін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қажетті құжаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тіз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00A063A8" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A063A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00C7021C" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0069680D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3041A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069680D">
-[...102 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы мемлекеттік көрсетілетін қызмет стандартына 1-қосымшаға сәйкес нысан бойынша өтініш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="009D7914" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкестендіру үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баланың туу туралы куәлігі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(түпнұсқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және көшірме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00A04CE3" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069680D">
-[...27 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектепке дейінгі ұйымға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірінші кезек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орын алу құқығын растайтын құжат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(түпнұсқа және көшірме)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069680D">
-[...36 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) мемлекеттік көрсетілетін қызметті алушының жеке басын куәландыратын құжат (ата-анасының бірінің немесе заңды өкілдерінің).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Техникалық мүмкіндік болған жағдайда,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069680D">
-[...68 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="004B35CD" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жеке басын куәландыратын құжат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тар, баланың туу туралы куәлігі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мектепке дейінгі ұйымға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірінші кезек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орын алу құқығын растайтын құжат  туралы мәліметтерді көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>беруші тиісті мемлекеттік ақпараттық жүйелерден электронды цифрлы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таңба</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қойылған электронды құжаттар нысанында алады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00DA46BE" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...106 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA46BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00F2461F" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...69 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z97"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1) көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2461F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2461F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алушының,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000959BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B35CD">
-[...32 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2461F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті алушының заңды өкілдерінің бірінің жеке басын куәландыратын құжат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2461F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(сәйкестендіру үшін); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000172FC" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...27 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) мектепке дейінгі ұйымға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірінші кезек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орын алу құқығын растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00DA46BE" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО-ға өтініш берген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA46BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жеке басын куәландыратын құжат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тар, баланың туу туралы куәлігі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мектепке дейінгі ұйымға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірінші кезек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орын алу құқығын растайтын құжат  туралы мәліметтерді </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA46BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкері </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уәкілетті адамның </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электронды цифрлы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таңбасы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қойылған электронды құжаттар нысанында алады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000704FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="000959BF" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...65 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы мемлекеттік қызмет көрсетілген жағдайда,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E16A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069680D">
-[...8 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпиясы бар мәліметтерді пайдалануға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұсынған нысан бойынша жазбаша келісім береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="005C7AA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порталға (бала 2007 жылдың 13 тамызынан кейін туылған жағдайда): көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электронды құжат нысанындағы сұрату. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00A04CE3" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...81 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7021C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еке басын куәландыратын құжат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тар, баланың туу туралы куәлігі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0069680D">
-[...8 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="00F64175" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мектепке дейінгі ұйымға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірінші кезек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орын алу құқығын растайтын құжат  туралы мәліметтерді көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">беруші тиісті мемлекеттік ақпараттық жүйелерден </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік органдардың уәкілетті адамдарының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электронды цифрлы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таңбасы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E364D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қойылған электронды құжаттар нысанында алады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="005C7AA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069680D">
-[...35 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Портал арқылы жүгінген жағдайда, мемлекеттік қызмет көрсету үшін сұратудың қабылданғаны туралы көрсетілетін қызметті алушының «жеке кабинетіне» хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00D3041A" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...37 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Көрсетілетін қызметті алушы осы мемлекеттік көрсетілетін қызмет стандартының 9-тармағына сәйкес құжаттар топтамасын толық ұсынбаған жағдайда, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкері өтінішті қабылдаудан бас тартады және осы мемлекеттік көрсетілетін қызмет стандартына 2-қосымшаға сәйкес нысан бойынша құжаттар қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...63 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00C57D44" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еттік қызмет көрсету мәселелері бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсетілетін қызметті беруші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ің және (немесе)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның лауазымды адамдарының, халыққа қызмет көрсету орталықтарының және (немесе) олардың қызметкерлерінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шешімдеріне,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...118 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="00C538DE" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...474 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="00C538DE" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C538DE">
-[...64 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="009763F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009763F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C538DE">
-[...17 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="00C538DE" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік қызмет көрсету мәселе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лері бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852676">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (немесе) оның лауазымды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>адамд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: жазбаша түрде Министрліктің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9560B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C9560B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.edu.gov.kz" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C9560B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C9560B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>www.edu.gov.kz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9560B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>интернет-ресурсында көрсетілген мекенжайлар бойынша к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852676">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">басшысының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>атына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E086E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағымды қабылдаған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>адамның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E086E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аты-жөні, берілген шағымға жауап алу мерзімі және орны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетіле отырып, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E086E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті берушінің кеңсесінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тіркелуі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E086E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(мөртабан, кіріс нөмірі мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>күні) ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E086E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағымның қабылдануын растау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">болып табылады. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шағым тіркелге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нен кейін көрсетілетін қызметті берушінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">басшысына </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жауапты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E086E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орындаушыны анықтау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және тиісті шаралар қабылдау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E086E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін жолданады.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкерінің әрекетіне (әрекетсіздігіне) берілген шағым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ның </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00C9560B">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>www.con.gov.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00460E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C538DE">
-[...35 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">интернет-ресурсында көрсетілген мекенжайлар мен телефондар бойынша Орталықтың басшысына жолданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...70 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету мәселелері бойынша к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">берушінің, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ның мекенжайына келіп түскен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсетілетін қызметті алушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның шағымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркелген күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нен бастап бес жұмыс күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ішінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қаралуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="006874E7" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...54 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="00CD499C" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызмет көрсету сапасын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бағалау және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бақылау жөніндегі уәкілетті органға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шағыммен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүгіне алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сапасын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бағалау және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бақылау жөніндегі уәкілетті органның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келіп түскен көрсетілеті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">н қызметті алушының шағымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркелген күнінен бастап он бес жұмыс күні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ішінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...116 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="006874E7" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Портал арқылы шағымдану тәртібі туралы ақпаратты М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәселе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лері жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірыңғай байланыс орталығы арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="009F0B29" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...110 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>12. Көрсетілген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00795E15" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00795E15" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
-      <w:pPr>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00795E15" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетудің, оның ішінде электронды нысанда және халыққа қызмет көрсету орталықтары арқылы көрсетілетін қызметтердің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ерекшеліктері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ескере</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отырып</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қойылатын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00795E15" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Денсаулық жағдайына байланысты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ға келу мүмкіндігі жоқ  көрсетілетін қызметті алушылардан мемлекеттік қызмет көрсету үшін қажетті құжаттарды қабылдауды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкері көрсетілетін қызметті алушының тұрғылықты жері бойынша барып жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>14. Мемлекеттік көрсетілетін қызмет к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті алушыда ЭЦҚ болған жағдайда Портал арқылы көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00377ECD" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:rFonts w:eastAsia="DejaVu Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:rFonts w:eastAsia="DejaVu Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:rFonts w:eastAsia="DejaVu Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты қашықтықтан қол жеткізу режимінде Порталдың «жеке кабинеті», мемлекеттік қызмет көрсету мәселесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>анықтама қызметтері, сондай-ақ М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету мәселесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ірыңғай байланыс орталығы арқылы алу мүмкіндігіне ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00377ECD" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Мемлекеттік қызмет көрсету мәселесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анықтама қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інің байланыс телефондары Министрліктің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.edu.gov.kz" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>www.edu.gov.kz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">интернет-ресурсында, «Мемлекеттік қызмет» бөлімінде көрсетілген. Мемлекеттік қызмет көрсету мәселесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ірыңғай байланыс орталығы: 8-800-080-7777, 1414.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="005261EA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...27 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="005261EA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
-[...922 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="005261EA" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...89 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="0069680D" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...104 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="00EB6792" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...125 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...70 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...20 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId10"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00451BA9" w:rsidSect="00CE0541">
+          <w:headerReference w:type="even" r:id="rId6"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="510" w:footer="284" w:gutter="0"/>
+          <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="284" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:ind w:firstLine="5103"/>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5400" w:hanging="13"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Приложение 1</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="5103"/>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD13E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектепке дейінгі балалар ұйымдарына жіберу үшін мектепке дейінгі жастағы (7 жасқа толмаған) балаларды кезекке қою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="5387"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007256EB">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="5387"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="5387"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="0008456D" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                             Нысан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008456D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007256EB">
-[...417 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикалық маңызы бар қаланың және астананың,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C08F8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(облыстық маңызы бар қалан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484EEB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қаладағы аудан, облыстық, аудандық маңызы бар қала, кент, ауыл, ауылдық округ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әкіміне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Халыққа қызмет көрсету орталығының басшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C060FE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжай</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>да тұратын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4500"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Т.А.Ә. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әкесінің аты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тел.___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5387" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00C060FE" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007256EB">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_________________ жылы ту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ған</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>балам  __________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мектепке дейінгі ұйымға кезекке қоюыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...81 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектепке дейінгі ұйымға бірінші кезекті жолдама алу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ғын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> растайтын құжаттарды қоса </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>беремін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ата-ана</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ының жұмыс орны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>насы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әкесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007256EB">
-[...10 lines deleted...]
-        <w:pStyle w:val="a6"/>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="a6"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мерзімі _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00E91652" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91652">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:t>Қолы     _____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00451BA9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91652">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...172 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId11"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00451BA9" w:rsidSect="00CE0541">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="510" w:footer="284" w:gutter="0"/>
+          <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="284" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055229B" w:rsidRPr="00F37637" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5400" w:hanging="13"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD13E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектепке дейінгі балалар ұйымдарына жіберу үшін мектепке дейінгі жастағы (7 жасқа толмаған) балаларды кезекке қою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5400" w:hanging="13"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:left="5400" w:hanging="13"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:ind w:firstLine="5387"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...161 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әкесінің аты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті алушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның мекенжайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...63 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету үшін құжаттарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қабылдаудан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бас тарту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4679" w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="770"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы» 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының 20-бабының 2-тармағын басшылыққа ала отырып, ________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="008D0A4E" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="770"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (көрсетілетін қызметті беруші)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00AA63DF" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007256EB">
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00AA63DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Расписка </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+        <w:t>(мемлекеттік көрсетілетін қызмет стандартына сәйкес мемлекеттік көрсетілетін қызмет атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007256EB">
-[...36 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="008D0A4E" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
-        <w:rPr>
-[...147 lines deleted...]
-      <w:r w:rsidRPr="007256EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ь</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="007256EB">
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">приеме </w:t>
+        <w:t>мемлекеттік қызмет көрсету</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>заявлении</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007256EB">
+        <w:t xml:space="preserve"> үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на оказание государственной услуги</w:t>
+        <w:t xml:space="preserve"> құжаттар қабылдаудан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> бас тартады.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007256EB">
-[...36 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="0055229B" w:rsidRPr="007256EB" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бас тарту себебі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="008D0A4E" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы қолхат әр тарапқа біреуден </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="008D0A4E" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Причины отказа</w:t>
-[...132 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="00C060FE" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007256EB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Т. А.Ә (көрсетілетін қызметті беруші) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C060FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ФИО (услугодателя) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007256EB">
+        <w:t>____________________(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C060FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>__________________________</w:t>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Орындаушы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>Т.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(подпись)</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>.Ә</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>__________</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRPr="004A0752" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-    <w:p w:rsidR="0055229B" w:rsidRDefault="0055229B" w:rsidP="0055229B">
+      </w:pPr>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қабылдады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Т.А.Ә</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының қолы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451BA9" w:rsidRDefault="00451BA9" w:rsidP="00451BA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0020520E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">«___» _________ 20__ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:tab/>
-[...16 lines deleted...]
-        <w:textAlignment w:val="center"/>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020520E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...136 lines deleted...]
-    <w:sectPr w:rsidR="00175F53" w:rsidSect="0055229B">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D1480" w:rsidRDefault="001D1480"/>
+    <w:sectPr w:rsidR="001D1480">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00B85EF6" w:rsidRDefault="00CA3AF6" w:rsidP="00987A44">
+  <w:p w:rsidR="007E763A" w:rsidRDefault="00451BA9" w:rsidP="0020520E">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="aa"/>
+        <w:rStyle w:val="ac"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="aa"/>
+        <w:rStyle w:val="ac"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="aa"/>
+        <w:rStyle w:val="ac"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="aa"/>
+        <w:rStyle w:val="ac"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B85EF6" w:rsidRDefault="00CA3AF6" w:rsidP="00987A44">
+  <w:p w:rsidR="007E763A" w:rsidRDefault="00451BA9">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
-      <w:ind w:right="360"/>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00B85EF6" w:rsidRPr="00EB6792" w:rsidRDefault="00CA3AF6" w:rsidP="00987A44">
+  <w:p w:rsidR="007E763A" w:rsidRDefault="00451BA9" w:rsidP="0020520E">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="a5"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="007E763A" w:rsidRDefault="00451BA9" w:rsidP="00CE0541">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:lang w:val="ru-RU"/>
+        <w:lang w:val="kk-KZ"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EB6792">
+  </w:p>
+  <w:p w:rsidR="007E763A" w:rsidRPr="003931E9" w:rsidRDefault="00451BA9" w:rsidP="00CE0541">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="kk-KZ"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...25 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00A96DCE" w:rsidRDefault="0055229B">
+  <w:p w:rsidR="002F0ACD" w:rsidRDefault="00451BA9">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6278880</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>745490</wp:posOffset>
+                <wp:posOffset>889000</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="381000" cy="8018780"/>
-              <wp:effectExtent l="1905" t="2540" r="0" b="0"/>
+              <wp:effectExtent l="1905" t="3175" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Поле 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="381000" cy="8018780"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00A96DCE" w:rsidRPr="00A96DCE" w:rsidRDefault="00CA3AF6">
+                        <w:p w:rsidR="002F0ACD" w:rsidRPr="002F0ACD" w:rsidRDefault="00451BA9">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="0C0000"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:color w:val="0C0000"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">28.05.2014 ЕСЭДО ГО (версия 7.13.2)  Копия электронного документа. </w:t>
-[...7 lines deleted...]
-                            <w:t xml:space="preserve">Положительный результат проверки ЭЦП. </w:t>
+                            <w:t xml:space="preserve">28.05.2014 ЕСЭДО ГО (версия 7.13.2)  Копия электронного документа. Положительный результат проверки ЭЦП. </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Поле 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:494.4pt;margin-top:58.7pt;width:30pt;height:631.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm84nXlAIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuHX0qx5JgOYiTuiiQ&#10;foC0B6ApyiJKkSxJWwqKnqWn6KpAz+AjdUjFifpZFEW9oDma4ePMvDdcXgydQAdmLFeywslZjBGT&#10;VNVc7ir8/t1mlmNkHZE1EUqyCt8xiy9WT58se12yVLVK1MwgAJG27HWFW+d0GUWWtqwj9kxpJsHZ&#10;KNMRB6bZRbUhPaB3Ikrj+Dzqlam1UZRZC1+vRydeBfymYdS9aRrLHBIVhtxcWE1Yt36NVktS7gzR&#10;Laf3aZB/yKIjXMKlD1DXxBG0N/w3qI5To6xq3BlVXaSahlMWaoBqkviXam5bolmoBZpj9UOb7P+D&#10;pa8Pbw3iNXCHkSQdUHT8cvx+/Hb8ihLfnV7bEoJuNYS5Ya0GH+krtfpG0Q8WSXXVErljl8aovmWk&#10;huzCyWhydMSxHmTbv1I1XEP2TgWgoTGdB4RmIEAHlu4emGGDQxQ+PsuTOAYPBVceJ/kiD9RFpDyd&#10;1sa6F0x1yG8qbID5gE4ON9ZBHRB6CgnZK8HrDRciGGa3vRIGHQioZBN+vnQ4YqdhQvpgqfyx0T1+&#10;gSThDu/z6QbWPxVJmsXrtJhtzvPFLNtk81mxiPNZnBTr4jzOiux689knmGRly+uayRsu2UmBSfZ3&#10;DN/PwqidoEHUV7iYp/ORomn2dlokNNP38w9FdtzBQAre+UafgkjpiX0uazhASke4GPfRz+mHlkEP&#10;Tv+hK0EGnvlRA27YDoDitbFV9R0IwijgC7iFVwQ2fk0XYPYwlBW2H/fEMIzESwm6KpIsA5cLRjZf&#10;pGCYqWc79RBJWwWz7jAat1dunPy9NnzXwmWjkqW6BC02PMjkMTGowhsweKGe+0fCT/bUDlGPT9nq&#10;BwAAAP//AwBQSwMEFAAGAAgAAAAhACnycG7gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wzAMhe9I/IfISNxYsm4apTSdBhInpEmMinPWmLascaom6wq/HvcEN9vv6fl7+XZynRhxCK0nDcuF&#10;AoFUedtSraF8f7lLQYRoyJrOE2r4xgDb4voqN5n1F3rD8RBrwSEUMqOhibHPpAxVg86Ehe+RWPv0&#10;gzOR16GWdjAXDnedTJTaSGda4g+N6fG5wep0ODsNo/opq5Xx8nX/tSlPuyZ5GvcfWt/eTLtHEBGn&#10;+GeGGZ/RoWCmoz+TDaLT8JCmjB5ZWN6vQcwOtZ5PR55WqUpAFrn836L4BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACbzideUAgAAEgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACnycG7gAAAADQEAAA8AAAAAAAAAAAAAAAAA7gQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" stroked="f">
+            <v:shape id="Поле 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:494.4pt;margin-top:70pt;width:30pt;height:631.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm84nXlAIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuHX0qx5JgOYiTuiiQ&#10;foC0B6ApyiJKkSxJWwqKnqWn6KpAz+AjdUjFifpZFEW9oDma4ePMvDdcXgydQAdmLFeywslZjBGT&#10;VNVc7ir8/t1mlmNkHZE1EUqyCt8xiy9WT58se12yVLVK1MwgAJG27HWFW+d0GUWWtqwj9kxpJsHZ&#10;KNMRB6bZRbUhPaB3Ikrj+Dzqlam1UZRZC1+vRydeBfymYdS9aRrLHBIVhtxcWE1Yt36NVktS7gzR&#10;Laf3aZB/yKIjXMKlD1DXxBG0N/w3qI5To6xq3BlVXaSahlMWaoBqkviXam5bolmoBZpj9UOb7P+D&#10;pa8Pbw3iNXCHkSQdUHT8cvx+/Hb8ihLfnV7bEoJuNYS5Ya0GH+krtfpG0Q8WSXXVErljl8aovmWk&#10;huzCyWhydMSxHmTbv1I1XEP2TgWgoTGdB4RmIEAHlu4emGGDQxQ+PsuTOAYPBVceJ/kiD9RFpDyd&#10;1sa6F0x1yG8qbID5gE4ON9ZBHRB6CgnZK8HrDRciGGa3vRIGHQioZBN+vnQ4YqdhQvpgqfyx0T1+&#10;gSThDu/z6QbWPxVJmsXrtJhtzvPFLNtk81mxiPNZnBTr4jzOiux689knmGRly+uayRsu2UmBSfZ3&#10;DN/PwqidoEHUV7iYp/ORomn2dlokNNP38w9FdtzBQAre+UafgkjpiX0uazhASke4GPfRz+mHlkEP&#10;Tv+hK0EGnvlRA27YDoDitbFV9R0IwijgC7iFVwQ2fk0XYPYwlBW2H/fEMIzESwm6KpIsA5cLRjZf&#10;pGCYqWc79RBJWwWz7jAat1dunPy9NnzXwmWjkqW6BC02PMjkMTGowhsweKGe+0fCT/bUDlGPT9nq&#10;BwAAAP//AwBQSwMEFAAGAAgAAAAhAPKtQ3zeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO+V+Adrkbi1NqGqQohTFSROSJUoEedtbJLQeB3Fbhr4ejZc4Lgzo9k3+XZynRjtEFpPGm5X&#10;CoSlypuWag3l2/MyBREiksHOk9XwZQNsi6tFjpnxF3q14yHWgksoZKihibHPpAxVYx2Gle8tsffh&#10;B4eRz6GWZsALl7tOJkptpMOW+EODvX1qbHU6nJ2GUX2X1R16+bL/3JSnXZM8jvt3rW+up90DiGin&#10;+BeGGZ/RoWCmoz+TCaLTcJ+mjB7ZWCseNSfUepaOv1KSgixy+X9F8QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAm84nXlAIAABIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDyrUN83gAAAA0BAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
-                  <w:p w:rsidR="00A96DCE" w:rsidRPr="00A96DCE" w:rsidRDefault="00CA3AF6">
+                  <w:p w:rsidR="002F0ACD" w:rsidRPr="002F0ACD" w:rsidRDefault="00451BA9">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:color w:val="0C0000"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:color w:val="0C0000"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">28.05.2014 ЕСЭДО ГО (версия 7.13.2)  Копия электронного документа. </w:t>
-[...7 lines deleted...]
-                      <w:t xml:space="preserve">Положительный результат проверки ЭЦП. </w:t>
+                      <w:t xml:space="preserve">28.05.2014 ЕСЭДО ГО (версия 7.13.2)  Копия электронного документа. Положительный результат проверки ЭЦП. </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...50 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00ED487C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00ED487C"/>
+    <w:rsidRoot w:val="004B082F"/>
+    <w:rsid w:val="001D1480"/>
+    <w:rsid w:val="00451BA9"/>
+    <w:rsid w:val="004B082F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -7161,56 +7568,57 @@
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="header" w:uiPriority="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="page number" w:uiPriority="0"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
@@ -7280,306 +7688,325 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1311" w:hanging="231"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00451BA9"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a6"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
-    <w:rsid w:val="0055229B"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
-[...2 lines deleted...]
-    <w:rsid w:val="0055229B"/>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
-    </w:rPr>
-[...32 lines deleted...]
-      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Normal (Web)"/>
     <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
-    <w:rsid w:val="0055229B"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Обычный (веб) Знак"/>
     <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
     <w:link w:val="a8"/>
-    <w:rsid w:val="0055229B"/>
+    <w:locked/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Основной текст Знак"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00451BA9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="00451BA9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="DejaVu Sans" w:hAnsiTheme="minorHAnsi" w:cs="DejaVu Sans"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Основной текст Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451BA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="header" w:uiPriority="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="page number" w:uiPriority="0"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
@@ -7649,265 +8076,283 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1311" w:hanging="231"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00451BA9"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a6"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
-    <w:rsid w:val="0055229B"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
-[...2 lines deleted...]
-    <w:rsid w:val="0055229B"/>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
-    </w:rPr>
-[...32 lines deleted...]
-      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Normal (Web)"/>
     <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
-    <w:rsid w:val="0055229B"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451BA9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Обычный (веб) Знак"/>
     <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
     <w:link w:val="a8"/>
-    <w:rsid w:val="0055229B"/>
+    <w:locked/>
+    <w:rsid w:val="00451BA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Основной текст Знак"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00451BA9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="00451BA9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="DejaVu Sans" w:hAnsiTheme="minorHAnsi" w:cs="DejaVu Sans"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Основной текст Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451BA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="0055229B"/>
+    <w:rsid w:val="00451BA9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8155,55 +8600,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10152</Characters>
+  <Pages>8</Pages>
+  <Words>1884</Words>
+  <Characters>10744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11910</CharactersWithSpaces>
+  <CharactersWithSpaces>12603</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Сейсембаева Арайлым Мырзакановна</dc:creator>
+  <dc:creator>Сарбаева Акнур</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>