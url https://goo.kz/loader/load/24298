--- v0 (2025-12-13)
+++ v1 (2026-04-02)
@@ -1,5115 +1,7865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00D0686A">
-[...21 lines deleted...]
-        <w:ind w:firstLine="4819"/>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="007611DE" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:left="6096"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:ind w:firstLine="4819"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007611DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="007611DE" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:left="6096"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:ind w:firstLine="4819"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007611DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00EF5147" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007611DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007611DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>маусымдағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="007611DE" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:left="6096"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...118 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№ 633</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007611DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="6490"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007611DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітіл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ген</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+        <w:ind w:left="5670"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+        <w:ind w:left="5670"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="0055604B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«Бастауыш, негізгі орта, жалпы орта білім берудің жалпы білім беретін бағдарламалары бойынша оқыту үшін ведомстволық бағыныстылығына қарамастан білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау» мемлекеттік көрсетілетін қызмет стандарты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...60 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...300 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D3289D">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-          <w:kern w:val="1"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. «Бастауыш, негізгі орта, жалпы орта білім берудің жалпы білім беретін бағдарламалары бойынша оқыту үшін ведомстволық бағыныстылығына қарамастан білім беру ұйымдарына құжаттарды қабылдау және оқуға қабылдау» мемлекеттік көрсетілетін қызметі (бұдан әрі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік көрсетілетін қызмет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік көрсетілетін қызмет стандартын Қазақстан Республикасы Білім және ғылым министрлігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Министрлік) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>әзірле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті Қазақстан Республикасының бастауыш, негізгі орта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...34 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...743 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау және беру: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...58 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің кеңсесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00353DF0">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+            <w:kern w:val="1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+          </w:rPr>
+          <w:t>www.egov.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>э</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лектрондық үкімет» веб-порталы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – портал) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...277 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжатт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ар топтамасын тапсырған сәттен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бастап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">портал арқылы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жүгінген кезде білім беру ұйымына қабылданған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы хабарлама алу үшін – бес жұмыс күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бастауыш, негізгі орта, жалпы орта білім беру ұйымына қабылдау үшін: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқудың күндізгі және кешкі нысанына – 30 тамыздан кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бірінші сыныпқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– 1 шілдеден бастап 30 тамыз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аралығында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...23 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге құжаттар топтамасын тапсыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ы  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>үшін күтудің рұқсат етілген ең ұзақ уақыты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>– 15 минуттан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">берушінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушыға қызмет көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>інің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рұқсат етілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ең </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ұзақ уақыты – 15 минуттан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті алу үшін өтініш беру нысаны: электронды/қағаз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>түрінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00A92F12" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Мемлекеттік  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>көрсетудің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нәтижесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:  бастауыш, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, жалпы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>орта білі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м беру </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ұйымына қабылдау туралы бұйрық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3289D">
-[...93 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті берушіге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүгінген </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кезде мемлекеттік қызмет көрсету нәтижесі қағаз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жеткізгіште </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3289D">
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Портал арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>жүгінген кезде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушының «жеке кабинетіне» білім беру ұйымына қабылданғаны туралы, көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті берушінің электрондық цифрлық қолтаңбасы (бұдан әрі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЭЦҚ) қойылған электрондық құжат нысанында хабарлама келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>8. Жұмыс кестесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті беруші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының еңбек заңнамасына сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000228DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>демалыс және мереке күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дерін қоспағанда, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дүйсенбі мен сенбі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аралығында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>0-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дейінгі түскі үзіліспен сағат 9.00-ден 18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>0-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алдын ала жаз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>у және жеделдеті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>п қызмет көрсету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қарастырылмаған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ортал:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тәулік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бойы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(жөндеу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>  жұмыстарының  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүргізілуіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>айланысты техникалық үзілістер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ді қоспағанда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті алушы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>жүгінген кезде  мемлекеттік қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету үшін қажетті құжаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының заңды өкілдерінің көрсетілетін қызметті алушының нақты тұрғылықты мекенжайы көрсетілген өтініші (еркін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нысанда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2) көрсетілетін қызметті алушының  туу туралы куәлігінің (көрсетілетін қызметті алушының жеке куәлігінің) көшірмесі (түпнұсқа салыстыру үшін ұсынылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) денсаулығы  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  № </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>086</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  анықтама  (медициналық паспорт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>2) индивидуальный идентификационный номер услугополучателя;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+        <w:t>3х4 см</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өлшеміндегі  фото</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сурет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>психологиялық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>                к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>омиссияның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>  қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>орытындысы (б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ар болса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>етелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және азаматтығы жоқ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушылар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өздерінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәртебесін а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>йқындайтын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, тұрғылықты жер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тіркелгені туралы белгісі бар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мынадай </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжатт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ардың бірін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> шетелдіктің Қазақстан Республикасында  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тұруға ықтиярхаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) азаматтығы жоқ адам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – азаматтығы жоқ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адамның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) босқын – босқын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пана іздеуші – пана іздеуші </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адамның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оралман – оралман </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s02"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>куәлігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсетуге құжаттарды тапсырған кезде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы мемлекеттік көрсет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ғ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нысан бойынша көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дан құжаттардың қабылданған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы туралы қолхат беріледі, онда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) тапсырылған құжаттардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) құжаттарды қабылдап алған қызметкердің тегі, аты,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әкесінің аты (бар болс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а), лауазымы, сондай-ақ байланыс деректері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...83 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Порталға жүгінген кезде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының нақты тұрғылықты мекенжайы көрсетілген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, оның өкілінің ЭЦҚ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қойылған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ата-ана</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ының бірін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қорғаншы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе қамқоршы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>) электрондық құжат нысанындағы сұра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2) көрсетілетін қызметті алушының жеке сәйкестендіру нөм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>рі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>егер бала 2008 жылға дейін туылса, баланың туу туралы куәлігінің электрондық көшірмесі (қорғаншысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қамқоршысы өтініш берген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...28 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) денсаулығы  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  № </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>086</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  анықтаманың электрондық көшірмесі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(медициналық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> паспорт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008776F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>3х4 см</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>өлшеміндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>цифрлық фотосуреті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>6) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>педагоги</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">калық-медициналық-психологиялық  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>комиссия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ар болса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қорытындысының электрондық көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының жеке басын растайтын құжат деректері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәліметтер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">егер бала </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2008 жылға дейін туыл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">са, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>баланың тууы туралы куәлі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гінің көшірмесін, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">баланың туу туралы акті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>жазбасының деректерін, некеге тұ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ру туралы акті жазбаларының деректерін, жетім балалар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ата-анасының қамқорлығынсыз қалған балалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мәртебесі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жөніндегі мәліметтерді көрсетілетін қызметті берушінің қызметкері мемлекеттік органдардың лауазымды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>адамдар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ының ЭЦҚ-мен расталған электрондық деректер нысанында тиісті мемлекеттік ақпараттық жүйелерден  алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушы ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жазбаша келісім береді.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушының «жеке кабинетіне» мемлекеттік қызмет көрсету үшін сұрау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> салу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дың қабылданғаны тура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>лы хабарлама</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>-есеп жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321773">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік қызмет көрсету мәселелері бойынша р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3BE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еспубликалық маңызы бар қала</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3BE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ың және астананың, аудан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3BE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ың (облыстық маңызы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00321773" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB3BE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бар қала</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3BE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ың) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жергілікті атқарушы органдарының, көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00321773">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті берушінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00321773">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(немесе) оның лауазымды адамдарының шешімдеріне, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00321773">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>10. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>емлекеттік қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>мәселелері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берушінің және (немесе) оның </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>адамд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шешімдеріне, әрекетіне (әрекетсіздігіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3289D">
-[...60 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шағым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>дану үшін шағым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазбаша түрде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
-          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>1) М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>инистрліктің www.edu.gov.kz интернет-ресурсын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>тер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>» бөлімінде көрсетілген мекенжайлар бойынша республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>жергілікті атқарушы органы басшысының атына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарының интернет-ресурстарында көрсетілген мекенжайлар бойынша көрсетілетін қызметті беруші басшысының атына шағымды қабылдаған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>адамның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тегі мен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аты-жөні, берілген шағымға жауап алу мерзімі мен орны көрсет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е отырып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C14C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берушінің, р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>еспубликалық маңызы бар қала</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және астана</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, аудан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>(облыстық маңызы бар қала</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  жергілікті атқарушы орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ының атына шағымы тіркелген күнінен бастап бес жұмыс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C14C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>күні ішінде қара</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C14C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C14C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C14C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызмет көрсету сапасын бағалау және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бақылау жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уәкілетті органға жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000268FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағымдану тәртібі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000268FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету  ерекшеліктері </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ескеріле отырып қойылатын өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушының ата-ана</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ының (заңды өк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ілдерінің) ЭЦҚ болған жағдайда, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ортал арқылы электронды нысанда алуға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00552243" w:rsidRPr="00D3289D" w:rsidRDefault="00552243" w:rsidP="00552243">
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мәртебесі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туралы ақпаратты қашықтықтан қол жеткізу режимінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>емлекеттік қызмет көрсету мәселе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>лер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
-[...897 lines deleted...]
-        <w:t xml:space="preserve">Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсе Министерства: </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>14. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары Министрліктің интернет-ресурсында орналастырылған: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00D3289D">
+        <w:r w:rsidRPr="006E2F17">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
             <w:kern w:val="1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:lang w:eastAsia="ar-SA"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
           </w:rPr>
           <w:t>www.edu.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D3289D">
-[...30 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+      <w:r w:rsidRPr="006E2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс-орталығы: 8-800-080-7777, 1414.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0052275F" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
-[...456 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0052275F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BD1B0A" w:rsidSect="00BD1B0A">
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Бастауыш, негізгі орта, жалпы орта білім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>берудің жалпы білім беретін бағдарламалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>оқыту үшін ведомстволық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>бағыныстылығына қарамастан білім беру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұйымдарына құжаттарды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және оқуға қабылдау» мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стандартына </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="006E2F17" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Тегі, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, әкесінің аты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D60A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>бар болса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="006E2F17" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2970"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Ә</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
-        <w:jc w:val="center"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D3289D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ті алушыдан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ғаны туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3289D">
-[...47 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім беру ұйымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3289D">
-[...34 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім беру ұйымының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">толық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00824AB1" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00824AB1" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>елді мекен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, аудан, қала және облыс атауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00824AB1" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00824AB1" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:ind w:firstLine="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Құжатт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қабылда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ғаны туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>№ _________</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+      <w:r w:rsidRPr="00D84E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00824AB1" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00824AB1" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D3289D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D3289D">
-[...8 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мынадай </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттар алынды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алушының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Т.А.Ә. (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00824AB1" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="495"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+        <w:ind w:firstLine="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="495"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>асқа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="495"/>
+        <w:ind w:left="0" w:firstLine="495"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="495"/>
+        <w:ind w:left="0" w:firstLine="495"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900278">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="00900278" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
-[...10 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="495"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Өтініштің қабылданған күні ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+        <w:ind w:firstLine="495"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (құжаттарды қабылдаған жауапты адам) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...135 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Телефон _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Алдым: Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>/ көрсетіл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>етін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті алушының қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00932434" w:rsidRPr="00D3289D" w:rsidRDefault="00932434" w:rsidP="00932434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0055604B" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...82 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055604B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002346E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1B0A" w:rsidRPr="0002346E" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB63AB" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0002346E">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AB63AB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00BD46B5" w:rsidRDefault="00BD46B5" w:rsidP="00552243">
+    <w:p w:rsidR="00AB63AB" w:rsidRDefault="00AB63AB" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00BD46B5" w:rsidRDefault="00BD46B5" w:rsidP="00552243">
+    <w:p w:rsidR="00AB63AB" w:rsidRDefault="00AB63AB" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000003F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00BD46B5" w:rsidRDefault="00BD46B5" w:rsidP="00552243">
+    <w:p w:rsidR="00AB63AB" w:rsidRDefault="00AB63AB" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00BD46B5" w:rsidRDefault="00BD46B5" w:rsidP="00552243">
+    <w:p w:rsidR="00AB63AB" w:rsidRDefault="00AB63AB" w:rsidP="00BD1B0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="20627231"/>
+      <w:id w:val="9174185"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00552243" w:rsidRDefault="00984BC2">
+      <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A">
         <w:pPr>
-          <w:pStyle w:val="a5"/>
+          <w:pStyle w:val="a6"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-          <w:r w:rsidR="00040944">
+          <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>2</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00552243" w:rsidRDefault="00552243" w:rsidP="00552243">
+  <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A" w:rsidP="00BD1B0A">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00BD1B0A" w:rsidRDefault="00BD1B0A">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -5224,374 +7974,445 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ADD69B4"/>
+    <w:nsid w:val="11286326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E20A128"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="AFE2025A"/>
+    <w:lvl w:ilvl="0" w:tplc="95E02CF2">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1068" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1788" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2508" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3228" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3948" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4668" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5388" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6108" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6828" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D656B79"/>
+    <w:nsid w:val="1C947D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="98EE6576"/>
-    <w:lvl w:ilvl="0" w:tplc="6D8C21C2">
+    <w:tmpl w:val="9E467460"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1069" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2509" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4669" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="607371F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3348D1CC"/>
+    <w:lvl w:ilvl="0" w:tplc="2312DE1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00552243"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00D0686A"/>
+    <w:rsidRoot w:val="00BD1B0A"/>
+    <w:rsid w:val="00AB63AB"/>
+    <w:rsid w:val="00BD1B0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -5664,161 +8485,202 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C81ABD"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00552243"/>
+    <w:rsid w:val="00BD1B0A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00552243"/>
+    <w:rsid w:val="00BD1B0A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
+    <w:name w:val="s0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BD1B0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="00BD1B0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s02">
+    <w:name w:val="s02"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BD1B0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00552243"/>
+    <w:rsid w:val="00BD1B0A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00552243"/>
+    <w:rsid w:val="00BD1B0A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00552243"/>
+    <w:rsid w:val="00BD1B0A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00552243"/>
+    <w:rsid w:val="00BD1B0A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minfin.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.egov.kz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6064,55 +8926,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9178</Characters>
+  <Pages>6</Pages>
+  <Words>1565</Words>
+  <Characters>8927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10767</CharactersWithSpaces>
+  <CharactersWithSpaces>10472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Гость</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>