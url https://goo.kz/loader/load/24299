--- v0 (2025-12-13)
+++ v1 (2026-06-11)
@@ -1,5298 +1,6209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
-      <w:pPr>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="000A171F" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6663"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6237"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Үкіметінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="000A171F" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5781"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 жылғы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » мамырдағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қаулысымен </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="000A171F" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Негізгі орта, жалпы орта білім туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттардың телнұсқаларын беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>стандарты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі орта, жалпы орта білім туралы құжаттардың телнұсқаларын беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» мемлекеттік көрсетілетін қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік көрсетілетін қызмет стандартын Қазақстан Республкасы  Білім және ғылым министрлігі әзірлеген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Мемлекеттік көрсетілетін қызметті Қазақстан Республикасының н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>егізгі орта және жалпы орта білім беру ұйымдары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті беруші)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Өтініштерді қабылдау және мемлекеттік қызмет көрсетудің нәтижелерін беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің кеңсесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Көлік және коммуникация министрлігі Мемлекеттік көрсетілетін қызметтерді автоматтандыруды бақылау және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> халыққа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызмет көрсету орталықтарының қызметін үйлестіру жөніндегі комитеттің «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Халыққа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызмет көрсету орталығы» шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...140 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>емлекеттік қызмет көрсету мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті берушіге немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ғ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а өтініш берген кезде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті алушы құжаттарды тапсырған сәттен бастап </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күнтізбелік 30 күннен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құжаттар топтамасын тапсыру үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кезек күтудің рұқсат етілген ең ұзақ уақыты – 15 минут</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тан ас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 минуттан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету нысаны </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағаз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>түрінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="SUB500"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...75 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету нәтижесі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізгі орта білім туралы куәліктің телнұсқасын, жалпы орта білім туралы аттестат телнұсқасын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету нәтижесін ұсыну нысаны </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағаз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>түрінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жеке тұлғаларға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-[...81 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...73 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="SUB900"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жұмыс кестесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беруші</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сенбі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аралығында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген кестеге сәйкес үзіліссіз сағат 9.00-ден бастап 18.00-ге дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызмет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек күту тәртібімен көрсетіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда дүйсенбі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сенбі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аралығында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген кестеге сәйкес үзіліссіз сағат 9.00-ден бастап 20.00-ге дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті алушы ниет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білдірген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайда «Электронды үкімет» веб-порталы арқылы электронды кезекті «брондау» мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...54 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9. Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті берушіге өтініш білдірген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) құжатты жоғалтқан көрсетілетін қызметті алушының білім беру ұйымы басшысының атына оның жоғалу жа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>й-күйі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) құжаттың нөмірі және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күні көрсетілген құжаттың жоғалғаны </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы ақпаратты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орналастырған күннен бастап жарияланған мерзімінен 10 күн өтпеген </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мерзімді баспасөз басылымынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үзінді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) туу туралы куәліктің (2008 жылға дейін туылған жағдайда) немесе жеке куәліктің (паспорттың) көшірмесі</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="SUB1600"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
-[...243 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тұлғаның жеке басын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәландыратын құжаттар, мемлекеттік ақпараттық жүйеде тұрған, Қазақстан Республикасы аумағында 2008 жылдан кейін шығарылған туу туралы куәліктер туралы мәліметті көрсетілген қызметті беруші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті мемлекеттік органның уәкілетті тұлғасының электронды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таңбас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ымен куәландырылған электронды құжаттар нысанында тиісті мемлекеттік ақпараттық жүйе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ден алады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО-ға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтініш білдірген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кез</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>де:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) кәмелет жасқа толмаған баланың ата-анасының (заңды өкілінің) жеке куәлігінің (паспорт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ың) көшірмесімен бірге туу туралы куәліктің көшірмесі (2008 жылға дейін туылған жағдайда) немесе көрсетілетін қызметті алушының жеке куәлігінің (паспорт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ың) көшірмесі (сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) құжатты жоғалтқан азаматтың немесе кәмелет жасқа толмаған баланың ата-анасының (заңды өкілінің) білім беру ұйымының жетекшісіне оның жоғалу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жай</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-күйі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған еркін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нысандағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) құжатың нөмірі және берілген күні көрсетілген құжаттың жоғалғаны жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мерзімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 күн </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтпеген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мерзімді баспасөз басылымынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үзінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005272C7">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Тұлғаның жеке басын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005272C7">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәландыратын құжаттар, мемлекеттік ақпараттық жүйеде тұрған, Қазақстан Республикасы аумағында 2008 жылдан кейін шығарылған туу туралы куәліктер туралы мәліметті көрсетілген қызметті беруші</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">выдача дубликата </w:t>
-[...87 lines deleted...]
-      <w:r w:rsidRPr="005272C7">
+        <w:t>нің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="005272C7">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкер</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті мемлекеттік органның уәкілетті тұлғасының электронды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таңбас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ымен куәландырылған электронды құжаттар нысанында тиісті мемлекеттік ақпараттық жүйе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00103F73" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...342 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы көрсетілген жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының заңдары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өзгеше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көзделмесе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетіл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>етін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті алушы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұсынған нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ақпараттық жүйелерде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қамтылған </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының заң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен қорғалатын құпия мәліметтерді пайдалануға жазбаша келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...50 lines deleted...]
-          <w:rStyle w:val="s0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Егер көрсетілетін қызметті алушы белгіленген мерзімде көрсетілетін қызметтің нәтижесін алуға келмеген жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-[...14 lines deleted...]
-        </w:tabs>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның бір ай мерзім ішінде сақталуын қамтамасыз етеді, одан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...81 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Осы мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті көрсету стандартының                    </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00A72D7B">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>9-тармағына</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті алушы құжаттар пакетін толық ұсын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ған жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...67 lines deleted...]
-        </w:tabs>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкері өтінішті қабылдаудан бас тартады және осы мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ымшағ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...359 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-[...100 lines deleted...]
-          <w:szCs w:val="28"/>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="SUB2000"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Мемлекеттік қызмет көрсету мәселесі бойынша республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарының, көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының, халыққа қызмет көрсету орталықтарының және (немесе) олардың қызметкерлерінің шешімдеріне, әрекетіне (әрекетсіздігіне)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...369 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...182 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жергілікті атқарушы орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ының,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852676">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">берушінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (немесе) оның лауазымды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>адамдары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның мемлекеттік қызмет көрсету мәселе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лері бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шағым </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еспубликалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органы басшы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ының атына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шағымды қабылда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адамның тегін, атын, әкесінің атын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берілген шағымға жауапты ал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мерзімін және орнын көрсете отырып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берушінің басшысының атына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазбаша түрде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Шағымды қабылдаған адамның тегін және аты-жөнін, берілген шағымға жауап алу мерзімін және орнын көрсете отырып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарының, көрсетілетін қызметті берушінің кеңсесінде тіркелуі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(мөртабан, кіріс нөмірі және күні) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағымның қабылдануын растау болып табылады. Шағым тіркелгеннен кейін жауапты орындаушыны анықтау және тиісті шараларды қабылдау үшін республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдарының, көрсетілетін қызметті берушінің басшысына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкерінің әрекетіне (әрекетсіздігіне) шағым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ың </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A72D7B">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>www.con.gov.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интернет-ресурсында көрсетілген мекенжайлар мен телефондар бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ың басшысына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органының, көрсетілетін қызметті берушінің, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ың мекенжайына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">келіп </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қара</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...73 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="SUB2300"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушы мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі органға жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="zh-TW"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-[...12 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызмет көрсету сапасын бағалау және бақылау жөніндегі органның мекенжайына келіп </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қара</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Шағымдану тәртібі туралы ақпаратты мемлекеттік қызмет көрсету мәселесі жөніндегі бірыңғай байланыс орталығы арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>12. Көрсетілген қызмет нәтижелерімен келіспеген жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушы Қазақстан Республикасының заңнам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-[...36 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="SUB2400"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="0020520E" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...130 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызмет көрсетудің, оның ішінде халыққа қызмет көрсету орталықтары арқылы көрсетілетін қызметтердің ерекшеліктерін ескере отырып қойылатын өзге де талаптар </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...71 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Денсаулық жағдайына байланысты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>-ғ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>а жеке өзі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>нің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>іне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мүмкіндігі жоқ көрсетілетін қызметті алушыларға мемлекеттік қызмет көрсету үшін қажетті құжаттарды қабылдау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушының мекенжайына бару арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкері жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>14. Мемлекеттік қызмет көрсету орындарының мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министрліктің </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A72D7B">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>www.edu.gov.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интернет-ресурсында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">республикалық маңызы бар қаланың және астананың, аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>интернет-ресурсында;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) ХҚКО-ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="005272C7">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A72D7B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.con.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005272C7">
-[...8 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="005272C7" w:rsidRDefault="00191606" w:rsidP="00191606">
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...97 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>15. Көрсетілетін қызметті алушының қызмет көрсету тәртібі және мәртебесі туралы ақпаратты мемлекеттік қызмет көрсету мәселесі бойынша анықтама қызметтері, сондай-ақ мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы арқылы алуына мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00A72D7B" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...425 lines deleted...]
-        <w:r w:rsidRPr="005272C7">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Мемлекеттік қызмет көрсету мәселесі бойынша анықтама қызметінің байланыс телефондары </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A72D7B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
+            <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>www.edu.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005272C7">
-[...194 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интернет ресурсының «Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>көрсетілетін қызмет»  бөлігінде көрсетілген. Мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00D634E1" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00D634E1" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...55 lines deleted...]
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00191606" w:rsidSect="00987A44">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002E2A24" w:rsidSect="00AA019B">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="510" w:footer="284" w:gutter="0"/>
+          <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="284" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="005272C7">
-[...11 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="007E2189" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Негізгі орта, жалпы орта білім </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="007E2189" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4395"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="00695E20" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>туралы құжаттардың телнұсқаларын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="007E2189" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>стандартына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0" w:line="318" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="5580"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тегі, аты, болса – әкесінің аты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бұдан әрі – Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62F26">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе көрсетілетін қызметті алушы ұйымының атауы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRPr="00695E20" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының мекенжайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...21 lines deleted...]
-        <w:ind w:left="5241"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...131 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құжаттарды қабылдаудан бас тарту туралы қолхат  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00D163EB" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="right"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мемлекеттік көрсетілетін қызметтер туралы» 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының 20-бабының 2-тармағын басшылыққа ала отырып, «Халыққа қызмет көрсету орталығы» РМК филиалының  № </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бөлімі (мекенжайын көрсету керек) Сіздің мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартында көрсетілген тізбеге сәйкес құжаттар топтамасын толық ұсынбағаныңызға байланысты (мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартына сәйкес мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметтің атауын көрсету қажет) мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="right"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="right"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жоқ құжаттардың атауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="right"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="center"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Осы қолхат екі данада, әрбір тарап үшін бір данадан жасалады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="center"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRPr="00D163EB" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="right"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Т.А.Ә. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО қызметкерінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)                          (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D163EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...156 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Орындаушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Т.А.Ә</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>._______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00191606" w:rsidRDefault="00191606" w:rsidP="00191606">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алдым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Т.А.Ә</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2A24" w:rsidRDefault="002E2A24" w:rsidP="002E2A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...285 lines deleted...]
-    <w:sectPr w:rsidR="00175F53" w:rsidSect="00191606">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020520E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«___» _________ 20__ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D1480" w:rsidRDefault="001D1480"/>
+    <w:sectPr w:rsidR="001D1480">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...187 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F84BD4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F84BD4"/>
+    <w:rsidRoot w:val="00AC5DEE"/>
+    <w:rsid w:val="001D1480"/>
+    <w:rsid w:val="002E2A24"/>
+    <w:rsid w:val="00AC5DEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -5317,79 +6228,78 @@
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
@@ -5437,239 +6347,213 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00191606"/>
+    <w:rsid w:val="002E2A24"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-[...6 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E2A24"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="00191606"/>
+    <w:rsid w:val="002E2A24"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Normal (Web)"/>
     <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
-    <w:rsid w:val="00191606"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E2A24"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Обычный (веб) Знак"/>
     <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
     <w:link w:val="a4"/>
-    <w:rsid w:val="00191606"/>
+    <w:locked/>
+    <w:rsid w:val="002E2A24"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...16 lines deleted...]
-      <w:u w:val="none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
@@ -5717,178 +6601,153 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00191606"/>
+    <w:rsid w:val="002E2A24"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-[...6 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E2A24"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="00191606"/>
+    <w:rsid w:val="002E2A24"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Normal (Web)"/>
     <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
-    <w:rsid w:val="00191606"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E2A24"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Обычный (веб) Знак"/>
     <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
     <w:link w:val="a4"/>
-    <w:rsid w:val="00191606"/>
+    <w:locked/>
+    <w:rsid w:val="002E2A24"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...16 lines deleted...]
-      <w:u w:val="none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z1300000088" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.con.gov.kz/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="jl:31253108.1100%20" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6136,55 +6995,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9714</Characters>
+  <Pages>6</Pages>
+  <Words>1700</Words>
+  <Characters>9690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11396</CharactersWithSpaces>
+  <CharactersWithSpaces>11368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Сейсембаева Арайлым Мырзакановна</dc:creator>
+  <dc:creator>Сарбаева Акнур</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>