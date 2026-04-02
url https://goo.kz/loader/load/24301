--- v0 (2026-02-11)
+++ v1 (2026-04-02)
@@ -1,3078 +1,4181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00F53117" w:rsidRPr="005272C7" w:rsidRDefault="00F53117" w:rsidP="00F53117">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00F002BF" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5245"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00F002BF" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Үкіметінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00F002BF" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2014 жылғы «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мамырдағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...163 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>538</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00D163EB" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F002BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="007D3EF2" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00F53117" w:rsidRPr="005272C7" w:rsidRDefault="00F53117" w:rsidP="00F53117">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F011F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F53117" w:rsidRPr="005272C7" w:rsidRDefault="00F53117" w:rsidP="00F53117">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі орта, ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F011F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алпы орта білім беру ұйымдарында </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F011F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экстернат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:iCs/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нысанында оқуға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F011F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:iCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рұқсат беру»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:iCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F011F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F011F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандарты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00F011F8" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F53117" w:rsidRPr="005272C7" w:rsidRDefault="00F53117" w:rsidP="00F53117">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="007D3EF2" w:rsidRDefault="0014023B" w:rsidP="0014023B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F53117" w:rsidRPr="005272C7" w:rsidRDefault="00F53117" w:rsidP="00F53117">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="007D3EF2" w:rsidRDefault="0014023B" w:rsidP="0014023B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="007D3EF2" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="007D7FBD" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="15840"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="568"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005272C7">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7FBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқытуға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рұқсат беру» мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003959C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметі (бұдан әрі – мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызмет)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="15840"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003959C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызмет стандартын Қазақстан Республикасы Білім және ғылым министрлігі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – Министрлік) әзірлеген. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005272C7">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005272C7">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті республикалық маңызы бар қаланың, астананың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C08F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауданның (облыстық маңызы бар қаланың)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C08F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жергілікті атқарушы органдары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...187 lines deleted...]
-    <w:p w:rsidR="00F53117" w:rsidRPr="005272C7" w:rsidRDefault="00F53117" w:rsidP="00F53117">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
-[...177 lines deleted...]
-          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...40 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету үшін құжаттарды қабылдау және беру </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:iCs/>
-[...243 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...37 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Результатом оказания государственной услуги является </w:t>
-[...132 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="001C4739" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005272C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...663 lines deleted...]
-        <w:pStyle w:val="a5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету мерзім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00704797" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>құжаттар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>топтамасын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>тапсырған сәттен бастап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00704797" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="568"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">негізгі орта, жалпы орта білім беру ұйымдарында экстернат нысанында оқуға рұқсат  алу үшін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмыс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>нен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00721082" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті берушіге </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алушының құжаттар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>топтамасын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тапсыруы үшін күту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>дің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рұқсат етілген ең ұзақ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уақыты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минуттан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00721082" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>қызметті алушыға қызмет көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рұқсат етілген ең ұзақ уақыты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минуттан аспайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00020A75" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нысаны: қағаз түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6. Мемлекет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет көрсетудің нәтижесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізгі орта, жалпы орта білім беру ұйы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мдарында экстернат нысанында оқ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уға рұқсат беру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004652CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нәтижесін ұсыну </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004652CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нысаны: қағаз түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00020A75" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB72AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жеке тұлғаларға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тегін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="0020520E" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020520E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">8. Көрсетілетін қызметті берушінің жұмыс кестесі: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020520E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының еңбек заңнамасына сәйкес  дүйсенбіден бастап   жұманы  қоса алғанда, көрсетілетін қызметті берушінің  белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі аралықтағы түскі үзіліспен сағат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020520E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>9.00-ден 18.30-ға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00020A75" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет алдын ала жазылусыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жедел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">детілген </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сіз кезек күту тәртібімен көрсетіледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>9. Көрсетілетін қызметті алушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ның өзі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе оның заңды өкілі жүгінген кезде мемлекеттік қызмет көрсету үш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ін қажетті құжаттардың тізбесі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушының экст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ерна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т нысанында оқуға еркін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нысанда </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жазылған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтініші; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   дәрігерлік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-консультативтік коми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ссияның қорытындысы;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім алушының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ата-анасының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>немесе оларды а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лмас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тыратын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>адамдардың уа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қытша шетелде тұруы туралы анықтама, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шетел</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>де оқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>итын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ын растайтын құжат (қажет болған жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соңғы оқыған сыныбындағы үлгерім табелінің көшірмесі; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>туу туралы куәлі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>гін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ің (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының жеке куәлігін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ің) көшірмесі (салыстыру үшін т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нұсқасы). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00020A75" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00C57D44" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еттік қызмет көрсету мәселелері бойынша республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дарының,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті беруші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ің және (немесе)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның лауазымды адамдарының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шешімдеріне,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-        <w:rPr>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D1A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...34 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009763F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009763F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Республикалық маңызы бар қаланың және астананың, ауданның (облыстық маңызы бар қаланың)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жергілікті атқарушы орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ының,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852676">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">берушінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (немесе) оның лауазымды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>адамдары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның мемлекеттік қызмет көрсету мәселе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лері бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шағым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">инистрліктің www.edu.gov.kz интернет-ресурсының «Мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметтер» бөлімінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шағымды қабылдаған адамның тегі мен аты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жөні, берілген шағымға жауап алу мерзімі мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н көрсет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>е отырып, республикалық маңызы бар қаланың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>астананың, аудан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның (облыстық маңызы бар қалан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ың) жергілікті атқарушы органдарының интернет-ресурстарында орналас</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тырылған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>республикалық маңызы бар қаланың және астананың, ауданның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (облыстық маңызы бар қаланың)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жергілікті атқарушы орг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...63 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Республикалық маңызы бар қаланың және астананың, ауданның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (облыстық маңызы бар қаланың)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жергілікті атқарушы орг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">берушінің атына түскен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет көрсету мәселелері жөніндегі шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="006874E7" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызмет көрсету сапасын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бағалау және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бақылау жөніндегі уәкілетті органға жүгіне алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету сапасын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бағалау және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бақылау жөніндегі уәкілетті органның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мекенжайына </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келіп түскен көрсетілеті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">н қызметті алушының шағымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006874E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркелген күнінен бастап он бес жұмыс күні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00F01CFC" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағымдану тәртібі туралы ақпаратты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету мәселесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ірыңғай байланыс орталығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00F01CFC" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсетілген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а белгіленген тәртіппен сотқа жүгінуге құқылы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00F01CFC" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00795E15" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Мемлекеттік қызмет көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005272C7">
-[...33 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00795E15" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ерекшеліктері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ескер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е отырып қойылатын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="00795E15" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0014023B" w:rsidRPr="008417E1" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...278 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты қаш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ықтықтан қол жеткізу режимінде М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету мәселесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ірыңғай </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орталығы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арқылы ал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>у мүмкіндігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>не ие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D1480" w:rsidRPr="0014023B" w:rsidRDefault="0014023B" w:rsidP="0014023B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Мемлекеттік қызмет көрсету мәселесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...318 lines deleted...]
-    <w:sectPr w:rsidR="00175F53" w:rsidSect="00F53117">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ірыңғай </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> байланыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008417E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орталығы: 8-800-080-7777, 1414.  </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001D1480" w:rsidRPr="0014023B">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...7 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00000001"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="5B8972EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DC687E2"/>
+    <w:lvl w:ilvl="0" w:tplc="4CEC5962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2368" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5248" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6688" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D3304"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F53117"/>
+    <w:rsidRoot w:val="00845031"/>
+    <w:rsid w:val="0014023B"/>
+    <w:rsid w:val="001D1480"/>
+    <w:rsid w:val="00845031"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3096,80 +4199,78 @@
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
@@ -3217,247 +4318,163 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F53117"/>
+    <w:rsid w:val="0014023B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-[...18 lines deleted...]
-    <w:name w:val="Абзац списка2"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F53117"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014023B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...63 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
@@ -3505,173 +4522,91 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F53117"/>
+    <w:rsid w:val="0014023B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-[...18 lines deleted...]
-    <w:name w:val="Абзац списка2"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F53117"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014023B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...63 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3934,53 +4869,53 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>839</Words>
-  <Characters>4788</Characters>
+  <Characters>4785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5616</CharactersWithSpaces>
+  <CharactersWithSpaces>5613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Сейсембаева Арайлым Мырзакановна</dc:creator>
+  <dc:creator>Сарбаева Акнур</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>