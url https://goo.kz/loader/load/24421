--- v0 (2025-12-14)
+++ v1 (2026-06-06)
@@ -1,5565 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00275606" w:rsidRDefault="00275606" w:rsidP="00275606">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«Утверждаю»</w:t>
-[...5400 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Бекітемі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Мектеп директоры</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5632,95 +230,82 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>і</w:t>
-[...12 lines deleted...]
-        <w:t>к</w:t>
+        <w:t>ік</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5731,67 +316,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72846">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5802,51 +387,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> экстремизм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ді алдын-алу бойынша 2014-2015 оқу</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5870,51 +455,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D7733">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7733">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5923,424 +508,398 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9495" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblInd w:w="-22" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="809"/>
         <w:gridCol w:w="4988"/>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="2427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Іс-шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+          <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Жауаптылар </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9495" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00B47408" w:rsidP="00B47408">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007F195F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72846">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Діни </w:t>
             </w:r>
             <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> экстремизм</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ді алдын-алу бойынша басқару-ұйымдастыру,</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> қамтамасыз ету</w:t>
+              <w:t>ді алдын-алу бойынша басқару-ұйымдастыру,                                                әдістемелік жұмыстармен  қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="1416"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="00F97F88">
+          <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE33CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Діни  экстремизмді</w:t>
             </w:r>
             <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> алдын-алу бойынша оқу</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="00F97F88">
+          <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>жылына арналған жұмыс жоспарымен танысу</w:t>
             </w:r>
@@ -6362,51 +921,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00F97F88" w:rsidRDefault="006D7733" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00F97F88" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Оқушылар арасындағы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -6437,453 +996,408 @@
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> экстремизм</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ді алдын-алу жөнінде  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">сынып жетекшілеріне арналған </w:t>
-[...17 lines deleted...]
-              <w:t>ӘБ  қарастыру</w:t>
+              <w:t>сынып жетекшілеріне арналған  ӘБ  қарастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Қыркүйек</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="008234FA">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="757"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Интернет-ресурс</w:t>
             </w:r>
-            <w:r w:rsidR="00B47408">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ы және кітапхана  қорын </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00B47408">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ба</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00B47408">
-[...33 lines deleted...]
-              <w:t>сын жүзеге асыру</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылау жұмысын жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B47408" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Кітапхана меңгерушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="008234FA">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="886"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B47408" w:rsidRDefault="00B47408" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE33CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Діни  экстремизмді алдын-алу бойынша  әкімшілік мұғалімдерді</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6893,1260 +1407,1161 @@
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>норматив</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тік құжаттармен таныстыру</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="008234FA">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="462"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B47408" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әкімшілік  мүшелері және </w:t>
-[...38 lines deleted...]
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+              <w:t>Әкімшілік  мүшелері және мұғалімдер кезекшілігін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B47408" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B47408" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="1011"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B47408" w:rsidRDefault="000D245B" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Қоғамға қарсы  радикалды құ</w:t>
-[...56 lines deleted...]
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+              <w:t>Қоғамға қарсы  радикалды құлықтарды алдын-алу, жастар  арасында төзімділік құндылықтарын  қалыптастыру бойынша іс-әрекеттердің нәтижелерін сараптау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ж</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B47408" w:rsidRPr="00B47408" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>маусым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B47408" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9495" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B47408" w:rsidRDefault="006D7733" w:rsidP="00B47408">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="255"/>
                 <w:tab w:val="center" w:pos="4622"/>
               </w:tabs>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00B47408">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оқушылармен жұмыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="390"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00B47408" w:rsidP="00B47408">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Қалалық мектеп аралық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> акция, конкурс, викторина</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> спорт</w:t>
+              <w:t>, спорт</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> сайыстарына қатысу</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>СӨҚ мұғалімі, ұйымдастырушы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> педагог</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тар</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00B72846" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="007F195F" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="150"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="00CE33CB" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
-            <w:r w:rsidR="008234FA" w:rsidRPr="00CE33CB">
+            <w:r w:rsidRPr="00CE33CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>іни  </w:t>
             </w:r>
-            <w:r w:rsidR="008234FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ұйымдарға баратын  оқушылар жөніндегі  банк құрастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B47408" w:rsidRDefault="008234FA" w:rsidP="00B47408">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>қыркүйек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТЖДО</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Әлеуметтік </w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="008234FA">
+            <w:r w:rsidRPr="008234FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>педагог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="150"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Сынып сағаттары </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -8198,2373 +2613,2212 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>дискусси</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>я</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="150"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00F97F88" w:rsidRDefault="006D7733" w:rsidP="00F97F88">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00F97F88" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> «</w:t>
             </w:r>
-            <w:r w:rsidR="00611082">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Жастар арасындағы </w:t>
             </w:r>
-            <w:r w:rsidR="00611082" w:rsidRPr="006D7733">
+            <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>экстремизм</w:t>
             </w:r>
-            <w:r w:rsidR="00611082">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00611082" w:rsidRPr="006D7733">
+            <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00611082">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Э</w:t>
             </w:r>
-            <w:r w:rsidR="00611082" w:rsidRPr="006D7733">
+            <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кстремизмді</w:t>
             </w:r>
-            <w:r w:rsidR="00611082">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>к іс-әрекеттері үшін жауапкершілік» жөнінде мектеп инспекторы  оқушылар  әңгімелесіп ескерту</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">к іс-әрекеттері үшін жауапкершілік» жөнінде мектеп инспекторы  оқушылар  әңгімелесіп ескерту жасау. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="00CE33CB" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>КЖБ</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> и</w:t>
+              <w:t>КЖБ и</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="008234FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>нспектор</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="0096328F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
-            <w:r w:rsidR="008234FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008234FA" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Әлеуметтік </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>педагог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="150"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="000D245B" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Оқушыларды н</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+              <w:t>Оқушыларды нұсқаулықпен таныстыру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="000D245B" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- «</w:t>
             </w:r>
-            <w:r w:rsidR="00611082">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Э</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00611082">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кстремизм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00611082">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ді алдын-алу</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00611082" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Мектеп жарғысын орындау</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00B72846" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="007F195F" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="150"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00F97F88" w:rsidRDefault="000D245B" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00F97F88" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F97F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Экстремал</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F97F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ды жағдайдағы әрекет</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F97F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F97F88" w:rsidRPr="00F97F88">
-[...18 lines deleted...]
-            <w:r w:rsidR="00F97F88" w:rsidRPr="00F97F88">
+            <w:r w:rsidRPr="00F97F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ӨҚН бойынша  қауіпсіздік іс-шаралары бағытындағы п</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00F97F88" w:rsidRPr="00F97F88">
+            <w:r w:rsidRPr="00F97F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ракти</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00F97F88" w:rsidRPr="00F97F88">
+            <w:r w:rsidRPr="00F97F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">калық </w:t>
             </w:r>
-            <w:r w:rsidR="00F97F88">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>сабақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">БӘД мұғалім  </w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00C33FE4">
+            <w:r w:rsidRPr="00C33FE4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00F97F88" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Т</w:t>
-[...44 lines deleted...]
-              <w:t>мұғалімдері</w:t>
+              <w:t>Тарих, құқық пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00B72846" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="007F195F" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="150"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Диагностик</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а өткізу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A87447" w:rsidRPr="00275606">
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>иагностик</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00A87447" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00A87447">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>жасөспі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00A87447">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00A87447">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ім тұлға және оның әлеуметтік байланысы,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00A87447" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F195F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тәрбиелік деңгейі</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="007F195F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00A87447" w:rsidRDefault="006D7733" w:rsidP="00A87447">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00A87447" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00275606">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="007F195F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00A87447">
-[...26 lines deleted...]
-              <w:t>ңдауы.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-11сынып оқушыларының өмірлік және  кәсіби таңдауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F195F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Қыркүйек</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ма</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>мыр</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Қаңтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008234FA" w:rsidRDefault="006D7733" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1-11</w:t>
             </w:r>
-            <w:r w:rsidR="008234FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Сынып жетекшілері</w:t>
             </w:r>
-            <w:r w:rsidR="008234FA" w:rsidRPr="0096328F">
+            <w:r w:rsidRPr="0096328F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> , </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>педагог-психолог</w:t>
             </w:r>
-            <w:r w:rsidR="00C33FE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тар</w:t>
             </w:r>
-            <w:r w:rsidR="008234FA" w:rsidRPr="0096328F">
+            <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008234FA" w:rsidRPr="0096328F" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="0096328F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Әлеуметтік </w:t>
             </w:r>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>педагог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00B72846" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="007F195F" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="30" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="30" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Құқықтық білім айлығының аясында  іс-шара  ұйымдастыру</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="30" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="008234FA">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="30" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE33CB" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ТЖДО</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="008234FA" w:rsidRDefault="00CE33CB" w:rsidP="00C33FE4">
+              <w:t xml:space="preserve">ТЖДО </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тарих, құқық пән</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="30" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CE33CB" w:rsidRDefault="00CE33CB" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Мектеп бітірушілерді мамандық таңдауға бағытталған</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00CE33CB" w:rsidP="00C00E07">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>орта және жоғары кәсіби оқу орындарының   өкілдерімен  кездесу ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="008234FA" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТЖДО</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> «</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сенің кәсіби таңдауың</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="006D7733" w:rsidRPr="00275606">
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>амандық таңдауға бағытталған курс өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагог-психолог</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ден</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -10590,1785 +4844,1672 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2014</w:t>
             </w:r>
-            <w:r w:rsidR="00C33FE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ж</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Қыркүйек</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C00E07">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Денешынықтыру</w:t>
-[...26 lines deleted...]
-              <w:t>мұғалімдері</w:t>
+              <w:t>Денешынықтыру пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C00E07" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C00E07" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Ха</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C00E07">
+              <w:t xml:space="preserve">Халықтар бірлігі күніне арналған Халықтар мәдениеті </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Фестивал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">алықтар мәдениеті </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>ін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Фестивал</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>і</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ма</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>мыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="008234FA" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТЖДО</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тәуелсіздік күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2014</w:t>
             </w:r>
-            <w:r w:rsidR="00C33FE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ж</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="008234FA" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТЖДО</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00A87447">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00A87447" w:rsidP="00A87447">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Халықаралық төзімділік күніне ар</w:t>
-[...17 lines deleted...]
-              <w:t>алған  іс-шаралар (арнайы жоспар бойынша)</w:t>
+              <w:t>Халықаралық төзімділік күніне арналған  іс-шаралар (арнайы жоспар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>қараша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="008234FA" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ТЖДО</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+              <w:t xml:space="preserve">ТЖДО </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Сынып жетекшілері</w:t>
             </w:r>
-            <w:r w:rsidR="006D7733">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275606">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A87447" w:rsidRDefault="00A87447" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Халықаралық Балаларды қорғау  күніне ар</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+              <w:t>Халықаралық Балаларды қорғау  күніне арналған  іс-шаралар (арнайы жоспар бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00A87447" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>маусым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ТЖДО </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="150" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> жазғы лагерь директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9495" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B72846" w:rsidRDefault="00B72846" w:rsidP="00B72846">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B72846" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72846">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3. А</w:t>
             </w:r>
             <w:r w:rsidRPr="00B72846">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>та-аналар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  жұмыс</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00B72846" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="007F195F" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="0096328F" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="0096328F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A87447" w:rsidRPr="0096328F" w:rsidRDefault="00A87447" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="0096328F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Діни  экстремизмді алдын-алу  мәселесі бойынша  ата-аналар жиналысын өткізу</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="0096328F" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="0096328F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00C33FE4" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A87447" w:rsidRDefault="00A87447" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Діни мәселелер  бойынша</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00A87447" w:rsidRDefault="00A87447" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00A87447" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>департамент</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>інің маманы</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C33FE4" w:rsidRPr="0096328F" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="0096328F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>1-11</w:t>
+              <w:t xml:space="preserve"> 1-11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="0096328F" w:rsidRDefault="006D7733" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRPr="0096328F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A87447" w:rsidRDefault="00A87447" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оқушылардың қауіпсіздігін қамтамасыз ету мақсатында  жаднамалар   тарату</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C33FE4" w:rsidRDefault="00C33FE4" w:rsidP="00C33FE4">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Сынып жетекшілері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9495" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B72846" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B72846" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042533A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="00B72846">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Алдын-алу</w:t>
             </w:r>
-            <w:r w:rsidR="00B72846" w:rsidRPr="0042533A">
+            <w:r w:rsidRPr="0042533A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B72846">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>субъект</w:t>
             </w:r>
-            <w:r w:rsidR="00B72846">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ілермен бірлескен і</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00B72846">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>с-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00B72846">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> шаралар </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidTr="00D32720">
+      <w:tr w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidTr="007A211A">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="00611082" w:rsidP="00611082">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096328F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Діни</w:t>
             </w:r>
             <w:r w:rsidRPr="006D7733">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -12442,241 +6583,238 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> мәселелер  бойынша мамандар және  құқық қорғау органының қызметкерлерімен бірлескен                   іс-шара ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="008234FA" w:rsidRDefault="008234FA" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="008234FA" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006D7733" w:rsidRPr="00B47408" w:rsidRDefault="00B47408" w:rsidP="00D32720">
+          <w:p w:rsidR="007F195F" w:rsidRPr="00B47408" w:rsidRDefault="007F195F" w:rsidP="007A211A">
             <w:pPr>
               <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D7733" w:rsidRPr="00275606" w:rsidRDefault="006D7733" w:rsidP="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRPr="00275606" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00275606">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733" w:rsidP="006D7733"/>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F"/>
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D7733" w:rsidRPr="006D7733" w:rsidRDefault="006D7733">
+    <w:p w:rsidR="007F195F" w:rsidRPr="006D7733" w:rsidRDefault="007F195F" w:rsidP="007F195F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006D7733" w:rsidRPr="006D7733">
+    <w:p w:rsidR="00C70DF6" w:rsidRDefault="00C70DF6">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00C70DF6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="73DE4F4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59F6AA66"/>
     <w:lvl w:ilvl="0">
@@ -12766,208 +6904,73 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F209D9"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00F97F88"/>
+    <w:rsidRoot w:val="00C2578F"/>
+    <w:rsid w:val="007F195F"/>
+    <w:rsid w:val="00C2578F"/>
+    <w:rsid w:val="00C70DF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -13110,107 +7113,78 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007F195F"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...28 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -13330,130 +7304,85 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007F195F"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...28 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -13707,71 +7636,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6167</Characters>
+  <Pages>3</Pages>
+  <Words>533</Words>
+  <Characters>3040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7234</CharactersWithSpaces>
+  <CharactersWithSpaces>3566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Пользователь</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>