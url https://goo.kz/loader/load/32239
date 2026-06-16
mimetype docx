--- v0 (2026-03-05)
+++ v1 (2026-06-16)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00B3094C" w:rsidRPr="006C291B" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="008425F4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
@@ -124,77 +123,65 @@
     <w:p w:rsidR="00B3094C" w:rsidRPr="002B04B1" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B04B1">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">                  Л.В.Задубняк                                                                           Т.Ә.Бодиев                                   №1 қаулы    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="002B04B1" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B04B1">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">   -----------                                                                                   -----------                                           </w:t>
+        <w:t xml:space="preserve">   -----------                                                                                   -----------                                                     «  » -------------2016                  </w:t>
       </w:r>
-      <w:r w:rsidR="00C75EC7">
+    </w:p>
+    <w:p w:rsidR="00B3094C" w:rsidRPr="006C291B" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">          «  » -------------2017</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="002B04B1">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  </w:t>
-[...13 lines deleted...]
-        <w:t>«  »------------ 2017</w:t>
+        <w:t>«  »------------ 2016</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
@@ -229,309 +216,293 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582ABF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00D85686">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C75EC7">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582ABF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-201</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00582ABF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>-201</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> оқу жылы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="002B04B1" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B3094C" w:rsidRPr="00C75EC7" w:rsidRDefault="00C75EC7" w:rsidP="00B3094C">
+    <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
+          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007F1B0F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Ғылыми – әдістемелік  тақырып</w:t>
+        <w:t>Тақырыбы</w:t>
       </w:r>
-      <w:r w:rsidR="00B3094C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>: «</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C75EC7">
+      <w:r w:rsidRPr="00EC4260">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Оқушының</w:t>
+        <w:t>Оқу – тәрбие үдісінде ж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қарым – қатынастық біліктілігін оқыту мен дифференциялау тәсілдері</w:t>
+        <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C75EC7">
+      <w:r w:rsidRPr="00EC4260">
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>ке тұлғаның интеллектуалдық шығармашылығын дамытуға арналған дидактикалық моделі»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="00EC4260" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1B0F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Мақсаты:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00C75EC7">
+      <w:r w:rsidRPr="00EC4260">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Инклюзивті </w:t>
+        <w:t>Призма тарапының даму жолдарын құрастыра отырып, педогогикалық көзқарас арқылы</w:t>
       </w:r>
-      <w:r w:rsidR="00991021">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>оқыту аясында үш тілді мәселерді қарастыру.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4260">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заман талабына сай моделді қарастыру. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1B0F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>індеттері:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00991021" w:rsidP="00B3094C">
+    <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Оқу – тәрбие жүйесінде оқушыларға инновациялық технологияларды енгізу жолымен қарым – қатынастың біліктерін қалыптастыру. </w:t>
+        <w:t>Оқу үрдесін жүктеу және ақпарақтандыру интеграциялары ретінде қарау міндеті.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00991021" w:rsidP="00B3094C">
+    <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Оқытудағы дифференциялау тәсілдері. </w:t>
+        <w:t>Функционалдық білімді қалыптастыруда әдістемелік шешімнің ізденісің жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B3094C" w:rsidRDefault="00991021" w:rsidP="00B3094C">
+    <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>КОЗЫ формуласы + ЦОР-ы фун</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Дарынды  және ерекше балаларға білім беруде, талап етуге жағдай туғызу жұмыстарын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:ind w:left="825"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
@@ -579,11115 +550,10754 @@
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14272" w:type="dxa"/>
-        <w:tblInd w:w="-1032" w:type="dxa"/>
+        <w:tblW w:w="15417" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1032"/>
         <w:gridCol w:w="2376"/>
-        <w:gridCol w:w="4932"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2642"/>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="4110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-            <w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F1B0F">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ӘБ жұмысының бағыттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F1B0F">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жоспарланған шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F1B0F">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Орындалу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007F1B0F" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F1B0F">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жауаптылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="006B78A7" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="006B78A7" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...13 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">МС- тың </w:t>
             </w:r>
             <w:r w:rsidRPr="006D01BA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>орында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>луы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2016 жылғы әдістемелік нұсқау хатқа байланысты ТКЖ-ның  талабы  бойынша мазмұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00F225ED">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ның өзгеруін енгізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> Пән мұғалімдеріне әдістемелік көмек. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>тамыз-</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>қыркүйек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ӘЖ жетекшісі</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ТКЖ-ды  тексеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>қыркүйек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ӘБ  жетекшісі</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="006B78A7" w:rsidTr="00EC1F4E">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...3 lines deleted...]
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="1145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2-11 сынып арасында қазақ тілінен бақылау жұмысын өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Грамматикалық,тестік тапсырмаларды дайындау.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F225ED">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бақылау жұмыстарының талдауларын талқылау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ жетекшілігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ән мұғалімдері </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1571"/>
+          <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...87 lines deleted...]
-              <w:t xml:space="preserve">ән мұғалімдері </w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оқу бағдарламасы , бақылау жұмысының </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өлшеуіш  орындалуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әрбір тоқсан сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әкімшілік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="636"/>
+          <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...75 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-11 сыныптар арасында қазақ тілінен  аралық бақылау жұмыстарын өткізу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мәтін мен грамматикалық тапсырмаларды дайындау. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Талдау нәтижесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ жетекшілігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
-            <w:vMerge/>
-[...6 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043029">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оқу – әдістемелік жұмыс </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>БО №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016- 2017 оқу жылының әдістемелік жұмыстың  талдауы Жаңа оқу жылына жұмыс жоспары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қырқүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ӘБ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00FF7E3B" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00582ABF">
+            <w:r w:rsidR="00B3094C">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БО №2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00043029">
               <w:rPr>
-                <w:b/>
-[...34 lines deleted...]
-              <w:t>2017- 2018</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessen – stadi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көлемінде қорытынды пәндер бойынша бақылау жұмысының мүмкіндігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қазан – қараша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ӘБ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00FF7E3B" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
             </w:r>
             <w:r w:rsidR="00B3094C">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> оқу жылының әдістемелік жұмыстың  талдауы Жаңа оқу жылына жұмыс жоспары </w:t>
-[...56 lines deleted...]
-              <w:t>Пән мұғалімдері</w:t>
+              <w:t xml:space="preserve">ән мұғалімдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БО № 3 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Мектептің даму бағдарламасының талабы бойынша оқулық тапсырмалардың әзірлемелердің сәйкестігі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>желтоқсан - қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">ӘБ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Пән мұғалімдері </w:t>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00FF7E3B" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3094C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>БО № 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Менің пәнімнің мүмкіндігі және тақырыбы» Сабақта оқыту мен тәрбие тұтастығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ жетекшілігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...88 lines deleted...]
-              <w:t>Пән мұғалімдері</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>БО № 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2016-2017 оқу жылында  ӘБ ұжымдық жұмыс жоспары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ жетекшілігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Санаттарын көтеру өтініштерін қарастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әкімшілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...78 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ғылыми –әдістемелік әдебиетке жазылу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қазан – қараша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...84 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жаңа заман талабы бойынша ашық сабақтар сайысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Глоссари білімі бойынша мұғалімдерді  тестілеуден  өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оқушының бойында экологиялық мәдениетті қалыптастыру сабағын өткізу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жеке тұлғаны қалыптастыру бағытында ең үздік тәрбие іс - шара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қазан,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қараша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әкімшілік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043029">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мұғалімдердің  кәсіби – құзіреттілігін  көтеру</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...429 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Шығармашылық  жұмыс тобына қатысуы:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Интербелсенді тақтаны қолдану мен оқыту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Жыл бойы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Курстық даярлықтан  өту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="559"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мұғалімдердің шығармашылық есебі – АКТ –ны қолдануы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБО  мүшелерінің  сабақтарға қатысуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әдістемелік апталықтарда ашық сабақтарды  өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әкімшілік,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Дидактикалық  оқулықтарды  шығару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Озық  іс- тәжірибесін тарату </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдер</w:t>
+            </w:r>
+            <w:r w:rsidR="00F225ED">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектеп сайтына көмек</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Баспа жұмысын жанарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Пән апталығын өткізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ жетекшісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B30FD9" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3094C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектеп сайыстарына  қатысу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қалижан Бекқожин оқулары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B30FD9" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3094C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән  мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқушылар арасында ғылыми  жоба сайыстарына  қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B30FD9" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3094C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
+        <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...38 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043029">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дарынды және үлгерімі төмен оқушылармен </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00043029">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұмыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Оқушыларды пән олимпиадасына дайындық жұмыстар жүргізу </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Үлгерімі төмен  оқушылармен жұмыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>АКТ пайдалану арқылы оқушыларды ғылыми жобаға  дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8-11 сыныптардың пән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B30FD9" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00582ABF">
+            <w:r w:rsidR="00B3094C">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...52 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қорытынды аттестаттауға дайындау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043029">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Диагностикалық жұмыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="583"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043029">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҰБТ –ға байланысты жеке және топтық дайындық жұмысын жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="846"/>
+          <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОЖСБ –ға байланысты  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00043029">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жеке және топтық дайындық жұмысын жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1165 lines deleted...]
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D01BA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мектеп құжаттарымен жұмыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Орфографиялық тәртіптің орындалуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ӘБ жетекшілігі</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Бағалардың дұрыс қойылуын тексеру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">ӘЖ жетекшісі </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>топ жетекшілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> Мұғалімдер арасында    өткізілген    </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">« </w:t>
             </w:r>
             <w:r w:rsidRPr="00043029">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>E – lear ning”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> электрондық оқыту жоба  бойынша жұмысын  КТЖ –ға кіріктіру; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Электрондық журналды жүргізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">ӘЖ жетекшісі </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>топ жетекшілері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="006D01BA" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidRPr="006D01BA">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пед. отырыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F50AA0" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F50AA0" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1.«  Жауаптыларды міндеттерімен таныстырып, реттеу»  тақырыпта</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>пед отырыспен жауапкершіліктерді жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>қыркүйек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="775"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2. І тоқсан бойынша  « Білім  қызметін анықтайтын  - білім сапасы»  тақырыпта  жұмыс барысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>қараша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidTr="00FC02CC">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="24318"/>
+          <w:trHeight w:val="2666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>«Әдістемелік күн</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>» Мұғалімдердің ашық  сабақтары</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>« Қазіргі жаңа технологияларды</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> қолдану»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...482 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3E01">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Педагогтардың кәсіби деңгейлерін жоғарлату</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...41 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.Оқушылардың оқу жетістіктерін  сонымен қатар экологиялық мәдениеттілігін бағалауын критериалдық  тұрғыдан</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>қарастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>қаңтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Әкімшілік</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...19 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="13041" w:type="dxa"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
+        <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4.Мектептің тәрбие  жүйесі – оқушының функционалдық  сауаттылығын қалыптастыруына бағытталған дайындығы»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>әкімшілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00F50AA0" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00F50AA0" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00F50AA0">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Ғылыми тәжірбе конференция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00043029" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00043029" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">« Мектептегі экологиялық  мәдениетінің    оқыту- тәрбие үдерісінде ерекшеліктерін анықтау» </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>сәуір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән - мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Оқу материалдарының уақытылы қайталануын ұйымдастыру.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00441D39" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2017-2018 оқу жылына ӘБ жұмысын ұжымдық жоспарлау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кабинетті әдістемелік оқулықтар,электронды кітаптар,дискілермен,дидактикалық материалдармен толықтыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>сәуір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ӘБ жетекшілігі</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>ән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№1- отырыс</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00441D39" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Норм</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ативтік құжаттармен танысу, Әдістемелік нұсқау хатпен танысу,2017-2018</w:t>
+              <w:t>ативтік құжаттармен танысу, Әдістемелік нұсқау хатпен танысу,2016-2017</w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> оқу жылының жұмыс талдауы, жаңа оқу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>жылына әдістемелік  бірлестік жұмысын бекіту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00441D39" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ұлттық бірыңғай тестілеу қорытындылары және  бұл бағыттағы жұмыс  жоспары.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тақырыптық-күнтізбелік жоспарларды  талқылап, бекіту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00BC355C" w:rsidRPr="00BC355C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Әр түрлі.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...24 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00570099" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№2- отырыс</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3E01">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Озат тәжірбиелермен алмасу.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00441D39" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мұғалімдердің жеке тақырыптарын бекіту</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00441D39" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Алғашқы бақылау </w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>үзік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>терінің қорытындыларын талдау         (салыстырмалы талдау жасау)</w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> Мұғалімдердің жеке тақырыптарын бекіту</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00BC355C" w:rsidRDefault="00B3094C" w:rsidP="00BC355C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Алғашқы бақылау </w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>үзік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>терінің қорытындыларын талдау         ( салыстырмалы талдау жасау)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...34 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00570099" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№3-отырыс</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">    1.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3E01">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мектептің даму бағдарламасын жүйелеу.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00BC355C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мектепішілік пән олимпиадасына дайындық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...7 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00441D39" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00BC355C" w:rsidRDefault="00B3094C" w:rsidP="00BC355C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00441D39">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қалалық  пән олимпиадасына дайындық</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...26 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№4-отырыс</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мүмкіндігі және тақырыбы.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2.Қалалық пән қорытындысын шығару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>қаңтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00570099" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№5- отырыс</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1.2017-2018 оқу жылына әдәстемелік жұмысын жоспарлау.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+              <w:t>1.2016-2017 оқу жылына әдәстемелік жұмысын жоспарлау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2. Өз санатын көтеруге өтініш беру.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3. Әдістемелік бірлестіктің есеп беруіне дайындығы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00C75EC7" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1.«Әдістемелік күн</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>» Мұғалімдердің ашық  сабақтары</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3E01">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>« Қазіргі жаңа технологияларды қолдану.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3.. Сабақта АКИ.СТО интербелсенді тақтаны қолдану, флипчарты т.б. қолдану.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...6 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4.Әдістемелік – дидактикалық  материалдарды</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">қалалық сайысқа дайындау </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...11 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Жоспар бойынша</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041CD5" w:rsidRDefault="00041CD5" w:rsidP="000C2676">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Кабышева О.А </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«3-ші  сыныптарға арналған функционалдық сауаттылыққа бағытталған тапсырмалар жинағы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.Сергазина Ж.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «11-ші сынып оқушыларын мемлекеттік емтиханға дайындауда мәтіндік </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тапсырмалар»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3.Досанова Н.Р. «Жеке тұлғаны бағыттау»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4. Шаймуханова Н.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «1- ші сыныптарға қалыптастырушы бағалау»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5.Тілеуғабыл Ж.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«ҰБТ-ға , оқу сауаттылығына арналған тапсырмалар жинағы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00570099" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00BC355C">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
+          <w:trHeight w:val="1779"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қалалық ө</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>зара сабақтарға қатысу, білімдерін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жетілдіру бойынша </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қалалық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шығармашылық топтарға қатысу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00BC355C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қалалық ө</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>зара сабақтарға қатысу, білімдерін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жетілдіру бойынша </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қалалық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шығармашылық топтарға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00441D39" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidTr="00F225ED">
+        <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...12 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>зара сабақтарға қатысу, білімдерін</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Әдістемелік әдебиеттерге жазылу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл бойы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00441D39" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:t>Пән мұғалімдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="007E3E01" w:rsidTr="00FC02CC">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="186"/>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="13041" w:type="dxa"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...73 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:trHeight w:val="1161"/>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="13041" w:type="dxa"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
-        <w:tc>
-[...12 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...102 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...13 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="85"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...46 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білімдерін жетілдіру бойынша қайта даярлау курстарынан өту, іс – сапарларға шығу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қайта даярлау курстарынан өту</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Шілде-тамыз</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кабышева О.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каппасова Ә.К</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сергазина Ж.Т</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сагнаева К.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Байкенова Б.К</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidTr="009242B8">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...100 lines deleted...]
-          <w:trHeight w:val="5975"/>
+          <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...602 lines deleted...]
-              <w:t xml:space="preserve">а К.С. </w:t>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Желтоқсан, Көкшетау қ.,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кабышева О.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00FE366D" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="435"/>
+          <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...72 lines deleted...]
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қаңтар, Қарағанды қ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бодиев Т.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ережепова Б.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00041CD5" w:rsidRPr="00FE366D" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="703"/>
+          <w:trHeight w:val="985"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00041CD5" w:rsidRPr="00582ABF" w:rsidRDefault="00041CD5" w:rsidP="00C75EC7">
-[...118 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Досанова Н.Р.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шаймуханова Н.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Калемшариф Г.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00FE366D" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="007E3E01" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1433"/>
+          <w:trHeight w:val="5386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қалалық ө</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>зара сабақтарға қатысу, білімдерін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жетілдіру бойынша </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қалалық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шығармашылық топтарға қатысу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өзара сабақтарға қатысу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектептегі шығармашылық топтың жұмысы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Жоспар бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Пән мұғалімдері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Кабышева О.А </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«3-ші  сыныптарға арналған функционалдық сауаттылыққа бағытталған тапсырмалар жинағы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2.Сергазина Ж.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «11-ші сынып оқушыларын мемлекеттік емтиханға дайындауда мәтіндік </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тапсырмалар»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3.Досанова Н.Р. «Жеке тұлғаны бағыттау»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4. Шаймуханова Н.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «1- ші сыныптарға қалыптастырушы бағалау»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5.Тілеуғабыл Ж.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«ҰБТ-ға , оқу сауаттылығына арналған тапсырмалар жинағы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектеп әкімшілігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ жетекшісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Пән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1.Сергазина Ж.Т . «Апта күндері»/2г/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2. Каппасова Ә.К «Көлік түрлері»/1в/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3. Сагнаева К.С. «Мен анаммен барамын»/1б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4. Кабышева О.А. «Қыс» , «Ең суық айлар»/3г/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5. Калемшариф Г «Білім күні» /4б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Туған күн» /6в/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6. Шаймуханова Н.К./6б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7. Тілеуғабыл Ж.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Коучинг, семинар, вибинар т.б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
+        <w:trPr>
+          <w:trHeight w:val="1413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>«Әдістемелік күн</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>» Мұғалімдердің ашық  сабақтары</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="0036418C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="0036418C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>« Қазіргі жаңа технологияларды</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> қолдану»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жоспар бойынша</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...102 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1.Сергазина Ж.Т . «Апта күндері»/2г/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2. Каппасова Ә.К «Көлік түрлері»/1в/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3. Сагнаева К.С. «Мен анаммен барамын»/1б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4. Кабышева О.А. «Қыс» , «Ең суық айлар»/3г/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5. Калемшариф Г «Білім күні» /4б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Туған күн» /6в/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6. Шаймуханова Н.К./6б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7.Тілеуғабыл Ж.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00C75EC7" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1042"/>
+          <w:trHeight w:val="1733"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2. Сабақта АКИ.СТО интербелсенді тақтаны қолдану, флипчарты т.б. қолдану.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...26 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Желтоқсан</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...31 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Желтоқсан</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шаймуханова Н.К.- «Жеті ата» /9в/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каппасова Ә.К. «Республикалық қашықтық сабақ олимпиадасы «Заманауи – педагог, заманауи – оқушы...» /1 сынып/</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00570099" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="001A7BC9" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="001A7BC9" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Педұжымға сабақ беру</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...19 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Аптасына бір рет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>/сәрсенбі/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1.Бастауыш топ: Досанова Н.Р.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2.Жалғастырушы топ: Тілеуғабыл Ж.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Әдістемелік – дидактикалық  материалдарды</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">қалалық сайысқа дайындау </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...111 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мектептегі шығармашылық топтың жұмысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жоспар бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Пән мұғалімдері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>: ./шығармашылық топ/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Кабышева О.А </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«3-ші  сыныптарға арналған функционалдық сауаттылыққа бағытталған тапсырмалар жинағы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2.Сергазина Ж.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «11-ші сынып оқушыларын мемлекеттік емтиханға дайындауда мәтіндік </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тапсырмалар»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3.Досанова Н.Р. «Жеке тұлғаны бағыттау»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4. Шаймуханова Н.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «1- ші сыныптарға қалыптастырушы бағалау»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5.Тілеуғабыл Ж.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Коучинг, семинар, вибинар т.б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өзара сабақтарға қатысу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектеп әкімшілігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ жетекшісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Пән мұғалімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1.Сергазина Ж.Т . «Апта күндері»/2г/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2. Каппасова Ә.К «Көлік түрлері»/1в/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Жоспар бойынша</w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>3. Сагнаева К.С. «Мен анаммен барамын»/1б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4. Кабышева О.А. «Қыс» , «Ең суық айлар»/3г/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5. Калемшариф Г «Білім күні» /4б/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Туған күн» /6в/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6. Шаймуханова Н.К./6б/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="001F490B" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F490B">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Озат тәжірбие алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007310C5" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007310C5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектептің даму бағдарламасы. Менің пәнімнің мүмкіндігі және тақырыбы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007310C5" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007310C5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2016-2017 оқу жылының әдістемелік жұмысың жоспарлау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007310C5" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007310C5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өз санатын көтеруге өтініштер талқылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тілеуғабыл Ж.С.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
-            <w:r>
-[...102 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...351 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="007310C5" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="007310C5" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007310C5">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мектепішілік олимпиадаға қатысатын оқушылар тізімін жасау, олармен жұмыс жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қыркүйек-қазан</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...19 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қалалық олимпиадаға қатысатын оқушылар тізімін жасау, олармен жұмыс жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Желтоқсан</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...22 lines deleted...]
-              <w:t>Байкенова Б.К.</w:t>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сергазина Ж.Т. /Крис М./-11б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Мың бала» сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Наурыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00417270" w:rsidP="00C75EC7">
-[...35 lines deleted...]
-              <w:t>Сергазина Ж.Т.</w:t>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шаймуханова Н.Р. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сагнаева К.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мағжан Жұмабаев оқулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қараша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Каппасова Ә.К.</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Досанова Н.Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Әдістемелік бірлестікте б</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>аяндама</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> оқу.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«ОЖСБ-ға дайындық»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жыл бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каппасова Ә.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шаймуханова Н.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қалалық пән олимпиадасына қатысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Ақпан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Досанова Н.Р</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қабілеті жоғары балалармен жекелей жұмыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жыл  бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">«Мұқағали  Мақатаев» оқулары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Досанова Н.Р.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тілеуғабыл Ж.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Ерботин» оқулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:t>Сагнаева К.С.</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Калемшариф Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00EC1F4E">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...2 lines deleted...]
-          <w:wAfter w:w="10864" w:type="dxa"/>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="13041" w:type="dxa"/>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00570099" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="729"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Абай </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> мен Шәкәрім  оқулары</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Наурыз </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...19 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тілеуғабыл Ж.С</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="004F3D57" w:rsidP="00C75EC7">
-[...25 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сергазина Ж.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Махамбет» оқулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Наурыз- мамыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:t>Сергазина Ж.Т.</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Калемшариф Г..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Өркенің өссің!» сайысы</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сәуір</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тілеуғабыл Ж.С.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сергазина Ж.Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00570099" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F225ED" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Мәшһүр Жүсіп Көпейұлы» оқулары</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Наурыз – сәуір</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тілеуғабыл Ж.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Сәтбаев» оқулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сәуір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Серғазина Ж.Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Қ.Беккожин» оқулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Каппасова Ә.К.</w:t>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Досанова Н.Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">«Тіл достықтың құралы» </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қаңтар</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кабышева О.А.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Бегельдинова И.А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="1421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Әй, жарайсың!» сайысы</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қаңтар</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...48 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Калемшариф Г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шаймуханова Н.Р. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кабышева О.А.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каппасова Ә.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сергазина Ж.Т</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="1044"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Жарқын болашақ»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сәуір</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...19 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Кабышева О.А.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00417270" w:rsidP="00C75EC7">
-[...18 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Досанова Н.Р.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Каппасова Ә.К.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Калемшариф Н.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="831"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сұлтанмахмұт «Қоңыр күз»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сәуір</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тілеуғабыл Ж.С.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="004F3D57" w:rsidP="00C75EC7">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Байкенова Б.К. </w:t>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Досанова Н.Р.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шаймуханова Н.К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">«Оралхан Бөкиев» оқулары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Мамыр</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...12 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Байкенова Б.К </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="1032" w:type="dxa"/>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Ғылыми жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сәуір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән мұғалімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F5106A" w:rsidTr="00041CD5">
-[...4 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00F5106A" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән апталықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4932" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тілдер күні шаралары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> «</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Тіл-алтын қазынам» тәрбие сағаттары</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-10 қазақ сыныптары</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Тілмар» сайысы</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> «Тіл – тірегіміз, соғып тұрған жүрегіміз» дөңгелек үстел </w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> «Тіл – тірегіміз, соғып тұрған жүрегіміз» дөңгелек </w:t>
+            </w:r>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">үстел </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582ABF">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>«Мақал-мәтелдер сайысы»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...34 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Қыркүйек</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...68 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Сынып жетекшілері, пән мұғалімдері</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...13 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00041CD5">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidTr="00F225ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Пән апталығы шаралары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00C75EC7">
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B3094C" w:rsidRPr="00582ABF" w:rsidRDefault="00B3094C" w:rsidP="00F225ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582ABF">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Пән мұғалімдері</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>Пән мұғалімдер</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC355C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -11709,91 +11319,80 @@
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                    </w:t>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00BC355C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="00B3094C" w:rsidRPr="00A37388">
+      <w:r w:rsidRPr="00A37388">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ӘБ жетекшісі:                              </w:t>
       </w:r>
-      <w:r w:rsidR="00B3094C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">         Кабышева О.А.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -11902,1084 +11501,116 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B3094C" w:rsidRPr="00A5588E" w:rsidRDefault="00B3094C" w:rsidP="00B3094C">
       <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006763A1">
-[...965 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="004878F5" w:rsidRDefault="004878F5"/>
-    <w:sectPr w:rsidR="004878F5" w:rsidSect="00C75EC7">
+    <w:sectPr w:rsidR="004878F5" w:rsidSect="00F225ED">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="2A140529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E240AE6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14050,100 +12681,95 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00B3094C"/>
-    <w:rsid w:val="00041CD5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00417270"/>
+    <w:rsid w:val="00195B64"/>
     <w:rsid w:val="004878F5"/>
-    <w:rsid w:val="004F3D57"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00991021"/>
+    <w:rsid w:val="008568EB"/>
     <w:rsid w:val="00B3094C"/>
-    <w:rsid w:val="00C75EC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE366D"/>
+    <w:rsid w:val="00B30FD9"/>
+    <w:rsid w:val="00BC355C"/>
+    <w:rsid w:val="00F225ED"/>
+    <w:rsid w:val="00FF7E3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -14279,280 +12905,89 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B3094C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B3094C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...188 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14796,72 +13231,72 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>11056</Characters>
+  <Pages>13</Pages>
+  <Words>1975</Words>
+  <Characters>11259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>WIN7XP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12970</CharactersWithSpaces>
+  <CharactersWithSpaces>13208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>WIN7XP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>