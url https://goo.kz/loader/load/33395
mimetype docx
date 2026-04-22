--- v0 (2025-12-15)
+++ v1 (2026-04-22)
@@ -1,1503 +1,1981 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="004527AC" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+    <w:p w:rsidR="009F2060" w:rsidRPr="004F42D2" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B3CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRPr="00260319" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Безопасное использование интернета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRPr="00260319" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00260319">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правила для младших школьников </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRPr="00260319" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.Всегда спрашивайте родителей о незнакомых вещах в Интернете. Они расскажут, что безопасно делать, а что нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.Прежде чем начать дружить с кем-то в Интернете, спросите у родителей как безопасно общаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.Никогда не рассказывайте о себе незнакомым людям. Где вы живете, в какой школе учитесь, номер телефона должны знать только ваши друзья и семья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.Не отправляйте фотографии людям, которых вы не знаете. Не надо чтобы незнакомые люди видели фотографии Вас, Ваших друзей или Вашей семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.Не встречайтесь без родителей с людьми из Интернета вживую. В Интернете многие люди рассказывают о себе неправду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.Общаясь в Интернете, будьте дружелюбны с другими. Не пишите грубых слов, читать грубости так же неприятно, как и слышать. Вы можете нечаянно обидеть человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.Если вас кто-то расстроил или обидел, обязательно расскажите родителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...278 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12A71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRPr="00CC069D" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Правила для школьников средних классов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.При регистрации на сайтах, старайтесь не указывать личную информацию, т.к. она может быть доступна незнакомым людям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Так же, не рекомендуется размещать свою фотографию, давая, тем самым, представление о том, как вы выглядите, посторонним людям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Используйте веб-камеру только при общении с друзьями. Проследите, чтобы посторонние люди не имели возможности видеть ваш разговор, т.к. он может быть записан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нежелательные письма от незнакомых людей называются «Спам». Если вы получили такое письмо, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>не отвечайте на него. В случае</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">если Вы ответите на подобное письмо, отправитель будет знать, что вы пользуетесь своим электронным почтовым ящиком и будет продолжать посылать вам спам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если вам пришло сообщение с незнакомого адреса, его лучше не открывать. Подобные письма могут содержать вирусы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Если вам приходят письма с неприятным и оскорбляющим вас содержанием, если кто-то ведет себя в вашем отношении неподобающим образом, сообщите об этом родителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Если вас кто-то расстроил или обидел, расскажите все взрослому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...407 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Правила для школьников старш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>их классов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...303 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.Не желательно размещать персональную информацию в Интернете. Персональная информация — это номер вашего мобильного телефона, адрес электронной почты, домашний адрес и фотографии вас, вашей семьи или друзей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.Если вы публикуете фото или видео в </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Интернете—каждый</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может посмотреть их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.Не отвечайте на Спам (нежелательную электронную почту).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.Не открывайте файлы, которые прислали неизвестные Вам люди. Вы не можете знать, что на самом деле содержат эти файлы – в них могут быть вирусы или фото/видео с «агрессивным» содержанием. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не добавляйте незнакомых людей в свой контакт лист в IM (ICQ, MSN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>messenger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и т.д.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Помните, что виртуальные знакомые могут быть не теми, за кого себя выдают. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB36CF">
-[...52 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRPr="00CC069D" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+      <w:r w:rsidRPr="00E12A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Если рядом с вами нет родственников, не встречайтесь в реальной жизни с людьми, с которыми вы познакомились в Интернете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="00E12A71" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRPr="00CC069D" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRPr="00CC069D" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="004527AC" w:rsidRDefault="004527AC" w:rsidP="004527AC">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F2060" w:rsidRPr="008B3CB3" w:rsidRDefault="00CC069D" w:rsidP="004F42D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3451"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="008B3CB3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:pict>
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="http://pervootkrivatel.ucoz.ru/_nw/1/55101813.png" style="width:304.95pt;height:265.15pt;visibility:visible">
+            <v:imagedata r:id="rId6" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="009F2060" w:rsidRPr="008B3CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4E76" w:rsidRDefault="001C4E76" w:rsidP="00A7463C">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="001C4E76">
+    <w:p w:rsidR="009F2060" w:rsidRPr="004F42D2" w:rsidRDefault="009F2060" w:rsidP="004F42D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2795"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009F2060" w:rsidRPr="004F42D2" w:rsidSect="00171CE1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="24E10E43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A68AA3D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="4AD932D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BDC847AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="89"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="141"/>
+  <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:underlineTabInNumList/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A505B8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A7463C"/>
+    <w:rsidRoot w:val="008B3CB3"/>
+    <w:rsid w:val="00171CE1"/>
+    <w:rsid w:val="001C35BD"/>
+    <w:rsid w:val="00245344"/>
+    <w:rsid w:val="00260319"/>
+    <w:rsid w:val="00323577"/>
+    <w:rsid w:val="00327E82"/>
+    <w:rsid w:val="003914B6"/>
+    <w:rsid w:val="003C06A4"/>
+    <w:rsid w:val="00403912"/>
+    <w:rsid w:val="004F42D2"/>
+    <w:rsid w:val="005454DA"/>
+    <w:rsid w:val="005619CB"/>
+    <w:rsid w:val="00691BAA"/>
+    <w:rsid w:val="006E2D08"/>
+    <w:rsid w:val="007462AE"/>
+    <w:rsid w:val="007506F3"/>
+    <w:rsid w:val="007666B6"/>
+    <w:rsid w:val="008B3CB3"/>
+    <w:rsid w:val="009F2060"/>
+    <w:rsid w:val="00AC7AA4"/>
+    <w:rsid w:val="00B35899"/>
+    <w:rsid w:val="00BB1914"/>
+    <w:rsid w:val="00C8725A"/>
+    <w:rsid w:val="00CC069D"/>
+    <w:rsid w:val="00D73DDB"/>
+    <w:rsid w:val="00DD598E"/>
+    <w:rsid w:val="00E04175"/>
+    <w:rsid w:val="00E12A71"/>
+    <w:rsid w:val="00E638A5"/>
+    <w:rsid w:val="00EB36CF"/>
+    <w:rsid w:val="00F374F3"/>
+    <w:rsid w:val="00FE6BDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B3CB3"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B3CB3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="butback">
+    <w:name w:val="butback"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B3CB3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="submenu-table">
+    <w:name w:val="submenu-table"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B3CB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E12A71"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00E12A71"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -1604,475 +2082,219 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004527AC"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...257 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="815998357">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2205,54 +2427,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>463</Words>
-  <Characters>2641</Characters>
+  <Words>427</Words>
+  <Characters>2436</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>School_41</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3098</CharactersWithSpaces>
+  <CharactersWithSpaces>2858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Ученик</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>