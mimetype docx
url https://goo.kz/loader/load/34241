--- v0 (2026-03-05)
+++ v1 (2026-06-19)
@@ -1,1594 +1,1501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="007E0ACE" w:rsidRDefault="007E0ACE" w:rsidP="0084770C">
-[...49 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00713A8F" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC" w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Павлодар қаласының № 15 жалпы орта білім беру мектебі</w:t>
+      </w:r>
+      <w:r w:rsidR="00220884" w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>» ММ</w:t>
+      </w:r>
+      <w:r w:rsidR="00220884" w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00220884" w:rsidRPr="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мекен-жайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00220884" w:rsidRPr="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00550B06">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар </w:t>
+      </w:r>
+      <w:r w:rsidR="00550B06">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>қаласы</w:t>
+      </w:r>
+      <w:r w:rsidR="00597A74">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Шөкин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC">
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32</w:t>
+      </w:r>
+      <w:r w:rsidR="00220884" w:rsidRPr="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, «</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC" w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Павлодар қаласының Жетекші орта жалпы білім беру мектебі</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>» ММ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC" w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC" w:rsidRPr="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мекен-жайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC" w:rsidRPr="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Жетекші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC">
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ауылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Мир </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 5/1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>құрылыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C875AC" w:rsidRPr="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA" w:rsidRPr="00423FDA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E57F1">
-[...23 lines deleted...]
-      <w:r w:rsidR="0061546A" w:rsidRPr="00316C68">
+      <w:r w:rsidR="00423FDA" w:rsidRPr="00423FDA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>«Павлодар қаласының № 25 жалпы орта білім беру мектебі»</w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA" w:rsidRPr="00423FDA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ММ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA" w:rsidRPr="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00423FDA" w:rsidRPr="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мекен-</w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00423FDA" w:rsidRPr="00220884">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар </w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>қаласы</w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00316C68">
-[...41 lines deleted...]
-      <w:r w:rsidR="0084770C" w:rsidRPr="00316C68">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Майра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>көш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>., 49/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00423FDA" w:rsidRPr="00220884">
         <w:rPr>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00316C68">
-[...77 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidR="00423FDA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00316C68">
-[...58 lines deleted...]
-        <w:t>49/1</w:t>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>директор</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>лары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C875AC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00212E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лауазымдық бос ор</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2EF5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidR="00220884">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Павлодар қаласы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім беру бөлімі» ММ конкурс жариялайды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Лауазымдық еңбекақысы </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0AA7" w:rsidRPr="009E0AA7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">82468, 02 теңгеден 99988,05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">теңгеге </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606AEA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00D0225B" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Мемлекеттік мекеменің негізгі қызметі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0225B">
+        <w:t>– жалпы орта білім беру саласындағы білім беру қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Функционалдық міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">мекеме Жарғысына сәйкес білім беру ұйымының барлық қызметтеріне басшылық етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>оқу орнының кеңесімен, қоғамдық ұйымдармен бірлесе отырып оқыту жұмыс жоспарлары мен бағдарламаларын, оқу үрдісінің күнтізбелік кест</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="007E49A9">
-[...69 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>елерін, ішкі тәртіп ережелерін әзірлеп, бекітуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>білім беру қызметін жүргізуге құқық беретін лицензияға сәйкес оқушылар мен тәрбиеленушілер құрамын қалыптастырады, олардың әлеуметтік қорғалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">қоғамдық мұғалімдік (педагогикалық) ұйымдар мен әдістемелік бірлестіктердің қызметтеріне ықпал етеді, заңнамаға сәйкес қоғамдық, сондай-ақ балалар мен жастар ұйымдарының қызметін реттейді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>балалардың тағамдануын ұйымдастыруға және медициналық қызмет көрсетілуіне, тәрбиеленушілер мен қызметкерлердің денсаулықтарын нығайтуға және сақтауға қажетті жағдайларды іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00CF5661" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>оқу – тәрбиелік үрдістің әдістемелік қамтамасыздығын ұйымдастырып, жетілдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5661">
+        <w:t>бек</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ітілген тәртіп бойынша ұйымның мүлкіне және қаржысына басшылық етеді, қаржылық және материалдық қаражаттардың келіп түскендігі мен шығындалуы жөніндегі жыл сайынғы есебін тапсырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">жетім және ата – анасының қамқорлығынсыз қалған балалар қатарынан болған тәрбиеленушілердің заңды құқықтары мен мүдделерін (жеке, мүліктік, тұрғын-үйлі, еңбектік) қорғайды, туыстық қатынастарға қолдау  көрсету мақсатында оларға қажетті барлық жағдайларды жасайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>бекітілген нормалардан төмен болмаған жағдайларда тәрбиеленушілер мен оқушылардың күтіп-бағылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>нормативтік талаптарға сәйкес оқу – материалдық базасының есебін, сақталуы мен толықтырылуын қамтамасыз етеді, санитарлық – гигиеналық режимнің, еңбекті қорғау мен қауіпсіздік техникасы ережелерінің орындалуына жауап береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">педагогикалық кадрлар мен көмекші әлеуетті таңдау және олардың орналастырылуын жүзеге асырады, еңбек туралы заңнамаға, ішкі тәртіп ережелеріне, біліктілік сипаттамаларға сәйкес қызметкерлердің лауазымдық нұсқаулықтарын әзірлейді; кадрлардың кәсіби шеберліктерін арттыру үшін жағдайлар жасайды;        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>педагогикалық кеңеске басшылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>білім беру ұйымдарында еңбегімен ерекшеленген мұғалімдер мен басқадай қызметкерлерді марапаттау мен наградаларға ұсынады, өз құзыретінің деңгейінде сөгіс жариялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00D273B5" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>қоғаммен байланысты жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00DE4AA9" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:ind w:firstLine="705"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысушыларға қойылатын талаптар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="002428E8" w:rsidRDefault="00847201" w:rsidP="0078374C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00847201">
+        <w:t>жоғары педагогикалық білім және білім беру ұйымдарындағы педагогикалық жұмыс өтілі кемінде 5 жыл, оның ішінде басқарушылық қызметте кемінде 1 жыл болуы тиіс.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>бірінші немесе жоғары біліктілік санатының  болуы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="002428E8" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">үш </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002428E8">
+        <w:t>жылдан кем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> емес педагогикалық  салада әкімшілік жұмыс тәжірибесінің  бол</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002428E8">
+        <w:t xml:space="preserve">уы </w:t>
+      </w:r>
+      <w:r>
+        <w:t>немесе білім беру ұйымының бейініне сәйкес білім беру ұйымдарында немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002428E8">
+        <w:t xml:space="preserve"> бас</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қарушылық қызметте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002428E8">
+        <w:t xml:space="preserve"> жұмыс өтілінің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бес жылдан кем болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сотталмаған болуы тиіс (бұрын).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>ҚР Конституциясын,  Қазақстан Республикасының «Білім беру туралы»,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> «Қазақстан Республикасындағы Тілдер туралы»,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> «ҚР бала құқығы туралы», «Сыбайлас жемқорлық</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7CE3">
+        <w:t>қа қарсы іс-қимыл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> туралы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, «Неке және отбасы туралы», «Мүгедектігі мен мүмкіндіктері шектелгендігі және асыраушысын жоғалтқандығы жөнінде мемлекеттік әлеуметтік жәрдемақылар туралы», «Кәмелетке толмағандар арасындағы құқық бұзушылық профилактикасы мен балалар қараусыздығы мен қадағалаусыздығының алдын алу туралы» З</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>аңдарды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> және білім беруді дамытудың бағыттары мен келешегін айқындайтын өзге де нормативтік актілерді;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> педагогика негіздерін, педагогикалық психологияны, жас мөлшерлік  физиологиясын,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> жалпы міндетті мемлекеттік білім беруді дамыту стандарттарын, қаржылық – шаруашылық қызмет негіздерін, өрттен қорғану қауіпсіздігінің техникасын, еңбек пен еңбекті қорғау нормалары мен ережелері туралы заңдарды,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>мектеп гигиенасын</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, мемлекеттік тілді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> білуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="002428E8" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">Конкурс </w:t>
+      </w:r>
+      <w:r w:rsidR="0089125A" w:rsidRPr="0089125A">
+        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 8 cәуірдегі № 173 бұйрығы</w:t>
+      </w:r>
+      <w:r w:rsidR="0089125A">
+        <w:t>мен бекітілген</w:t>
+      </w:r>
+      <w:r w:rsidR="0089125A" w:rsidRPr="0089125A">
+        <w:t xml:space="preserve"> «Мемлекеттік орта білім беру мекемелерінің басшылары лауазымдарына орналасу конкурсына қатысу үшін құжаттар қабылдау» мемлекеттік көрсетілетін қызмет стандарты</w:t>
+      </w:r>
+      <w:r w:rsidR="0089125A">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FA16D2" w:rsidRPr="00316C68">
-[...129 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0089125A" w:rsidRPr="0089125A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...198 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Білім және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00702D57" w:rsidRPr="00702D57">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">ғылым министрлігінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> жылғы </w:t>
+      </w:r>
+      <w:r>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ақпандағы</w:t>
+      </w:r>
+      <w:r w:rsidR="0089125A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Мемлекеттік орта білім беру мекемелерінің басшыларын конкурстық тағайындау қағидалары» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> негізінде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002428E8">
+        <w:t>өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>Конкурсқа қатысуға тілек білдіретін азаматтар конкурстық комиссияға мынадай құжаттарды табыстайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039160D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve">нақты тұратын мекен - жайын, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>тұрғылықты тіркеу орнын, нақты тұр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>н жерін, байланыс телефондарын көрсете отырып конкурстық комиссия төрағасының атына  өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve">- жеке </w:t>
+      </w:r>
+      <w:r>
+        <w:t>тұлғаны куәландыратын құжат</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED09F9">
+        <w:t xml:space="preserve"> көшірмесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089708B" w:rsidRDefault="0089708B" w:rsidP="0089708B">
-[...62 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>- білімі туралы құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>- еңбек кітапшасының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t>фотомен кадрды есепке алу жөніндегі жеке парақ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бар жазалар мен көтермелеулерді көрсете отырып бұрынғы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve">жұмыс орнынан </w:t>
+      </w:r>
+      <w:r>
+        <w:t>өндірістік мінездеме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t>біліктілік санат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve"> немесе ғылыми дәрежесі </w:t>
+      </w:r>
+      <w:r>
+        <w:t>туралы құжат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t xml:space="preserve">  көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00FE50EC" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>- № 086 қалыбы бойынша денсаулығы жөніндегі анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C946F2" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>- сотты болмаған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
+        <w:t>дығы туралы анықтаманы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ұсынуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C946F2" w:rsidRDefault="00C946F2" w:rsidP="00C946F2">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>Конкурсқа қатысуға қажетті құжаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> нотариалды куәландырылған немесе жұмыс орны кадр қызметі  куәландырған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE50EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...617 lines deleted...]
-    <w:sectPr w:rsidR="001D6AE8" w:rsidRPr="0089708B">
+        <w:t xml:space="preserve">болуы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00C946F2">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Әңгімелесуге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve"> жіберілген үміткерлер «Павлодар қаласының білім беру бөлімі» мемлекеттік мекемесінде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="00170BBB" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t xml:space="preserve">Конкурсқа қатысуға қажетті құжаттарды конкурс туралы хабарландыру жергілікті БАҚ – та жарияланғаннан кейін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6A0E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2EF5" w:rsidRPr="001E6A0E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6A0E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күн ішінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011786C">
+        <w:t>: Кривенко көшесі, 25, Павлодар қаласы білім беру бөлімінің конкурстық комиссиясы, 407 кабинетке ұсынады</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Тел. 32-18-77, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170BBB">
+        <w:t xml:space="preserve">электрондық мекенжайы - </w:t>
+      </w:r>
+      <w:r w:rsidR="00212E26" w:rsidRPr="00BB2EF5">
+        <w:t>kaliev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170BBB">
+        <w:t>a.oo.ap@pavlodar.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00713A8F" w:rsidRPr="0011786C" w:rsidRDefault="00713A8F" w:rsidP="00713A8F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00746D00" w:rsidRDefault="00746D00"/>
+    <w:sectPr w:rsidR="00746D00">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="1A655A97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90D4959A"/>
+    <w:lvl w:ilvl="0" w:tplc="13EEE046">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1065"/>
+        </w:tabs>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0089708B"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00FF5A8A"/>
+    <w:rsidRoot w:val="00713A8F"/>
+    <w:rsid w:val="00107418"/>
+    <w:rsid w:val="001158B3"/>
+    <w:rsid w:val="001E6A0E"/>
+    <w:rsid w:val="002035A3"/>
+    <w:rsid w:val="00212E26"/>
+    <w:rsid w:val="00220884"/>
+    <w:rsid w:val="00291B95"/>
+    <w:rsid w:val="0033433D"/>
+    <w:rsid w:val="00423FDA"/>
+    <w:rsid w:val="00550B06"/>
+    <w:rsid w:val="00597A74"/>
+    <w:rsid w:val="005A698B"/>
+    <w:rsid w:val="005A7CE3"/>
+    <w:rsid w:val="00713A8F"/>
+    <w:rsid w:val="00746D00"/>
+    <w:rsid w:val="0078374C"/>
+    <w:rsid w:val="00847201"/>
+    <w:rsid w:val="0089125A"/>
+    <w:rsid w:val="008C6F3D"/>
+    <w:rsid w:val="009E0AA7"/>
+    <w:rsid w:val="00BB2EF5"/>
+    <w:rsid w:val="00C875AC"/>
+    <w:rsid w:val="00C946F2"/>
+    <w:rsid w:val="00D27A07"/>
+    <w:rsid w:val="00ED09F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{8DFDD885-AA95-449D-AA06-D01DBCF028E9}"/>
+  <w15:docId w15:val="{3F9B2E13-6333-4C01-92DA-BCD9B1BE1931}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1941,116 +1848,112 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0089708B"/>
+    <w:rsid w:val="00713A8F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00847201"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2275,69 +2178,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>939</Words>
-  <Characters>5358</Characters>
+  <Words>891</Words>
+  <Characters>5084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6285</CharactersWithSpaces>
+  <CharactersWithSpaces>5964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>