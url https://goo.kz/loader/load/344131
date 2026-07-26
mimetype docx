--- v0 (2025-12-15)
+++ v1 (2026-07-26)
@@ -1,709 +1,1768 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="009278D5" w:rsidRPr="009278D5" w:rsidRDefault="008534D4" w:rsidP="008534D4">
-[...87 lines deleted...]
-    <w:p w:rsidR="00946E57" w:rsidRDefault="004837C1" w:rsidP="008534D4">
+    <w:p w:rsidR="004E7EEA" w:rsidRDefault="004E7EEA" w:rsidP="00E1461C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E0798B" w:rsidRDefault="004E7EEA" w:rsidP="004E7EEA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E7EEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E7EEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E7EEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E7EEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7EEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аналар қауымдастығы номерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E7EEA" w:rsidRPr="004E7EEA" w:rsidRDefault="00B91BA7" w:rsidP="004E7EEA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>республикадағы мектеп сыныптарындағы</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7EEA" w:rsidRPr="004E7EEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ата</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7EEA" w:rsidRPr="00E0798B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналард</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7EEA" w:rsidRPr="004E7EEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ың чатына қосу реті</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008534D4" w:rsidRDefault="00921909" w:rsidP="008534D4">
+    <w:p w:rsidR="004E7EEA" w:rsidRPr="004E7EEA" w:rsidRDefault="004E7EEA" w:rsidP="00E1461C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...105 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0048124A" w:rsidRDefault="00921909" w:rsidP="008534D4">
+    <w:p w:rsidR="00E1461C" w:rsidRPr="00E1461C" w:rsidRDefault="00B91BA7" w:rsidP="00E1461C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Құрметті ұстаздар</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1461C" w:rsidRPr="00E0798B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен мектеп директорлары! Сіздерден ауданыңызға қарасты </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A" w:rsidRPr="00E0798B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ата-</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аналар </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A" w:rsidRPr="00E0798B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қауымдастықтарының</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1461C" w:rsidRPr="00E0798B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номерлерін әр сыныптағы ата-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1461C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аналар чатіне қосып, оларды жұмысқа араластыруларыңызды сұраймыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E41C2" w:rsidRPr="00B91BA7" w:rsidRDefault="00E1461C" w:rsidP="004E7EEA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ал қ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB420E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ауымдастық ата</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB420E" w:rsidRPr="00FB420E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB420E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аналар мен ұстаздар қауымына білім саласындағы реформалар туралы, бала тәрбиелеу бойынша әлемдік тренд пен жаңалықтарды, құттықтаулар мен түсіндірме жұмыстарын және басқа да ақпараттарды бірінші болып жеткізіп отырады. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аталмыш түсіндірме жұмыстары ата</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар мен сіздерге де пайдалы болмақ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00873BBA" w:rsidRPr="006E41C2" w:rsidRDefault="00FB420E" w:rsidP="005C4737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...17 lines deleted...]
-        <w:t>, что рассылка будет осуществляться автоматически специально разработанной программой, которая не сможет читать и анализировать переписку в родительских чатах.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E41C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Атап өтерлігі, ақпаратты тарату арнайы әзірленген бағдарлама арқылы автоматты түрде жіберіледі. Ол ата</w:t>
+      </w:r>
+      <w:r w:rsidR="006E41C2" w:rsidRPr="005C4737">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар чатындағы</w:t>
+      </w:r>
+      <w:r w:rsidR="006E41C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазбаларды оқып және сараптай алмайды. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC47AE" w:rsidRDefault="00CC47AE" w:rsidP="00C674F9">
+    <w:p w:rsidR="006E41C2" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00873BBA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC47AE" w:rsidRPr="005C4737" w:rsidRDefault="00CC47AE" w:rsidP="00C674F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="25"/>
         <w:tblW w:w="9493" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5349"/>
         <w:gridCol w:w="4144"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3613">
-[...5 lines deleted...]
-              <w:t>Область</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Облыс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00042496" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Номер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Алматы облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Номер</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>+7 771 020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақмола облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7 771 0201301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="006E41C2" w:rsidP="006E41C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Атырау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="006E41C2" w:rsidP="006E41C2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ақтөбе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>БҚО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0201306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қызылорда облысы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қарағанды облысы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Маңғыстау обылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қостанай облысы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1312</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090A43">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Алматы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>+7 771 020</w:t>
-[...7 lines deleted...]
-              <w:t>1300</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1577</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090A43">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Астана</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>+7 771 0201301</w:t>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1580</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090A43">
-[...5 lines deleted...]
-              <w:t>Атыраускаяобласть</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ШҚО </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>+77710201302</w:t>
+              <w:t>+7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>771</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1582</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="006E41C2" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090A43">
-[...5 lines deleted...]
-              <w:t>Актюбинскаяобласть</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СҚО </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -719,803 +1778,142 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>771</w:t>
             </w:r>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0201303</w:t>
+              <w:t>020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1583</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00F514F4">
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090A43">
-[...15 lines deleted...]
-              <w:t>ападно-Казахстанская область</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОҚО </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>+77710201306</w:t>
-[...129 lines deleted...]
-              </w:rPr>
               <w:t>+7</w:t>
             </w:r>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>771</w:t>
-            </w:r>
-[...534 lines deleted...]
-              <w:t>+7771</w:t>
             </w:r>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>020 1584</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
@@ -1524,2088 +1922,2158 @@
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00CC47AE" w:rsidRDefault="00CC47AE" w:rsidP="00CC47AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK30"/>
             <w:bookmarkStart w:id="1" w:name="OLE_LINK43"/>
             <w:bookmarkStart w:id="2" w:name="OLE_LINK44"/>
             <w:bookmarkStart w:id="3" w:name="OLE_LINK45"/>
             <w:bookmarkStart w:id="4" w:name="OLE_LINK46"/>
             <w:bookmarkStart w:id="5" w:name="OLE_LINK47"/>
             <w:bookmarkStart w:id="6" w:name="OLE_LINK48"/>
             <w:bookmarkStart w:id="7" w:name="OLE_LINK49"/>
             <w:bookmarkStart w:id="8" w:name="OLE_LINK50"/>
             <w:bookmarkStart w:id="9" w:name="OLE_LINK51"/>
-            <w:r w:rsidRPr="00090A43">
-[...22 lines deleted...]
-              <w:t>.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00090A43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жамбыл</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
             <w:bookmarkEnd w:id="5"/>
             <w:bookmarkEnd w:id="6"/>
             <w:bookmarkEnd w:id="7"/>
             <w:bookmarkEnd w:id="8"/>
             <w:bookmarkEnd w:id="9"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006E41C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006E41C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006E41C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00CC47AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">+7 771 020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidTr="00CC47AE">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5349" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00EF5D11">
+          <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="006E41C2" w:rsidP="00EF5D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090A43">
-[...22 lines deleted...]
-              <w:t>.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w:rsidR="00CC47AE" w:rsidRPr="00090A43" w:rsidRDefault="00CC47AE" w:rsidP="00CC47AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090A43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+7 771 020 1333</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CC47AE" w:rsidRDefault="00CC47AE" w:rsidP="00C674F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0048124A" w:rsidRPr="00873BBA" w:rsidRDefault="0048124A" w:rsidP="00C674F9">
+    <w:p w:rsidR="0048124A" w:rsidRPr="00042496" w:rsidRDefault="00042496" w:rsidP="00C674F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАЗАҚСТАН АТА-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>АНАЛАР ҚАУЫМДАСТЫҒЫНЫҢ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚАУЫМДАСТЫҚ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НОМЕРЛЕРІН АТА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АНАЛАРДЫҢ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>WhatsАpp (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>) ЧАТЫНА ҚОСУ ТӘРТІБІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009278D5" w:rsidRDefault="009278D5" w:rsidP="00FA3895">
+    <w:p w:rsidR="00042496" w:rsidRPr="00042496" w:rsidRDefault="00042496" w:rsidP="00C674F9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00934E9F" w:rsidRPr="00F87365" w:rsidRDefault="00934E9F" w:rsidP="00042496">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
-        <w:ind w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009278D5" w:rsidRDefault="009278D5" w:rsidP="00FA3895">
-[...401 lines deleted...]
-    <w:p w:rsidR="00934E9F" w:rsidRPr="00F87365" w:rsidRDefault="00934E9F" w:rsidP="00934E9F">
+    <w:p w:rsidR="00934E9F" w:rsidRPr="00B91BA7" w:rsidRDefault="00042496" w:rsidP="00042496">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...30 lines deleted...]
-        <w:t>НОМЕРА классному руковолителю-администратору чата.</w:t>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Номер чаттың әкімшісі – сынып жетекшісіне беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934E9F" w:rsidRPr="00F87365" w:rsidRDefault="00934E9F" w:rsidP="00934E9F">
+    <w:p w:rsidR="00B91BA7" w:rsidRPr="00846D0A" w:rsidRDefault="00B91BA7" w:rsidP="00B91BA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:ind w:left="643"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00934E9F" w:rsidRPr="00F87365" w:rsidRDefault="00934E9F" w:rsidP="00934E9F">
+    <w:p w:rsidR="00042496" w:rsidRPr="00846D0A" w:rsidRDefault="00042496" w:rsidP="00042496">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-        <w:rPr>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қауымдастық номерін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846D0A">
         <w:rPr>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>WA-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға қосу: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934E9F" w:rsidRPr="00F87365" w:rsidRDefault="00934E9F" w:rsidP="00934E9F">
+    <w:p w:rsidR="00042496" w:rsidRDefault="00042496" w:rsidP="00934E9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042496">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>Сохранить номер на своем телефоне (в списке контактов записать, как АССОЦИАЦИЯ РОДИТЕЛЕЙ КАЗАХСТАНА).</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Номерді өз телефоныңызда сақтау керек (байланыс номерлер</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>інің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тізімінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН АТА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>АНАЛАР ҚАУЫМДАСТЫҒЫ</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деген атаумен сақтаңыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934E9F" w:rsidRPr="00F87365" w:rsidRDefault="00BD0D4D" w:rsidP="00934E9F">
+    <w:p w:rsidR="00042496" w:rsidRPr="00042496" w:rsidRDefault="00042496" w:rsidP="00934E9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Открыть на своём смартфоне приложение   </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Смартфоныңызда </w:t>
       </w:r>
       <w:r w:rsidRPr="00F87365">
         <w:rPr>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>WA</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F4F4F5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қосымшасын ашыңыз. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BD0D4D" w:rsidRPr="00F87365" w:rsidRDefault="00BD0D4D" w:rsidP="00934E9F">
+    <w:p w:rsidR="00042496" w:rsidRDefault="00042496" w:rsidP="00934E9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F87365">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аналар чаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Открыть группу – чат родителей.</w:t>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тобын ашу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD0D4D" w:rsidRPr="00F87365" w:rsidRDefault="00BD0D4D" w:rsidP="00934E9F">
+    <w:p w:rsidR="00042496" w:rsidRDefault="00042496" w:rsidP="00934E9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Топтың атауына басу (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F87365">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> (рисунок 1)</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сурет).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD0D4D" w:rsidRPr="00F87365" w:rsidRDefault="00BD0D4D" w:rsidP="00F87365">
+    <w:p w:rsidR="00042496" w:rsidRPr="00042496" w:rsidRDefault="00042496" w:rsidP="00934E9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F514F4">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Қатысушыны қосу»</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> функциясын</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F87365" w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тауып, қосу (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> (рисунок 2)</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сурет). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934E9F" w:rsidRDefault="00BD0D4D" w:rsidP="00BD0D4D">
+    <w:p w:rsidR="00042496" w:rsidRPr="00042496" w:rsidRDefault="00042496" w:rsidP="00BD0D4D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042496">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ашылған байланыс номерлерінің ішінен «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚАЗАҚСТАН АТА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>АНАЛАР ҚАУЫМДАСТЫҒЫН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042496">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңдаңыз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D0702E" w:rsidRPr="004E7EEA" w:rsidRDefault="00D0702E" w:rsidP="00D0702E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D0702E" w:rsidRDefault="00D0702E" w:rsidP="00D0702E">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D0702E" w:rsidRPr="00F87365" w:rsidRDefault="00D0702E" w:rsidP="00D0702E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4002657" cy="3229866"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Родительская группа.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4016993" cy="3241434"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934E9F" w:rsidRPr="00F87365" w:rsidRDefault="00934E9F" w:rsidP="00934E9F">
+    <w:p w:rsidR="00042496" w:rsidRPr="00042496" w:rsidRDefault="008E0468" w:rsidP="00042496">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Егер </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сынып жетекшісі чатты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ң әкімшісі болмаса, онда ол чаттың әкімшісіне телефон арқылы хабарласып немесе смс хабарлама жазуы керек. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00934E9F" w:rsidRPr="008E0468" w:rsidRDefault="008E0468" w:rsidP="00934E9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:ind w:left="643"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Құрметті………………..»</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан ата-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар қауым</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дастығының номерін біздің сынып</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тағы</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналард</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Whats app</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чатына қосуыңызды сұраймыз. Қауымдастық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87365">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>hatsА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87365">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүйесі арқылы ата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналарды білім саласындағы реформалар</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, білім мен ғылымды дамыту бой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ынша мемлекеттік бағдарламаның іске асырылуы туралы ақпараттандырып, білім беру процесін жақсарту бойынша ата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар пікірін жинап, ҚР Білім және ғылым министрлігі</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҚР БҒМ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен ата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар қауымы арасында тиімді қарым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қатынас орнатуға мүмкіндік береді. Қазіргі уақытта Қазақстан ата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар қауымдастығы тіркелген қоғамдық ұйым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0468" w:rsidRPr="008E0468" w:rsidRDefault="008E0468" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="739"/>
+        </w:tabs>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0468" w:rsidRPr="008E0468" w:rsidRDefault="008E0468" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қауымдастықтың басты мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0468" w:rsidRDefault="008E0468" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0468">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қазақстандық жастарды отбасылық дәстүрде тәрбиелеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0468" w:rsidRDefault="009F68FF" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F68FF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- балалар мен жасөспірімдерді оқыту, тәрбиелеу мәселелері бойынша білім және ғылым саласындағы уәкі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">летті органдармен ынтымақтастық орнату; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F68FF" w:rsidRPr="00846D0A" w:rsidRDefault="009F68FF" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>заң жобаларының</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A" w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>халықтық талқылауына</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A" w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатысу, нормативтік құқықтық актілерге ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00846D0A" w:rsidRDefault="00846D0A" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аймақтық және республикалық деңгейде ата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналарға арналған конференциялар өткізу;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00934E9F" w:rsidRDefault="00934E9F" w:rsidP="00934E9F">
+    <w:p w:rsidR="00846D0A" w:rsidRDefault="00B91BA7" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тбасылық тәрбие институты әзірлеген «қазақстандық отбасылар» бағдарламасын енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00846D0A" w:rsidRDefault="00562874" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A" w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A" w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>педагогикалық кеңесін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00846D0A" w:rsidRDefault="00562874" w:rsidP="00934E9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A" w:rsidRPr="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аналар қоғамд</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91BA7">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>астығы арасында волонтерлық дерекқор</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00846D0A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құру және т.б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00934E9F" w:rsidRPr="00846D0A" w:rsidRDefault="00934E9F" w:rsidP="00846D0A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00846D0A" w:rsidRPr="004E7EEA" w:rsidRDefault="00846D0A" w:rsidP="008D53E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846D0A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00F514F4">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сіз аяқтадыңыз, ынтымақ</w:t>
+      </w:r>
+      <w:r w:rsidR="00562874">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F87365">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орнатудағы жұмысыңыз </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846D0A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>необходимо связаться по телефону и/или написать сообщение родителю-администратору чата.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">үшін рахмет! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F514F4" w:rsidRPr="00F87365" w:rsidRDefault="00F514F4" w:rsidP="00F514F4">
+    <w:p w:rsidR="008D53E8" w:rsidRPr="004E7EEA" w:rsidRDefault="008D53E8" w:rsidP="008D53E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...627 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00253FA5" w:rsidRDefault="00C73212" w:rsidP="008D53E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1600200" cy="1522697"/>
-            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:extent cx="2199736" cy="2093196"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="1(12).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1642469" cy="1562919"/>
+                      <a:ext cx="2236627" cy="2128300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C5AB1" w:rsidRDefault="009278D5" w:rsidP="008D53E8">
+    <w:p w:rsidR="00253FA5" w:rsidRPr="00F87365" w:rsidRDefault="009C5AB1" w:rsidP="009C5AB1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6955"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C5AB1" w:rsidRPr="00846D0A" w:rsidRDefault="00846D0A" w:rsidP="00846D0A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:ind w:left="643"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>П</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D53E8" w:rsidRPr="00F87365">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>о всем вопросам просьба обращаться в кол</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D57C82">
+        <w:t>сұрақтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>л</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D53E8" w:rsidRPr="00F87365">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>-центр по телефон</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D57C82">
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ам</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C5AB1">
+        <w:t xml:space="preserve"> кол-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орталыққа мына номер бойынша хабарласуыңызды сұраймыз: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008D53E8" w:rsidRPr="00F87365" w:rsidRDefault="009C5AB1" w:rsidP="008D53E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:ind w:left="643"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> +7(7172)482026</w:t>
       </w:r>
       <w:r w:rsidR="007B7E11">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...44 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, 87015333326</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A4A18" w:rsidRPr="009C5AB1" w:rsidRDefault="008A4A18" w:rsidP="009C5AB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008A4A18" w:rsidRPr="009C5AB1" w:rsidSect="009278D5">
+    <w:sectPr w:rsidR="008A4A18" w:rsidRPr="009C5AB1" w:rsidSect="00AC3A5C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="142" w:right="849" w:bottom="142" w:left="900" w:header="397" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="849" w:bottom="142" w:left="1418" w:header="397" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="004214F7" w:rsidRDefault="004214F7" w:rsidP="00D82559">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="007330C5" w:rsidRDefault="007330C5" w:rsidP="00D82559">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="004214F7" w:rsidRDefault="004214F7" w:rsidP="00D82559">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="007330C5" w:rsidRDefault="007330C5" w:rsidP="00D82559">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="004214F7" w:rsidRDefault="004214F7" w:rsidP="00D82559">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="007330C5" w:rsidRDefault="007330C5" w:rsidP="00D82559">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="004214F7" w:rsidRDefault="004214F7" w:rsidP="00D82559">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="007330C5" w:rsidRDefault="007330C5" w:rsidP="00D82559">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00FF77D7" w:rsidRPr="007D69D3" w:rsidRDefault="00884C04" w:rsidP="00D82559">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00FF77D7" w:rsidRPr="007D69D3" w:rsidRDefault="004B1C73" w:rsidP="00D82559">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00884C04">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       </w:rPr>
-      <w:pict>
-[...5 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31A5165D" wp14:editId="2557CAA0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-546100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>114934</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6546850" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Прямая со стрелкой 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6546850" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="19050">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst/>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:shapetype w14:anchorId="1D947A7A" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="Прямая со стрелкой 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-43pt;margin-top:9.05pt;width:515.5pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/Tpj4+AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGnFVkvUdA9dlssC&#10;lXZ5ANd2EgvHY9lu094WXmAfgVfgwoEf7TMkb8TY/QGWGyKHkcfj+eabbyazi22ryUY6r8CUdDzK&#10;KZGGg1CmLum726tn55T4wIxgGows6U56ejF/+mTW2UJOoAEtpCMIYnzR2ZI2IdgiyzxvZMv8CKw0&#10;GKzAtSyg6+pMONYhequzSZ5Psw6csA649B5vL/dBOk/4VSV5eFtVXgaiS4rcQrIu2VW02XzGitox&#10;2yh+oMH+gUXLlMGiJ6hLFhhZO/UXVKu4Aw9VGHFoM6gqxWXqAbsZ54+6uWmYlakXFMfbk0z+/8Hy&#10;N5ulI0qUdEKJYS2OqP803A33/Y/+83BPhg/9A5rh43DXf+m/99/6h/4rmUTdOusLTF+YpYud8625&#10;sdfA33tiYNEwU8vE/3ZnEXQcM7I/UqLjLVZfda9B4Bu2DpBE3FaujZAoD9mmWe1Os5LbQDheTs+e&#10;T8/PcKT8GMtYcUy0zodXEloSDyX1wTFVN2EBxuBGgBunMmxz7UOkxYpjQqxq4EppnRZDG9Ih9xc5&#10;FoohD1qJGE2Oq1cL7ciGxd1KX2ry0TMHayMSWiOZeHk4B6b0/ozVtYl42NmBz1GZvcYrELulO8qH&#10;e5AYH3Y2LtrvfhL51581/wkAAP//AwBQSwMEFAAGAAgAAAAhADa4Y37aAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6xRBZNI4FULixIFQ+AAnXpKo8TqKncb8PYs4wHFn&#10;RrNvykNyozjjHAZPGnbbDARS6+1AnYaP9+eNAhGiIWtGT6jhCwMcqsuL0hTWr/SG52PsBJdQKIyG&#10;PsapkDK0PToTtn5CYu/Tz85EPudO2tmsXO5GeZtluXRmIP7QmwmfemxPx8VpSK85xVSr1Ky0vAR1&#10;Uyfjaq2vr9LjHkTEFP/C8IPP6FAxU+MXskGMGjYq5y2RDbUDwYGHu3sWml9BVqX8v6D6BgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9OmPj4AQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADa4Y37aAAAACQEAAA8AAAAAAAAAAAAAAAAAUgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" strokeweight="1.5pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="05DA2B5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="615CA4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6515,556 +6983,792 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="91"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
-[...5 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C06D59"/>
     <w:rsid w:val="00005E7E"/>
     <w:rsid w:val="0000665F"/>
     <w:rsid w:val="00020737"/>
+    <w:rsid w:val="00042496"/>
     <w:rsid w:val="00044181"/>
+    <w:rsid w:val="0004534C"/>
     <w:rsid w:val="00053556"/>
     <w:rsid w:val="000555CF"/>
     <w:rsid w:val="0008559B"/>
     <w:rsid w:val="000921C7"/>
     <w:rsid w:val="000925C5"/>
     <w:rsid w:val="000C0568"/>
     <w:rsid w:val="000C141C"/>
     <w:rsid w:val="000D32B2"/>
     <w:rsid w:val="000E4647"/>
     <w:rsid w:val="00121917"/>
     <w:rsid w:val="00125575"/>
     <w:rsid w:val="00135C45"/>
     <w:rsid w:val="00147F12"/>
     <w:rsid w:val="001531D0"/>
     <w:rsid w:val="0015339B"/>
     <w:rsid w:val="001579FA"/>
     <w:rsid w:val="001772F9"/>
     <w:rsid w:val="00183B62"/>
     <w:rsid w:val="00191E99"/>
     <w:rsid w:val="001969E2"/>
     <w:rsid w:val="001A2DED"/>
     <w:rsid w:val="001A3164"/>
     <w:rsid w:val="001B0B1D"/>
     <w:rsid w:val="001B0EC1"/>
     <w:rsid w:val="001C3D40"/>
     <w:rsid w:val="001C4D3A"/>
     <w:rsid w:val="001D0E0E"/>
     <w:rsid w:val="001D54B0"/>
     <w:rsid w:val="00205796"/>
     <w:rsid w:val="00217981"/>
     <w:rsid w:val="00222E41"/>
     <w:rsid w:val="00230D39"/>
     <w:rsid w:val="002441B9"/>
     <w:rsid w:val="00245238"/>
     <w:rsid w:val="00252B6F"/>
     <w:rsid w:val="00253FA5"/>
     <w:rsid w:val="00261ED5"/>
     <w:rsid w:val="002734BC"/>
     <w:rsid w:val="002C1F9A"/>
     <w:rsid w:val="002E7B76"/>
     <w:rsid w:val="002F479D"/>
     <w:rsid w:val="00300821"/>
     <w:rsid w:val="00300BB2"/>
     <w:rsid w:val="00306CC9"/>
     <w:rsid w:val="00315635"/>
     <w:rsid w:val="0032117F"/>
-    <w:rsid w:val="00341569"/>
-    <w:rsid w:val="003515E4"/>
     <w:rsid w:val="00377787"/>
     <w:rsid w:val="00384195"/>
     <w:rsid w:val="003A1D3E"/>
     <w:rsid w:val="003B6DF0"/>
     <w:rsid w:val="003D596F"/>
     <w:rsid w:val="003E4BB5"/>
     <w:rsid w:val="0040256A"/>
-    <w:rsid w:val="00416178"/>
-    <w:rsid w:val="004214F7"/>
     <w:rsid w:val="0042244E"/>
     <w:rsid w:val="00422515"/>
     <w:rsid w:val="004324E5"/>
     <w:rsid w:val="00446EEE"/>
     <w:rsid w:val="004544A0"/>
     <w:rsid w:val="00456E2F"/>
     <w:rsid w:val="0048124A"/>
     <w:rsid w:val="004837C1"/>
     <w:rsid w:val="004867D2"/>
     <w:rsid w:val="004B140C"/>
     <w:rsid w:val="004B1C73"/>
     <w:rsid w:val="004C3F4F"/>
     <w:rsid w:val="004C421C"/>
     <w:rsid w:val="004E4826"/>
+    <w:rsid w:val="004E7EEA"/>
     <w:rsid w:val="004F43F5"/>
     <w:rsid w:val="004F48B7"/>
     <w:rsid w:val="004F6392"/>
     <w:rsid w:val="0053683B"/>
     <w:rsid w:val="00556B78"/>
+    <w:rsid w:val="00562874"/>
     <w:rsid w:val="00572A22"/>
     <w:rsid w:val="00575F7E"/>
     <w:rsid w:val="00592D51"/>
     <w:rsid w:val="005B6C50"/>
     <w:rsid w:val="005C1DCD"/>
+    <w:rsid w:val="005C4737"/>
     <w:rsid w:val="005F1B21"/>
     <w:rsid w:val="00611395"/>
     <w:rsid w:val="006276D4"/>
     <w:rsid w:val="006649B5"/>
     <w:rsid w:val="00696BFC"/>
     <w:rsid w:val="006C22FC"/>
     <w:rsid w:val="006D3B2D"/>
-    <w:rsid w:val="006F2C1F"/>
+    <w:rsid w:val="006E41C2"/>
     <w:rsid w:val="006F634E"/>
     <w:rsid w:val="00706947"/>
     <w:rsid w:val="00707D27"/>
     <w:rsid w:val="00707EF4"/>
     <w:rsid w:val="00710BF3"/>
     <w:rsid w:val="007171FC"/>
+    <w:rsid w:val="007330C5"/>
     <w:rsid w:val="00742987"/>
     <w:rsid w:val="00744885"/>
     <w:rsid w:val="00750E10"/>
     <w:rsid w:val="00765E31"/>
     <w:rsid w:val="00782C8E"/>
     <w:rsid w:val="007850F0"/>
     <w:rsid w:val="007B35D2"/>
     <w:rsid w:val="007B7E11"/>
     <w:rsid w:val="007C378B"/>
     <w:rsid w:val="007C7566"/>
     <w:rsid w:val="007D69D3"/>
-    <w:rsid w:val="007E7040"/>
-    <w:rsid w:val="00815415"/>
     <w:rsid w:val="00823782"/>
-    <w:rsid w:val="008534D4"/>
+    <w:rsid w:val="00830E8D"/>
+    <w:rsid w:val="00846D0A"/>
     <w:rsid w:val="00855F53"/>
     <w:rsid w:val="00873BBA"/>
     <w:rsid w:val="00875760"/>
-    <w:rsid w:val="00884C04"/>
-    <w:rsid w:val="008A059D"/>
     <w:rsid w:val="008A4A18"/>
     <w:rsid w:val="008A5E24"/>
     <w:rsid w:val="008D415D"/>
     <w:rsid w:val="008D53E8"/>
+    <w:rsid w:val="008E0468"/>
     <w:rsid w:val="008E31E0"/>
     <w:rsid w:val="008F16E7"/>
     <w:rsid w:val="00900C1B"/>
     <w:rsid w:val="0090355B"/>
     <w:rsid w:val="009065D0"/>
     <w:rsid w:val="00914090"/>
     <w:rsid w:val="00921909"/>
-    <w:rsid w:val="009278D5"/>
     <w:rsid w:val="009330F7"/>
     <w:rsid w:val="00934E9F"/>
     <w:rsid w:val="0094089C"/>
     <w:rsid w:val="00946E57"/>
     <w:rsid w:val="00946F23"/>
     <w:rsid w:val="00956170"/>
     <w:rsid w:val="00965877"/>
     <w:rsid w:val="009A0A3A"/>
     <w:rsid w:val="009B0B71"/>
     <w:rsid w:val="009B50C8"/>
     <w:rsid w:val="009C0E29"/>
     <w:rsid w:val="009C5AB1"/>
     <w:rsid w:val="009D36E0"/>
     <w:rsid w:val="009D720F"/>
     <w:rsid w:val="009E335C"/>
     <w:rsid w:val="009E6BB9"/>
     <w:rsid w:val="009F138D"/>
+    <w:rsid w:val="009F68FF"/>
     <w:rsid w:val="009F6A40"/>
     <w:rsid w:val="009F6F6F"/>
     <w:rsid w:val="009F7552"/>
     <w:rsid w:val="00A07853"/>
     <w:rsid w:val="00A1459A"/>
     <w:rsid w:val="00A156A3"/>
     <w:rsid w:val="00A447A7"/>
     <w:rsid w:val="00A5011A"/>
     <w:rsid w:val="00A527D8"/>
     <w:rsid w:val="00A645EB"/>
     <w:rsid w:val="00A80170"/>
     <w:rsid w:val="00A913CD"/>
     <w:rsid w:val="00AA1016"/>
     <w:rsid w:val="00AA62FE"/>
     <w:rsid w:val="00AA76E8"/>
     <w:rsid w:val="00AC3A5C"/>
     <w:rsid w:val="00AD1075"/>
     <w:rsid w:val="00AE5DD3"/>
     <w:rsid w:val="00B02629"/>
     <w:rsid w:val="00B11F69"/>
     <w:rsid w:val="00B16B36"/>
     <w:rsid w:val="00B35AC6"/>
     <w:rsid w:val="00B37DCF"/>
     <w:rsid w:val="00B51F6D"/>
     <w:rsid w:val="00B545A1"/>
     <w:rsid w:val="00B73B91"/>
     <w:rsid w:val="00B75AAF"/>
+    <w:rsid w:val="00B91BA7"/>
     <w:rsid w:val="00B95CA4"/>
     <w:rsid w:val="00BD0D4D"/>
     <w:rsid w:val="00BD38A3"/>
-    <w:rsid w:val="00BE7B12"/>
+    <w:rsid w:val="00BE285F"/>
     <w:rsid w:val="00BF5F5D"/>
     <w:rsid w:val="00BF6878"/>
     <w:rsid w:val="00C06D59"/>
     <w:rsid w:val="00C119F4"/>
     <w:rsid w:val="00C1318C"/>
     <w:rsid w:val="00C16E45"/>
     <w:rsid w:val="00C171CB"/>
     <w:rsid w:val="00C27873"/>
     <w:rsid w:val="00C31248"/>
-    <w:rsid w:val="00C3757F"/>
     <w:rsid w:val="00C57F00"/>
     <w:rsid w:val="00C63047"/>
     <w:rsid w:val="00C674F9"/>
     <w:rsid w:val="00C73212"/>
     <w:rsid w:val="00C85F0E"/>
     <w:rsid w:val="00C87DFE"/>
     <w:rsid w:val="00C93CE7"/>
     <w:rsid w:val="00CA69D6"/>
     <w:rsid w:val="00CC47AE"/>
     <w:rsid w:val="00CC662C"/>
     <w:rsid w:val="00CD45B1"/>
     <w:rsid w:val="00D0666B"/>
     <w:rsid w:val="00D0702E"/>
     <w:rsid w:val="00D10757"/>
     <w:rsid w:val="00D10D07"/>
     <w:rsid w:val="00D10F61"/>
     <w:rsid w:val="00D32F6F"/>
     <w:rsid w:val="00D33672"/>
     <w:rsid w:val="00D509FA"/>
     <w:rsid w:val="00D520F3"/>
     <w:rsid w:val="00D56513"/>
-    <w:rsid w:val="00D57C82"/>
     <w:rsid w:val="00D62CF0"/>
     <w:rsid w:val="00D66593"/>
     <w:rsid w:val="00D7340F"/>
     <w:rsid w:val="00D7617C"/>
     <w:rsid w:val="00D82559"/>
     <w:rsid w:val="00DA5F83"/>
     <w:rsid w:val="00DB20BD"/>
     <w:rsid w:val="00DB61E3"/>
     <w:rsid w:val="00DC4A0A"/>
     <w:rsid w:val="00DE4F0E"/>
     <w:rsid w:val="00DF7EF1"/>
     <w:rsid w:val="00E01971"/>
+    <w:rsid w:val="00E0798B"/>
+    <w:rsid w:val="00E1461C"/>
     <w:rsid w:val="00E14C09"/>
     <w:rsid w:val="00E22686"/>
     <w:rsid w:val="00E264A6"/>
     <w:rsid w:val="00E37574"/>
     <w:rsid w:val="00E40105"/>
     <w:rsid w:val="00E42A9E"/>
     <w:rsid w:val="00E61AAB"/>
     <w:rsid w:val="00E6678B"/>
     <w:rsid w:val="00E92DB3"/>
     <w:rsid w:val="00EA4FF3"/>
-    <w:rsid w:val="00EF0F19"/>
     <w:rsid w:val="00EF30AA"/>
     <w:rsid w:val="00EF514D"/>
     <w:rsid w:val="00F30647"/>
     <w:rsid w:val="00F45997"/>
     <w:rsid w:val="00F46157"/>
-    <w:rsid w:val="00F514F4"/>
     <w:rsid w:val="00F574D2"/>
     <w:rsid w:val="00F6128C"/>
+    <w:rsid w:val="00F6755E"/>
     <w:rsid w:val="00F72F05"/>
     <w:rsid w:val="00F87365"/>
     <w:rsid w:val="00F9798F"/>
     <w:rsid w:val="00FA3895"/>
+    <w:rsid w:val="00FB420E"/>
     <w:rsid w:val="00FC3944"/>
     <w:rsid w:val="00FC577E"/>
     <w:rsid w:val="00FD4501"/>
     <w:rsid w:val="00FE1F90"/>
     <w:rsid w:val="00FF3744"/>
     <w:rsid w:val="00FF77D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{DA9CEFD9-1028-4ECA-B877-DCAABBBA10BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00261ED5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D33672"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00261ED5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
@@ -7265,51 +7969,51 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004544A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="009A0A3A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="708334814">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1936942676">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7340,51 +8044,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2031713470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7637,78 +8341,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF680283-EF94-417E-ABE8-AAB06577E2F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF392AC2-9E18-4327-B9C4-46804E175553}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3003</Characters>
+  <Pages>3</Pages>
+  <Words>494</Words>
+  <Characters>2821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3522</CharactersWithSpaces>
+  <CharactersWithSpaces>3309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Success K Lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>