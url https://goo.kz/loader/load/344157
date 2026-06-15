--- v0 (2025-12-05)
+++ v1 (2026-06-15)
@@ -1,594 +1,1411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00002729" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="006F4F89" w:rsidRPr="003D577F" w:rsidRDefault="000C2294" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00002729">
+      <w:r w:rsidRPr="003D577F">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00002729">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Баланы </w:t>
+      </w:r>
+      <w:r w:rsidR="00137815" w:rsidRPr="003D577F">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ак подготовить ребенка к школе.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A3140A" w:rsidRPr="00A3140A">
+        <w:t>балабақшаға</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003D577F">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалай дайындауға болады</w:t>
+      </w:r>
+      <w:r w:rsidR="0050542F">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00472F27" w:rsidRPr="00472F27">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:24pt;height:24pt"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="006F4F89" w:rsidRPr="00234747" w:rsidRDefault="006F4F89" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сіздің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ержеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балабақша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>босағасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аттауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бірақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ескертіңіз,</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балабақша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сіздің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәбиіңізге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бөтен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамдардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлемі.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіндіріңіз:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Сен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балабақшада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балалармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қаласың,</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірақ,</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тастамаймын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайтадан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оралып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкетемін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдемелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арнайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сіздерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4F89" w:rsidRPr="00234747" w:rsidRDefault="006F4F89" w:rsidP="00234747">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балабақшаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкеліңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="006F4F89" w:rsidRPr="00234747" w:rsidRDefault="006F4F89" w:rsidP="00353516">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234747">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...54 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алдын-ала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>топтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>танысып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаңызға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтыңыз;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Баланы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>топтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиешілерімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алдын-ала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234747">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таныстырыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="006F4F89" w:rsidRPr="00234747" w:rsidRDefault="006F4F89" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234747">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Вот несколько рекомендаций для Вас</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>• Алғашқы күндері баланы балабақшада толық күнге қалтырмаңыз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
-[...17 lines deleted...]
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="006F4F89" w:rsidRPr="00137815" w:rsidRDefault="006F4F89" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234747">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00234747">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00234747">
+      <w:r w:rsidRPr="00137815">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>В детский сад надо приводить только здорового ребенка;</w:t>
+        <w:t>• Баланың көзінше балабақша мәселерін әңгімелемеңіз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="006F4F89" w:rsidRPr="00137815" w:rsidRDefault="006F4F89" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234747">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00234747">
+      <w:r w:rsidRPr="00137815">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Предварительно надо ознакомиться с правилами и режимом дня детского сада, и рассказать ребенку</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>• Үйде баланы өзін-өзі күту әдеттеріне тәрбиелеңіз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="006F4F89" w:rsidRPr="00234747" w:rsidRDefault="006F4F89" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234747">
-[...2 lines deleted...]
-          <w:i w:val="0"/>
+      <w:r w:rsidRPr="00137815">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t> </w:t>
-[...10 lines deleted...]
-        <w:t>• Предварительно познакомьте ребенка с будущими воспитателям;</w:t>
+        <w:t>• Балаңызға ескертуге ұмытпаңыз: «Сен маған бұрынғыдай қымбаттысың, сүйкімдісің!»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="007373F3" w:rsidRPr="00234747" w:rsidRDefault="007373F3" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234747">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="007373F3" w:rsidRPr="00234747" w:rsidRDefault="007373F3" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234747">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="009C1884" w:rsidRPr="00234747" w:rsidRDefault="009C1884" w:rsidP="009C1884">
+    <w:p w:rsidR="007373F3" w:rsidRPr="00234747" w:rsidRDefault="007373F3" w:rsidP="00234747">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
-        </w:rPr>
-[...97 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F4F89" w:rsidRPr="009C1884" w:rsidRDefault="006F4F89" w:rsidP="009C1884">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="006F4F89" w:rsidRPr="009C1884" w:rsidSect="00E32E47">
+    <w:sectPr w:rsidR="007373F3" w:rsidRPr="00234747" w:rsidSect="00353516">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="partyGlass" w:sz="31" w:space="24" w:color="auto"/>
         <w:left w:val="partyGlass" w:sz="31" w:space="24" w:color="auto"/>
         <w:bottom w:val="partyGlass" w:sz="31" w:space="24" w:color="auto"/>
         <w:right w:val="partyGlass" w:sz="31" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -598,91 +1415,91 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="150"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F4F89"/>
-    <w:rsid w:val="00002729"/>
     <w:rsid w:val="000C2294"/>
+    <w:rsid w:val="00137815"/>
+    <w:rsid w:val="001A7BB3"/>
     <w:rsid w:val="00214742"/>
     <w:rsid w:val="00234747"/>
-    <w:rsid w:val="004B2309"/>
+    <w:rsid w:val="00353516"/>
+    <w:rsid w:val="003D577F"/>
+    <w:rsid w:val="00472F27"/>
     <w:rsid w:val="004B3C76"/>
+    <w:rsid w:val="0050542F"/>
     <w:rsid w:val="005509C7"/>
     <w:rsid w:val="005948E5"/>
     <w:rsid w:val="006F4F89"/>
     <w:rsid w:val="007373F3"/>
+    <w:rsid w:val="007C1C9A"/>
     <w:rsid w:val="0094446A"/>
-    <w:rsid w:val="009C1884"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD606A"/>
     <w:rsid w:val="00CD01B3"/>
-    <w:rsid w:val="00DD6A8D"/>
     <w:rsid w:val="00E024F3"/>
-    <w:rsid w:val="00E32E47"/>
     <w:rsid w:val="00E627F3"/>
     <w:rsid w:val="00E7166B"/>
     <w:rsid w:val="00EB51B7"/>
     <w:rsid w:val="00EB5B58"/>
     <w:rsid w:val="00EC61A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1637,69 +2454,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>118</Words>
-  <Characters>679</Characters>
+  <Words>111</Words>
+  <Characters>635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ГУ Отдел экономики и бюджетного планирования г.Пав</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>796</CharactersWithSpaces>
+  <CharactersWithSpaces>745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ахметова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>