--- v0 (2025-12-05)
+++ v1 (2026-05-28)
@@ -24,1479 +24,1600 @@
   <w:body>
     <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00F70821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12744"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00F70821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12744"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C3BBF" w:rsidRDefault="008C3BBF" w:rsidP="00F70821">
+    <w:p w:rsidR="008F04B7" w:rsidRDefault="008F04B7" w:rsidP="00F70821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12036"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Утверждаю</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бекітемін</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F70821" w:rsidRPr="00C70498" w:rsidRDefault="00F70821" w:rsidP="00F70821">
+    <w:p w:rsidR="00DA1BD5" w:rsidRPr="00C70498" w:rsidRDefault="00F70821" w:rsidP="00F70821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12036"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C70498">
-[...27 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Руководитель</w:t>
+        <w:t xml:space="preserve">МҚКК </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70498" w:rsidRPr="00F70821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70498" w:rsidRPr="00C70498">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№35 Сәбилер бақшасы</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70498" w:rsidRPr="00C70498">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00330B37" w:rsidRDefault="00CD674C" w:rsidP="00F70821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12036"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70498" w:rsidRPr="00F70821">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Г.Ж.А</w:t>
       </w:r>
-      <w:r w:rsidR="00F70821" w:rsidRPr="00C70498">
+      <w:r w:rsidR="00C70498" w:rsidRPr="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>убакирова</w:t>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00F70821">
+      <w:r w:rsidR="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00F70821">
+    <w:p w:rsidR="00CD674C" w:rsidRPr="005E2358" w:rsidRDefault="00CD674C" w:rsidP="00F70821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12036"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005E2358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C70498" w:rsidRDefault="00F70821" w:rsidP="00F70821">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="12036"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:t>2017ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70498">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70498">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t>«___»   _____________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C70498">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00F70821">
+    <w:p w:rsidR="00C70498" w:rsidRDefault="00C70498" w:rsidP="00C70498">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12744"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00F70821">
+    <w:p w:rsidR="00C70498" w:rsidRDefault="00C70498" w:rsidP="00C70498">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="12744"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F70821" w:rsidRPr="00C70498" w:rsidRDefault="00F70821" w:rsidP="00F70821">
+    <w:p w:rsidR="00330B37" w:rsidRPr="00330B37" w:rsidRDefault="00C70498" w:rsidP="005E2358">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="12744"/>
+        <w:ind w:left="2124"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00C70498">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C70498">
+        <w:t>«Рухани жанғыру»</w:t>
+      </w:r>
+      <w:r w:rsidR="00330B37" w:rsidRPr="00330B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>План</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A690F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028238F">
+        <w:t>бағдарламасын жүзеге асыру бойынша</w:t>
+      </w:r>
+      <w:r w:rsidR="00330B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>мероприятий по</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B1097C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2358">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> реализации программы </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C70498">
+        <w:t xml:space="preserve">жұмыс </w:t>
+      </w:r>
+      <w:r w:rsidR="00330B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Рухани жанғыру»</w:t>
+        <w:t xml:space="preserve"> жоспары</w:t>
       </w:r>
       <w:r w:rsidR="0028238F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F70821" w:rsidRPr="00C70498" w:rsidRDefault="00F70821" w:rsidP="00F70821">
+    <w:p w:rsidR="00C70498" w:rsidRPr="00C70498" w:rsidRDefault="00C70498" w:rsidP="00C70498">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="959" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="861"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2564"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F70821" w:rsidRPr="00C70498" w:rsidTr="00C53322">
+      <w:tr w:rsidR="00C70498" w:rsidRPr="00C70498" w:rsidTr="00F70821">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC136C" w:rsidRDefault="00AC136C" w:rsidP="00C53322">
-[...27 lines deleted...]
-              <w:t>№п/п</w:t>
+          <w:p w:rsidR="0028238F" w:rsidRDefault="0028238F" w:rsidP="00330B37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C70498" w:rsidRPr="00C70498" w:rsidRDefault="00330B37" w:rsidP="00330B37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC136C" w:rsidRDefault="00AC136C" w:rsidP="00C53322">
-[...27 lines deleted...]
-              <w:t>Наименование мероприятия</w:t>
+          <w:p w:rsidR="0028238F" w:rsidRDefault="0028238F" w:rsidP="00330B37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C70498" w:rsidRPr="00C70498" w:rsidRDefault="00330B37" w:rsidP="00330B37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Іс шараның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC136C" w:rsidRDefault="00AC136C" w:rsidP="00C53322">
-[...27 lines deleted...]
-              <w:t>Форма проведения</w:t>
+          <w:p w:rsidR="0028238F" w:rsidRDefault="0028238F" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C70498" w:rsidRPr="00C70498" w:rsidRDefault="00012E1B" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өткізу түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC136C" w:rsidRDefault="00AC136C" w:rsidP="00C53322">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="0028238F" w:rsidRDefault="0028238F" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C70498" w:rsidRPr="00C70498" w:rsidRDefault="00012E1B" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жауаптылар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC136C" w:rsidRDefault="00AC136C" w:rsidP="00C53322">
-[...27 lines deleted...]
-              <w:t>Дата проведения</w:t>
+          <w:p w:rsidR="0028238F" w:rsidRDefault="0028238F" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C70498" w:rsidRPr="00C70498" w:rsidRDefault="00012E1B" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өткізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidTr="00C53322">
+      <w:tr w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidTr="00F70821">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00C53322">
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="004C0FF2" w:rsidRDefault="00623693" w:rsidP="004F6CDF">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00623693">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">«Асық </w:t>
             </w:r>
             <w:r w:rsidRPr="00623693">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>party</w:t>
             </w:r>
             <w:r w:rsidRPr="00623693">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidRPr="00776168">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>акциясы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRDefault="00623693" w:rsidP="004F6CDF">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> Развлечение </w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Концерттік бағдарлама </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ойын  сауық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00012E1B" w:rsidRDefault="00623693" w:rsidP="004F6CDF">
-[...12 lines deleted...]
-              <w:t>Воспитатели, учитель казахского языка, музыкальный руководитель</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00246489" w:rsidRDefault="000E05B8" w:rsidP="005D6D96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00246489">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбиешілер, қазақ тілі мұғалімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, ән-күй жетекшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRDefault="00623693" w:rsidP="004F6CDF">
-[...16 lines deleted...]
-              <w:t>3.11.2017г.</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRDefault="000E05B8" w:rsidP="005D6D96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3.11.2017ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidTr="00C53322">
+      <w:tr w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidTr="00F70821">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00940D29">
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00A62572">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="004C0FF2" w:rsidRDefault="00623693" w:rsidP="005615DE">
-[...16 lines deleted...]
-              <w:t>«Что такое Жаңғырту?»</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00926880">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Жаңғырту деген не?»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="005615DE">
-[...16 lines deleted...]
-              <w:t>Тематическая занятие, беседа</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00926880">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тақырыптық сабақ, сухбат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="005615DE">
-[...15 lines deleted...]
-              <w:t>Воспитатели, учитель казахского языка</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="000E05B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбиешілер, қазақ тілі мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="005615DE">
-[...16 lines deleted...]
-              <w:t>20.11.2017г.</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00926880">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>20.11.2017ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623693" w:rsidRPr="001E1599" w:rsidTr="00C53322">
+      <w:tr w:rsidR="000E05B8" w:rsidRPr="00012E1B" w:rsidTr="00F70821">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00940D29">
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00A62572">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="004C0FF2" w:rsidRDefault="00623693" w:rsidP="008D0132">
-[...16 lines deleted...]
-              <w:t>«Родная земля патриотическая программа»</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00012E1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Туған жер патриоттық бағдарлама»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="001E1599">
-[...16 lines deleted...]
-              <w:t>Концертная программа</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Концеттік мереке </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRDefault="00623693">
-[...16 lines deleted...]
-              <w:t>, музыкальный руководитель</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00012E1B" w:rsidRDefault="000E05B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00246489">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбиешілер, қазақ тілі мұғалімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, ән-күй жетекшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00DC582F">
-[...16 lines deleted...]
-              <w:t>21.11.2017г.</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="004C0FF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>21.11.2017ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidTr="00C53322">
+      <w:tr w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidTr="00F70821">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00940D29">
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00A62572">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="004C0FF2" w:rsidRDefault="00623693" w:rsidP="00DC582F">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="004C0FF2">
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Қазақ елі-мәнгілік ел»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="001E1599">
-[...16 lines deleted...]
-              <w:t>Тематическое занятие</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тақырыптық сабақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRDefault="00623693">
-[...16 lines deleted...]
-              <w:t>, музыкальный руководитель</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRDefault="000E05B8">
+            <w:r w:rsidRPr="00246489">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбиешілер, қазақ тілі мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00DC582F">
-[...16 lines deleted...]
-              <w:t>27.11.2017г.</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="004C0FF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>27.11.2017ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623693" w:rsidRPr="001E1599" w:rsidTr="00C53322">
+      <w:tr w:rsidR="000E05B8" w:rsidRPr="00012E1B" w:rsidTr="00F70821">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00940D29">
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00A62572">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="004C0FF2" w:rsidRDefault="00623693" w:rsidP="008D0132">
-[...16 lines deleted...]
-              <w:t>«Для чего нужна латиница?»</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Не үшін латын қарпі тандалды?»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="001E1599">
-[...16 lines deleted...]
-              <w:t>Развлечение, игровая программа</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ойын сауық бағдарламасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00012E1B" w:rsidRDefault="00623693" w:rsidP="001E1599">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Воспитатели, учитель казахского языка, музыкальный руководитель, учитель английского языка </w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00012E1B" w:rsidRDefault="000E05B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00246489">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбиешілер, қазақ тілі мұғалімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, ән-күй жетекшісі, ағылшын тілі мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00DC582F">
-[...16 lines deleted...]
-              <w:t>28.11.2017г.</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="004C0FF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28.11.2017ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623693" w:rsidRPr="001E1599" w:rsidTr="00C53322">
+      <w:tr w:rsidR="000E05B8" w:rsidRPr="00012E1B" w:rsidTr="00F70821">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00C53322">
-[...16 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRDefault="000E05B8" w:rsidP="00A62572">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000E05B8" w:rsidRDefault="000E05B8" w:rsidP="00A62572">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="004C0FF2" w:rsidRDefault="00623693" w:rsidP="008D0132">
-[...16 lines deleted...]
-              <w:t>«Всемираная современная казахстанская культура»</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="001E1599">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Жағандағы заманауи қазақстандық мәдениет»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="001E1599">
-[...16 lines deleted...]
-              <w:t>Познавательное занятие, викторина</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="00C70498">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Танымдылық сабақ, викторина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00012E1B" w:rsidRDefault="00623693" w:rsidP="00DC582F">
-[...12 lines deleted...]
-              <w:t>Воспитатели, учитель казахского языка, музыкальный руководитель</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00012E1B" w:rsidRDefault="000E05B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00246489">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбиешілер, қазақ тілі мұғалімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, ән-күй жетекшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00623693" w:rsidRPr="00C70498" w:rsidRDefault="00623693" w:rsidP="00DC582F">
-[...16 lines deleted...]
-              <w:t>30.11.2017г.</w:t>
+          <w:p w:rsidR="000E05B8" w:rsidRPr="00C70498" w:rsidRDefault="000E05B8" w:rsidP="004C0FF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>30.11.2017ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="005041D9">
+    <w:p w:rsidR="00C70498" w:rsidRDefault="00C70498" w:rsidP="00C70498">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00C70498" w:rsidRDefault="00C70498" w:rsidP="00C70498">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="12744"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00C70498">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="12744"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00C70498">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="12744"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F70821" w:rsidRDefault="00F70821" w:rsidP="00C70498">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="12744"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F70821" w:rsidSect="00C70498">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="414" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C70498"/>
     <w:rsid w:val="00012E1B"/>
+    <w:rsid w:val="000E05B8"/>
     <w:rsid w:val="001E1599"/>
     <w:rsid w:val="0028238F"/>
     <w:rsid w:val="00330B37"/>
     <w:rsid w:val="003A7F4C"/>
     <w:rsid w:val="004C0FF2"/>
-    <w:rsid w:val="005041D9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00623693"/>
+    <w:rsid w:val="005E2358"/>
     <w:rsid w:val="00643E4E"/>
     <w:rsid w:val="007465F4"/>
-    <w:rsid w:val="0081382B"/>
-    <w:rsid w:val="008C3BBF"/>
     <w:rsid w:val="008D0132"/>
+    <w:rsid w:val="008F04B7"/>
     <w:rsid w:val="009A3906"/>
     <w:rsid w:val="009A690F"/>
     <w:rsid w:val="00AC136C"/>
-    <w:rsid w:val="00B1097C"/>
     <w:rsid w:val="00C70498"/>
+    <w:rsid w:val="00CB3C37"/>
     <w:rsid w:val="00CD674C"/>
     <w:rsid w:val="00DA1BD5"/>
     <w:rsid w:val="00DE66FF"/>
     <w:rsid w:val="00F62819"/>
     <w:rsid w:val="00F70821"/>
     <w:rsid w:val="00FE329E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2184,69 +2305,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>162</Words>
-  <Characters>928</Characters>
+  <Words>144</Words>
+  <Characters>824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ГУ Отдел экономики и бюджетного планирования г.Пав</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1088</CharactersWithSpaces>
+  <CharactersWithSpaces>967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ахметова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>