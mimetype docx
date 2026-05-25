--- v0 (2025-12-27)
+++ v1 (2026-05-25)
@@ -2,959 +2,917 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00AF1B03" w:rsidRDefault="00AF1B03" w:rsidP="00AF1B03">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="001F23A2" w:rsidRDefault="001F23A2" w:rsidP="001F23A2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00576D84" w:rsidRPr="00776168" w:rsidRDefault="00576D84" w:rsidP="00AF1B03">
+    <w:p w:rsidR="00331C7B" w:rsidRPr="00B00A0D" w:rsidRDefault="003F0D88" w:rsidP="00331C7B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776168">
+      <w:r w:rsidRPr="00B00A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">В «Асық </w:t>
-[...21 lines deleted...]
-        <w:t>»  сыграли малыши из павлодарских детсадов.</w:t>
+        <w:t>Павлодарда балабақшалар арасында «Асық party»  акциясы басталды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00576D84" w:rsidP="00AD50EB">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="003F0D88" w:rsidP="001F23A2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ертіс Медиа» ЖШС директорының орынбасары, журналист Жұмабек Сманов және бірқатар белсенді жастардың бастамасымен қолға алынған </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF1B03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 ноября 2017 года Павлодарские дошкольные учреждения в рамках «Рухани жаңғыру» запустили эстафету в поддержку акции «Асық </w:t>
+        <w:t xml:space="preserve">«Асық </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF1B03">
+      <w:r w:rsidRPr="003F0D88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1B03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">», передает корреспондент </w:t>
+        <w:t xml:space="preserve">»  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00AF1B03">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> акциясы балабақшаларға жетті, деп хабарлайды </w:t>
       </w:r>
-      <w:r w:rsidR="00AD50EB" w:rsidRPr="00AF1B03">
+      <w:r w:rsidRPr="003F0D88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Инициировал акцию заместитель директора ТОО «Ертіс Медиа» Жумабек Сманов. Одним из первых мероприятие по национальному виду спорта организовал сад №35. </w:t>
+        <w:t>pavlodarnews.kz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Бүгін «Рухани Жаңғыру» бағдарламасы аясында ұйымдастырылған акцияны алғашқы болып қолданған қаладағы ірі балабақшалардың бірі №35 мектепке дейінгі білім беру мекемесінде мерекелік шара өтті.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00AD50EB" w:rsidP="00AD50EB">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20E4C5CC" wp14:editId="0384EBDE">
             <wp:extent cx="4546600" cy="2561134"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="2" name="Рисунок 2" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.15.04.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.15.04.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4546600" cy="2561134"/>
+                      <a:ext cx="4548044" cy="2561948"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00AD50EB" w:rsidP="00AD50EB">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="003F0D88" w:rsidP="001F23A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF1B03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Про «Асық </w:t>
+        <w:t xml:space="preserve">«Асық </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF1B03">
+      <w:r w:rsidRPr="003F0D88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1B03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>» мы узнали из соцсетей, - говорит директор Гульжауар Аубакирова. Можно сказать, что асык – это первая игрушка нашего детства. В садике мы используем асыки не только во время игры, но и на уроках. А эстафету для продолжения акции решили передать детскому саду №28.</w:t>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы әлеуметтік желіден естіп біліп, ұлттық спорт қолдау білдіріп, дамыту мақсатында осындай шара өткізейік деп шештік.</w:t>
+      </w:r>
+      <w:r w:rsidR="00407A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Біз өз үлесімізді қосуға дайынбыз. Ұлттық ойындар – салт-дәстүріміз бен болмысымыздың ажырамас бөлігі. Асық ертедегі балалардың қолына алғаш алған ойыншығы болатын. Біз асықты ойнау үшін ғана емес, күнделікті сабақтарда да пайдаланамыз. Эстафетаны №28 балабақшаға жолдаймыз, кезек сіздерде, - дейді №35 балабақша директоры Гүлжауар Әубакірова.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00AD50EB" w:rsidP="00AD50EB">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="220FE36C" wp14:editId="56946ACB">
             <wp:extent cx="3572098" cy="2621384"/>
             <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
             <wp:docPr id="3" name="Рисунок 3" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.38.59.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.38.59.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3572098" cy="2621384"/>
+                      <a:ext cx="3574852" cy="2623405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00C02CAD" w:rsidP="00AF1B03">
-[...21 lines deleted...]
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00AD50EB" w:rsidP="00AD50EB">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0889966B" wp14:editId="215C412B">
+            <wp:extent cx="2546350" cy="3395135"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="4" name="Рисунок 4" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 15.07.28.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 15.07.28.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2606675" cy="3475569"/>
+                      <a:ext cx="2549050" cy="3398735"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00AD50EB" w:rsidP="00AD50EB">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22E64EF0" wp14:editId="786F1E08">
+            <wp:extent cx="2540000" cy="2427720"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Рисунок 5" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.26.25.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.26.25.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2613502" cy="2413000"/>
+                      <a:ext cx="2544697" cy="2432209"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD50EB" w:rsidRDefault="00AD50EB" w:rsidP="00AD50EB">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өз кезегінде балалар келген қонақтар үшін ән шырқап, би билеп, асық ойнаудан жарысты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C78FB58" wp14:editId="784F46BE">
+            <wp:extent cx="2565400" cy="1924050"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="6" name="Рисунок 6" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.28.36.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.28.36.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2709333" cy="2032000"/>
+                      <a:ext cx="2568761" cy="1926571"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C02CAD" w:rsidRDefault="00E824A5" w:rsidP="00AF1B03">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00407A58" w:rsidP="001F23A2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF1B03">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Отметим, в дошкольном учреждении дети играют в ша</w:t>
+        <w:t xml:space="preserve">Айта кетейік, балабақшада дойбыны ақ және қара түсті асықпен ойнайды. Сонымен қатар, сандарды алып-қосуды да түрлі-түске боялған асықтар орнатылған есепшоттар арқылы меңгереді. Жалпы, мектепке дейінгі білім беру мекемесінде 14 топқа бөлінген 360-тан астам бала тәрбиеленуде. </w:t>
       </w:r>
-      <w:r w:rsidR="00BC795E">
+    </w:p>
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="001F23A2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>шки</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C02CAD" w:rsidRDefault="00C02CAD" w:rsidP="00C02CAD">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2675467" cy="2006600"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E3E9D69" wp14:editId="13298463">
+            <wp:extent cx="2802466" cy="2101850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Рисунок 7" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.24.41.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 12.24.41.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2675467" cy="2006600"/>
+                      <a:ext cx="2802501" cy="2101876"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C02CAD" w:rsidRDefault="00C02CAD" w:rsidP="00C02CAD">
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="00B918D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50BBD670" wp14:editId="511E6C84">
+            <wp:extent cx="2760133" cy="2070100"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
             <wp:docPr id="8" name="Рисунок 8" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 15.07.06.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 15.07.06.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2635250" cy="1976439"/>
+                      <a:ext cx="2758673" cy="2069005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00776168" w:rsidRDefault="00E824A5" w:rsidP="00776168">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00331C7B" w:rsidRDefault="00407A58" w:rsidP="001F23A2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF1B03">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Детский сад №35 – од</w:t>
+        <w:t>Шара сосында «Ертіс Медиа» ЖСШ директорының орынбасары Жұмабек Сманов</w:t>
       </w:r>
-      <w:r w:rsidR="00BC795E">
+      <w:r w:rsidR="001F23A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ин</w:t>
+        <w:t xml:space="preserve"> акцияны қолдағандарға алғысын білдіріп, балаларға сыйлықтарын табыстады.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF1B03">
+    </w:p>
+    <w:p w:rsidR="00B918D4" w:rsidRDefault="00B918D4" w:rsidP="001F23A2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> из самых больших дошкольных учреждений города. Сюда приходят более 360 малышей. </w:t>
-[...35 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="8890" b="1905"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB9EFFA" wp14:editId="2A382336">
+            <wp:extent cx="5973221" cy="4479777"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="9" name="Рисунок 9" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 15.37.40.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9" descr="D:\system folders\Downloads\WhatsApp Image 2017-11-03 at 15.37.40.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5687483" cy="4265613"/>
+                      <a:ext cx="5975742" cy="4481668"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00FA6C11" w:rsidRDefault="00AF1B03" w:rsidP="00AF1B03">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00383A7F" w:rsidRDefault="00B918D4" w:rsidP="00331C7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF1B03">
+        <w:t xml:space="preserve">Тілші </w:t>
+      </w:r>
+      <w:r w:rsidR="001F23A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Кореспондент Абзал Кабдраш.</w:t>
+        <w:t xml:space="preserve">Абзал Қабдраш. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FA6C11" w:rsidSect="00DF4ADE">
+    <w:sectPr w:rsidR="00383A7F" w:rsidSect="00DF4ADE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="284" w:bottom="284" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3121,73 +3079,71 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA0A62"/>
-    <w:rsid w:val="000847AD"/>
     <w:rsid w:val="000C04B0"/>
     <w:rsid w:val="00121218"/>
     <w:rsid w:val="001F23A2"/>
+    <w:rsid w:val="00331C7B"/>
     <w:rsid w:val="00383A7F"/>
     <w:rsid w:val="003F0D88"/>
     <w:rsid w:val="00407A58"/>
     <w:rsid w:val="00423DC8"/>
     <w:rsid w:val="00483DD2"/>
     <w:rsid w:val="00576D84"/>
     <w:rsid w:val="00683B1A"/>
-    <w:rsid w:val="006A75C6"/>
     <w:rsid w:val="006E6B1C"/>
-    <w:rsid w:val="00776168"/>
     <w:rsid w:val="0080039C"/>
     <w:rsid w:val="00852098"/>
     <w:rsid w:val="009B7041"/>
     <w:rsid w:val="009C11A4"/>
-    <w:rsid w:val="00AD50EB"/>
     <w:rsid w:val="00AF1B03"/>
+    <w:rsid w:val="00B00A0D"/>
+    <w:rsid w:val="00B918D4"/>
     <w:rsid w:val="00BA0A62"/>
     <w:rsid w:val="00BC795E"/>
-    <w:rsid w:val="00C02CAD"/>
     <w:rsid w:val="00C7033A"/>
     <w:rsid w:val="00DF4ADE"/>
     <w:rsid w:val="00E824A5"/>
     <w:rsid w:val="00E95633"/>
     <w:rsid w:val="00ED124C"/>
     <w:rsid w:val="00ED653A"/>
     <w:rsid w:val="00FA6C11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -4435,69 +4391,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>185</Words>
-  <Characters>1057</Characters>
+  <Words>222</Words>
+  <Characters>1266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1240</CharactersWithSpaces>
+  <CharactersWithSpaces>1486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>