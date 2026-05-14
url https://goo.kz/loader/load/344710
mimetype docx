--- v0 (2025-12-14)
+++ v1 (2026-05-14)
@@ -2,624 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00EC690F" w:rsidRPr="003378C0" w:rsidRDefault="00EC690F" w:rsidP="00B122C7"/>
-[...177 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="00B122C7">
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00EC690F">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
-[...351 lines deleted...]
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="00B122C7"/>
     <w:p w:rsidR="00EC690F" w:rsidRPr="001004B4" w:rsidRDefault="001004B4" w:rsidP="001004B4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A6E5EF9" wp14:editId="473E29C8">
             <wp:extent cx="2342677" cy="1771650"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="2" name="Рисунок 2" descr="C:\Users\1\Desktop\стоп.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\1\Desktop\стоп.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2342774" cy="1771723"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -672,3959 +133,4433 @@
         <w:t>ұз ү</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002E4B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>ст</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002E4B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>індегі қауіпсіздік</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="00B122C7"/>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="003378C0" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="00B122C7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="003378C0" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Жыл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>сайын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>кү</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>з-</w:t>
-      </w:r>
+        <w:t>з</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қыс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>кезінде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> су </w:t>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>су</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>объектілерінде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>адамдардың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>оның</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ішінде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>балалар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өлімі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>болып</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>тұрады</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC690F">
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">Су </w:t>
+        <w:t>Су</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>объектілерде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>кү</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>з-</w:t>
-      </w:r>
+        <w:t>з</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қыс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>кезінде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қауіпсіздік</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ережелерін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>сақтамау</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>адамдардың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жарақаттануы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> мен </w:t>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өлімінің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>себептері</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>болып</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>табылады</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E2D" w:rsidRDefault="00957E2D" w:rsidP="003378C0">
+    <w:p w:rsidR="00957E2D" w:rsidRPr="002E7DD4" w:rsidRDefault="00957E2D" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="003378C0" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="003378C0" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Қараша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
+        <w:t>айынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>айынан</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
+        <w:t>желтоқсан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>бастап</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>айына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>яғни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>қатты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>аяздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>басталғанша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>күзгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>мұз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>өте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>сенімсіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Кешкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>түнгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>суықпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>қатқан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>мұз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>үлкен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>жүкті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>көтере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>алмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>күндіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>күннің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>жылуымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>ағынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>сумен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>мұз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>жұқарады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00EC690F">
-[...99 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>еткілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>қалыңдығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>бола</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC690F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>тұра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өте</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...386 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>әлсіз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>болады</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F">
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E2D" w:rsidRDefault="00957E2D" w:rsidP="003378C0">
+    <w:p w:rsidR="00957E2D" w:rsidRPr="002E7DD4" w:rsidRDefault="00957E2D" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRPr="003378C0" w:rsidRDefault="003378C0" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="003378C0" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Қ</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ау</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>іпсіздікті</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
+        <w:t>болдырмас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>болдырмас</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
+        <w:t>есте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>үшін</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
+        <w:t>сақтаңыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Күзгі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>үздіксіз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қатты</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>аязды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>күндерден</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>соң</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қалыптасады</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Адамдар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>үшін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұзды</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ң</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қауіпсіздігі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 7 см кем </w:t>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>см</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>кем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>болмау</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қажет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Қауіпсіз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұзды</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ң</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>түсі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жасылтым</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>немесе</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>көгілдір</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Арнаулы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өткелдерімен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жабдықталған</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>орындағы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>суайдыннан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>керек</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Арнаулы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өткелдерімен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жабдықталған</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>орын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>болмаса</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өткен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>кезде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұзды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>сүйменмен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> не </w:t>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>таяқпен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>міндетті</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>түрде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>тексеру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қажет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Қ</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>атты</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ағыс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жерлерінде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, су </w:t>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>су</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жиналатын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>орындарда</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>сондай-ақ</w:t>
-[...5 lines deleted...]
-          <w:color w:val="222222"/>
+        <w:t>сондай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>сулы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өсімдіктер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өсетін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ағаштар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> мен </w:t>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>бұтақтардың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жанында</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>әлсіз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Өте</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қауіпті</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қардың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>астында</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>күрті</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қарда</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>және</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жағалауда</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Автокөлікпен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> тек </w:t>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>тек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қана</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ұқсат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>етілген</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>орындардан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қажет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E2D" w:rsidRDefault="00957E2D" w:rsidP="003378C0">
+    <w:p w:rsidR="00957E2D" w:rsidRPr="002E7DD4" w:rsidRDefault="00957E2D" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRPr="003378C0" w:rsidRDefault="003378C0" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="003378C0" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Егер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
+        <w:t>сіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>сіз</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
+        <w:t>суық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>суғ</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>құла</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ған</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>жағдайда</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">, не </w:t>
+        <w:t>істеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>істеу</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EC690F" w:rsidRPr="003378C0">
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC690F" w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Саспаңыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>шұғыл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қимыл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жасамаңыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Тереңірек</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жә</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>не</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ақырын</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>дем</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>алыңыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Қолыңызды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>екі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жа</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ққа</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>созып</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ағыстың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>бағытымен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>денеңізді</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>көлденең</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ұстап</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>кесектерінен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ұстауға</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>тырысыңыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Кеудеңізбен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>ептеп</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұздың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>шетіне</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қарай</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жатып</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>алдымен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>бі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>аяғыңызды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>сонан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>соң</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>келесі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>аяғыңызды</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұздың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>бетіне</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>шығаруға</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>тырысыңыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRPr="00580129" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:pStyle w:val="listparagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Жылымнан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>шыққан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>соң</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>домалаңыз</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>мұздың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>беріктілігі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>тексерілген</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>келген</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жағыңызға</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>қарай</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>еңбектеңіз</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>.Т</w:t>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Т</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>өтенше</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>жағдайлар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>болған</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="222222"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>кезде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">112 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00580129">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">112 </w:t>
+        <w:t>нөмірлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00580129">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>нөмірлі</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>телефонға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00580129">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
         </w:rPr>
+        <w:t>жедел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00580129">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>телефонға</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>хабарлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00580129">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00580129">
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
-        </w:rPr>
-[...43 lines deleted...]
-          <w:color w:val="222222"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC690F" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
+    <w:p w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidRDefault="00EC690F" w:rsidP="003378C0">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EC690F" w:rsidSect="00957E2D">
+    <w:sectPr w:rsidR="00EC690F" w:rsidRPr="002E7DD4" w:rsidSect="00957E2D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thinThickThinMediumGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B122C7"/>
     <w:rsid w:val="00053C9C"/>
     <w:rsid w:val="000F30D4"/>
     <w:rsid w:val="001004B4"/>
     <w:rsid w:val="002E4B32"/>
+    <w:rsid w:val="002E7DD4"/>
     <w:rsid w:val="00314CF2"/>
     <w:rsid w:val="003378C0"/>
     <w:rsid w:val="003C4F8F"/>
     <w:rsid w:val="00580129"/>
     <w:rsid w:val="00712E67"/>
     <w:rsid w:val="00957E2D"/>
     <w:rsid w:val="00B122C7"/>
     <w:rsid w:val="00B57254"/>
     <w:rsid w:val="00EC690F"/>
     <w:rsid w:val="00FA4633"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -5201,51 +5136,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1043016747">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5498,77 +5433,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BC21A3E-4A21-4E97-9543-C94E41AFBAE3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42AB4B38-7F5A-40D4-BA42-2A999C3E0602}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3128</Characters>
+  <Pages>1</Pages>
+  <Words>259</Words>
+  <Characters>1481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3669</CharactersWithSpaces>
+  <CharactersWithSpaces>1737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>