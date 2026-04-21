--- v0 (2026-03-05)
+++ v1 (2026-04-21)
@@ -24,9278 +24,10639 @@
     <w:p w:rsidR="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан Республикасының Президенті Н. Назарбаевтың </w:t>
+        <w:t xml:space="preserve">Послание Президента Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Қазақстан халқына Жолдауы</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Н. Назарбаева </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006F1E36">
+        <w:t>народу Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2018 жылғы 10 қаңтар</w:t>
-[...37 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«Төртінші өнеркәсіптік революция жағдайындағы дамудың жаңа мүмкіндіктері»</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+        <w:t>10 января 2018 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Құрметті қазақстандықтар!</w:t>
-[...402 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Құрметті отандастар!</w:t>
+        <w:t xml:space="preserve">Новые возможности развития </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...464 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t>БІРІНШІ</w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в условиях четвертой промышленной революции</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...208 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> Назарбаев Университеті, «Астана» халықаралық қаржы орталығы, IT-стартаптардың халықаралық технопаркі </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Уважаемые </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанцы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сегодня мир вступает в эпоху Четвертой промышленной революции, эру глубоких и стремительных изменений: технологических, экономических и социальных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Новый технологический уклад кардинально меняет то, как мы работаем, реализуем свои гражданские права, воспитываем детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимость быть готовыми к глобальным изменениям и вызовам побудила нас принять Стратегию развития «Казахстан-2050».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы поставили целью войти в тридцатку самых развитых стран мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Реализуется План нации – 100 конкретных шагов, из которых 60 уже исполнены. Остальные носят в основном долгосрочный характер и осуществляются планомерно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В прошлом году запущена</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ретья модернизация Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Успешно реализуется Программа индустриализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принята комплексная программа «Цифровой Казахстан».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Разработан комплексный Стратегический план развития Республики Казахстан до 2025 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Наши долгосрочные цели остаются неизменными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Все необходимые программы у нас есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Послание определяет, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>что нам предстоит сделать</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> для успешной навигации и адаптации в новом мире – мире Четвертой промышленной революции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дорогие соотечественники!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы создали независимый Казахстан, который стал брендом, вызывающим доверие и уважение в мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В 2017 году наша страна стала непостоянным членом Совета Безопасности ООН.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В январе 2018 года мы председательствуем в нем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы стали первым государством среди стран СНГ и Восточной Европы, которое мировое сообщество избрало для проведения Всемирной специализированной выставки «ЭКСПО».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В Казахстане выстроена успешно функционирующая модель рыночной экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В 2017 году страна, преодолев негативные последствия мирового кризиса, вернулась на траекторию уверенного роста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По итогам года рост валового внутреннего продукта составил 4%, а промышленного производства – более 7%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При этом в общем объеме промышленности обрабатывающий сектор превысил 40%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Благополучное развитие Казахстана позволило сформироваться среднему классу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бедность сократилась в 13 раз, уровень безработицы снизился до 4,9%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В основе социально-экономических успехов страны – гражданский мир, межнациональное и межконфессиональное согласие, которые продолжают оставаться нашей главной ценностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тем не </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>менее</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мы должны четко осознавать, что достижения Казахстана – надежная база, но не гарантия завтрашних успехов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Эпоха «нефтяного изобилия» практически подходит к концу. Стране требуется новое качество развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Глобальные тренды показывают, что оно должно основываться в первую очередь на широком внедрении элементов Четвертой промышленной революции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это несет в себе как вызовы, так и возможности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Уверен, у Казахстана есть все необходимое для вхождения в число лидеров нового мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для этого нужно сконцентрироваться на решении следующих задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПЕРВОЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Индустриализация должна стать флагманом внедрения новых технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Именно ее результаты стали одним из основных стабилизирующих факторов в кризисных 2014-2015 годах, когда цены на нефть резко снизились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Поэтому ориентир на обрабатывающий сектор с высокой производительностью труда неизменен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В то же время индустриализация должна стать более инновационной, используя все преимущества нового технологического уклада 4.0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Необходимо разработать и апробировать новые инструменты, направленные на модернизацию и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цифровизацию</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наших предприятий с ориентацией на экспорт продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Они должны в первую очередь стимулировать трансферт технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Следует реализовать </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пилотный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проект по оцифровке нескольких казахстанских промышленных предприятий, а затем этот опыт широко распространить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важнейшим вопросом становится развитие собственной экосистемы разработчиков цифровых и других инновационных решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Она должна выкристаллизовываться вокруг инновационных центров, таких как </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>Назарбаев</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Университет, МФЦА </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Международный технопарк </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>IT-стартапов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>«Алатау» инновациялық технологиялар паркінің</w:t>
-[...192 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Серьезного пересмотра требует организация деятельности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Парка инновационных технологий «Алатау»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Основными факторами успеха инновационной экосистемы являются стимулирование спроса на новые технологии со стороны реального сектора и функционирование частного рынка венчурного финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для этого необходимо соответствующее законодательство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кроме того, особое значение приобретает развитие IT- и инжиниринговых услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Цифровизация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономики, помимо дивидендов, несет и риски масштабного высвобождения рабочей силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно заранее выработать согласованную политику по трудоустройству высвобождаемой рабочей силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Предстоит адаптировать систему образования, коммуникации и сферу стандартизации под потребности новой индустриализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В 2018 году необходимо начать разработку третьей пятилетки индустриализации, посвященной становлению промышленности «цифровой эпохи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ЕКІНШІ</w:t>
+        <w:t>ВТОРОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Ресурстық әлеуетті одан әрі дамыту.</w:t>
-[...282 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>. Дальнейшее развитие ресурсного потенциала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мир XXI века продолжает нуждаться в природных ресурсах, которые и в будущем будут иметь особое место в развитии глобальной экономики и экономики нашей страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Однако следует критически переосмыслить организацию сырьевых индустрий, подходы к управлению природными ресурсами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо активно внедрять комплексные информационно-технологические платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важно повысить требования к </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>энергоэффективности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и энергосбережению предприятий, а также </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экологичности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и эффективности работы самих производителей энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Состоявшаяся в Астане выставка «ЭКСПО-2017» показала, как стремительно движется прогре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сс в сф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ере альтернативной, «чистой» энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сегодня на возобновляемые источники энергии (ВИЭ) приходится четверть мирового производства электроэнергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По прогнозам, к 2050 году этот показатель достигнет 80%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы поставили задачу довести долю альтернативной энергии в Казахстане до 30% к 2030 году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сегодня у нас уже действует 55 объектов ВИЭ общей мощностью 336 МВт, которыми в 2017 году выработано порядка 1,1 миллиарда кВт∙</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «зеленой» энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важно стимулировать бизнес, инвестировать в «зеленые» технологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Акимам регионов необходимо принять меры по современной утилизации и переработке твердо-бытовых отходов с широким вовлечением субъектов малого и среднего бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Эти и другие меры потребуют актуализации законодательства, в том числе Экологического кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Осы және басқа да шаралар заңнамаға, соның ішінде Экологиялық кодекске өзгерістер енгізуді талап етеді.</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ҮШІНШІ</w:t>
+        <w:t>ТРЕТЬЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. «Ақылды технологиялар» – агроөнеркәсіп кешенін қарқынды дамыту мүмкіндігі.</w:t>
-[...508 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>. «Умные технологии» – шанс для рывка в развитии агропромышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Аграрная политика должна быть направлена на кардинальное увеличение производительности труда и рост экспорта переработанной сельскохозяйственной продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мы научились выращивать различные </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сельхозкультуры</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, производить зерно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Гордимся этим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Но этого уже недостаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно обеспечить переработку сырья и выходить на мировые рынки с высококачественной готовой продукцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важно кардинально переориентировать весь агропромышленный комплекс на решение этой задачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Приоритетного внимания требует развитие аграрной науки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Она должна заниматься в первую очередь трансфертом новых технологий и их адаптацией к отечественным условиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При этом необходимо пересмотреть роль аграрных университетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Они должны не просто выдавать дипломы, а готовить специалистов, которые реально будут работать в АПК или заниматься научной деятельностью.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Этим вузам требуется обновить программы обучения и стать центрами распространения самых передовых знаний и лучшей практики в АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Например, многократного повышения производительности можно достичь благодаря технологиям прогнозирования оптимального времени для посевной и уборки урожая, «умного полива», интеллектуальным системам внесения минеральных удобрений и борьбы с вредителями и сорняками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Беспилотная техника позволяет значительно сократить себестоимость земледелия, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>минимизируя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> человеческий фактор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Внедрение новых технологий и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бизнес-моделей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, повышение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>наукоемкости</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АПК усиливают необходимость кооперации хозяйств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо оказывать всестороннюю поддержку сельхозкооперативам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Государство совместно с бизнесом должно находить стратегические ниши на международных рынках и продвигать отечественную продукцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Интенсификация сельского хозяйства должна происходить с сохранением качества и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экологичности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это позволит создать и продвигать бренд натуральных продуктов питания «Сделано в Казахстане», который должен стать узнаваемым в мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кроме того, необходимо стимулировать тех, кто использует землю с наилучшей отдачей, и принимать меры к неэффективным пользователям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно переориентировать неэффективные субсидии на удешевление банковских кредитов для субъектов АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Поручаю увеличить в течение 5 лет производительность труда в АПК и экспорт переработанной сельхозпродукции как минимум в 2,5 раза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ТӨРТІНШІ</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ЧЕТВЕРТОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Көлік-логистика инфрақұрылымының тиімділігін арттыру.</w:t>
-[...199 lines deleted...]
-        <w:t>«Үлкен деректерді» </w:t>
+        <w:t xml:space="preserve">. Повышение эффективности </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>транспортно-логистической</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сегодня через Казахстан проходит несколько трансконтинентальных коридоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Об этом немало сказано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В целом транзит грузов через Казахстан в 2017 году вырос на 17% и составил почти 17 миллионов тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Стоит задача довести ежегодные доходы от транзита в 2020 году до 5 миллиардов долларов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это позволит в кратчайшие сроки вернуть затраченные государством средства на инфраструктуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Необходимо обеспечить масштабное внедрение цифровых технологий, таких как </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>блокчейн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, для отслеживания движения грузов в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>онлайн-режиме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и беспрепятственного их транзита, а также упрощения таможенных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Современные решения позволяют организовать взаимодействие всех звеньев логистики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Использование «больших данных» </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(Big data) </w:t>
-[...142 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Big</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> позволит обеспечить качественной аналитикой, выявить резервы роста и снизить избыточные затраты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для этих целей необходимо внедрить Интеллектуальную транспортную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Она позволит эффективно управлять транспортными потоками и определять потребности дальнейшего развития инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для улучшения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>внутрирегиональной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мобильности важно увеличить финансирование ремонта и реконструкции местной сети автодорог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Общий объем ежегодно выделяемых на это бюджетных сре</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дств сл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>едует довести в среднесрочной перспективе до 150 миллиардов тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нужно обеспечить активное участие в этой работе всех </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>акиматов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регионов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>БЕСІНШІ</w:t>
+        <w:t>ПЯТОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Құрылысқа және коммуналдық секторға заманауи технологияларды енгізу.</w:t>
-[...99 lines deleted...]
-        <w:t>Бұл көрсеткішті 2030 жылы 30 шаршы метрге дейін жеткізу керек.</w:t>
+        <w:t>. Внедрение современных технологий в строительстве и коммунальном секторе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Благодаря реализуемым программам объемы ввода жилья в Казахстане превысили 10 миллионов квадратных метров в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Эффективно работает система жилищных сбережений, сделавшая жилье доступным для широких слоев населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обеспеченность жильем на одного жителя выросла в </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>последние</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 лет на 30% и составляет сегодня 21,6 квадратных метра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо довести этот показатель в 2030 году до 30 квадратных метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При выполнении этой задачи важно применять новые методы строительства, современные материалы, принципиально иные подходы в проектировании зданий и планировании городской застройки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нужно установить повышенные требования к качеству, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>экологичности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>энергоэффективности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зданий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Осы міндетті орындау барысында құрылыс салудың жаңа әдістерін, заманауи материалдарды, сондай-ақ ғимараттардың жобасы мен қала құрылысының жоспарын жасағанда мүлде басқа тәсілдерді қолдану керек.</w:t>
-[...149 lines deleted...]
-        <w:t>Ауылдық елді мекендерді сапалы ауызсумен қамтамасыз ету үшін Үкімет бұл іске барлық қаражат көздерінен жыл сайын кем дегенде 100 миллиард теңге қарастыруы қажет.</w:t>
+        <w:t>Строящиеся и уже имеющиеся дома и объекты инфраструктуры необходимо оснащать системами интеллектуального управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это повысит комфортность для населения, сократит потребление электроэнергии, тепла, воды, будет стимулировать естественных монополистов к повышению своей эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важно внести соответствующие изменения в законодательство, в том числе регулирующее сферу естественных монополий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Акимам нужно более активно решать вопросы модернизации жилищно-коммунальной инфраструктуры на основе государственно-частного партнерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для решения вопроса обеспечения сельских населенных пунктов качественной питьевой водой Правительству необходимо ежегодно предусматривать на данную работу не менее 100 миллиардов тенге из всех источников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>АЛТЫНШЫ</w:t>
+        <w:t>ШЕСТОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Қаржы секторын «қайта жаңғырту».</w:t>
-[...332 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>. «Перезагрузка» финансового сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо завершить очистку банковского портфеля от «плохих» кредитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При этом собственники банков должны нести экономическую ответственность, признавая убытки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вывод средств из банков акционерами в угоду </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аффилированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> компаний и лиц должен являться тяжким преступлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Национальный банк не должен быть созерцателем таких деяний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Иначе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зачем нужен такой госорган?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Надзор за деятельностью финансовых институтов со стороны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нацбанка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должен быть жестким, своевременным и действенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Государство будет и далее гарантировать соблюдение интересов простых граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно ускорить принятие закона о банкротстве физических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кроме того, поручаю Национальному банку окончательно решить вопрос по валютным ипотечным займам населения, которые были предоставлены до 1 января 2016 года, когда законодательно был введен запрет на их выдачу физическим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нацбанку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Правительству следует совместно решить вопрос обеспечения долгосрочным кредитованием бизнеса по ставкам, учитывающим реальную рентабельность в отраслях экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важным являются дальнейшее улучшение инвестиционного климата и развитие фондового рынка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это одна из основных задач Международного финансового центра «Астана», который начал свою работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Используя лучший международный опыт, он должен стать региональным </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>хабом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, применяющим английское право и современные финансовые технологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Развитию фондового рынка также будет способствовать успешный вывод акций </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нацкомпаний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ФНБ «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Самрук-Казына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» на IPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ол халықаралық озық тәжірибені пайдаланып, ағылшын құқығы мен заманауи қаржы технологияларын қолданатын өңірлік хабқа айналуға тиіс.</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ЖЕТІНШІ</w:t>
+        <w:t>СЕДЬМОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Адами капитал – жаңғыру негізі.</w:t>
+        <w:t>. Человеческий капитал – основа модернизации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Білім берудің жаңа сапасы</w:t>
+        <w:t>Новое качество образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно ускорить создание собственной передовой системы образования, охватывающей граждан всех возрастов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ключевым приоритетом образовательных программ должно стать развитие способности к постоянной адаптации к изменениям и усвоению новых знаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дошкольном образовании</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> к 1 сентября 2019 года необходимо внедрить единые стандарты программ для раннего развития детей, развивающие социальные навыки и навыки самообучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>среднем образовании</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> начат переход на обновленное содержание, который будет завершен в 2021 году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это абсолютно новые программы, учебники, стандарты и кадры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Потребуется пересмотреть подходы к обучению и росту квалификации педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При университетах страны нужно развивать педагогические кафедры и факультеты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо усилить качество преподавания математических и естественных наук на всех уровнях образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это важное условие для подготовки молодежи к новому технологическому укладу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для повышения конкуренции между образовательными учреждениями и привлечения частного капитала будет внедрено </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>подушевое</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> финансирование в городских школах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Учитывая, что нагрузка на учеников у нас самая высокая среди стран СНГ и в среднем более чем на треть выше, чем в странах ОЭСР, нужно ее снизить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Во всех регионах на базе дворцов школьников нужно создать сеть детских технопарков и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бизнес-инкубаторов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> со всей необходимой инфраструктурой, включая компьютеры, лаборатории, 3D-принтеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это поможет успешно интегрировать молодое поколение в научно-исследовательскую и промышленно-технологическую среду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Будущее </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанцев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – за свободным владением </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...381 lines deleted...]
-        <w:t>Қазақстандықтардың болашағы – </w:t>
+        <w:t>казахским, русским </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>қазақ, орыс </w:t>
-[...9 lines deleted...]
-        <w:t>және </w:t>
+        <w:t>английским</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> языками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Разработана и внедряется новая методика изучения казахского языка для русскоязычных школ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Если мы хотим, чтобы казахский язык жил в веках, нужно его осовременить, не утяжеляя избыточной терминологией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Однако за последние годы на казахский язык было переведено 7 тысяч устоявшихся и общепринятых в мире терминов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такие «нововведения» иногда доходят </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> смешного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Например, «ғаламтор» («Интернет»), «қолтырауын» («крокодил»), «күй сандық» («фортепиано») и таких примеров полно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо пересмотреть подходы к обоснованности таких переводов и терминологически приблизить наш язык к международному уровню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Переход на латинский алфавит способствует решению этого вопроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Следует определить четкий график перехода на латинский алфавит до 2025 года на всех уровнях образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Знание русского языка остается важным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С 2016 года в обновленных программах русский язык преподается в казахских школах уже с 1-го класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С 2019 года будет начат переход к преподаванию на английском языке отдельных естественнонаучных дисциплин в 10-м и 11-м классах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В результате все наши выпускники будут владеть тремя языками на уровне, необходимом для жизни и работы в стране и в глобальном мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тогда и возникнет настоящее гражданское общество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Человек любой этнической группы сможет выбрать любую работу вплоть до избрания Президентом страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Казахстанцы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> станут единой нацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Содержательность обучения должна гармонично дополняться современным техническим сопровождением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важно продолжить работу по развитию цифровых образовательных ресурсов, подключению к широкополосному Интернету и оснащению видеооборудованием наших школ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо обновить программы обучения в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>техническом и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>профессиональном образовании</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> с привлечением работодателей и учетом международных требований и цифровых навыков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно продолжить реализацию проекта «Бесплатное профессионально-техническое образование для всех».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Государство дает молодому человеку первую профессию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Правительство должно выполнить эту задачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Интернете необходимо размещать </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>видеоуроки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>видеолекции</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от лучших преподавателей средних школ, колледжей и вузов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Это позволит всем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанцам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, в том числе в отдаленных населенных пунктах, получить доступ к лучшим знаниям и компетенциям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>высшем образовании</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> нужно увеличить число выпускников, обученных информационным технологиям, работе с искусственным интеллектом и «большими данными».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При этом следует развивать вузовскую науку с приоритетом на исследования в </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ағылшын </w:t>
-[...669 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">металлургии, нефтегазохимии, АПК, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> металлургия, мұнай-газ химиясы, агроөнеркәсіп кешені, био және IT-технологиялар </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>би</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...290 lines deleted...]
-      </w:pPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...541 lines deleted...]
-      </w:pPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и </w:t>
+      </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>IT-технологиях</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Требуется осуществить поэтапный переход на английский язык прикладных научных исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Вузам необходимо активно реализовывать совместные проекты с ведущими зарубежными университетами и исследовательскими центрами, крупными предприятиями и ТНК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Софинансирование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> со стороны частного сектора должно стать обязательным требованием для всех прикладных научно-исследовательских разработок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно выстроить системную политику по поддержке наших молодых ученых с выделением им квот в рамках научных грантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>К сфере образования пора относиться как к отдельной отрасли экономики со своими инвестиционными проектами и экспортным потенциалом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо законодательно закрепить академическую свободу вузов, предоставив им больше прав создавать образовательные программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Требуется усилить переподготовку преподавателей, привлекать зарубежных менеджеров в вузы, открывать кампусы мировых университетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Наращивание потенциала нации требует дальнейшего развития нашей культуры и идеологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Смысл «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рухани</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жаңғыру» именно в этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Идеалом нашего общества должен стать </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, знающий свои историю, язык, культуру, при этом современный, владеющий иностранными языками, имеющий передовые и глобальные взгляды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Первоклассное здравоохранение и здоровая нация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С ростом продолжительности жизни населения и развитием медицинских технологий объем потребления медицинских услуг будет расти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Современное здравоохранение должно больше ориентироваться на профилактику заболеваний, а не на дорогостоящее стационарное лечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно усилить управление общественным здоровьем, пропагандируя здоровый образ жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Особое внимание следует уделить охране и укреплению репродуктивного здоровья молодежи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Следует переходить от малоэффективной и затратной для государства диспансеризации к управлению основными хроническими заболеваниями с применением дистанционной диагностики, а также амбулаторного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Этот опыт давно есть в мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно смело и активно его внедрять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Необходимо принять комплексный план по борьбе с онкологическими заболеваниями, создать научный </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>онкоцентр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Должны быть обеспечены высокоэффективные ранняя диагностика и лечение рака на основе передового международного опыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо провести такую же работу, которую  мы провели в кардиологии, борьбе с туберкулезом и родовспоможении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Здравоохранение будет поэтапно переходить на систему обязательного социального медицинского страхования (ОСМС), основанную на солидарной ответственности населения, государства и работодателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимость ее внедрения не вызывает сомнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Однако требуется более тщательно провести подготовительную работу, которая не была выполнена Минздравом и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Минтрудсоцзащиты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно разработать новую модель гарантированного объема бесплатной медицинской помощи (ГОБМП), определив четкие границы обязательств государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Услуги, не гарантированные государством, население сможет получать, став участником ОСМС или через добровольное медицинское страхование, а также </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сооплату</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Необходимо повысить доступность и эффективность медицинской помощи через интеграцию информационных систем, использование мобильных цифровых приложений, внедрение электронных паспортов здоровья, переход на «безбумажные» больницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Требуется приступить к внедрению в медицине технологий генетического анализа, искусственного интеллекта, которые на порядок повышают эффективность диагностики и лечения заболеваний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важным вопросом являются обеспеченность и качество подготовки медицинских кадров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сегодня мы имеем уникальную Школу медицины Назарбаев Университета, при которой функционирует интегрированная университетская клиника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Этот опыт должен транслироваться на все медицинские вузы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для реализации этих и других мер следует разработать новую редакцию Кодекса «О здоровье народа и системе здравоохранения».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Еңбек нарығының</w:t>
-[...109 lines deleted...]
-        <w:t>Өзін-өзі жұмыспен қамтығандар мен жұмыссыздар экономикалық өсімнің резерві саналады.</w:t>
+        <w:t>Качественная занятость и справедливая система социального обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важно обеспечить эффективность </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рынка труда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, создать условия, чтобы каждый мог реализовать свой потенциал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо разработать современные стандарты по всем основным профессиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В этих стандартах работодатели и бизнесмены четко закрепят, какие знания, навыки и компетенции должны быть у работников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нужно, исходя из требований </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>профстандартов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, разработать новые или обновить действующие образовательные программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Резервом экономического роста являются </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>самозанятые</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и безработные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я не раз требовал разобраться по вопросу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>самозанятых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Министерство труда и социальной защиты населения проявило безответственность и поверхностность в этом деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо предоставить больше возможностей для вовлечения людей в продуктивную занятость – открыть собственное дело или получить новую профессию и устроиться на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Заслуживает поддержки работа НПП «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Атамекен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» по обучению бизнесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Важно расширить охват этих категорий населения Программой развития продуктивной занятости и массового предпринимательства, усилив ее инструменты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Процесс регистрации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>самозанятых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нужно максимально упростить, создать условия, при которых будет выгодно добросовестно исполнять свои обязательства перед государством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Казахстанцы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должны иметь возможность сравнительно быстро найти новую работу, в том числе и в других населенных пунктах страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Требуется полномасштабное внедрение единой электронной биржи труда, где должна консолидироваться вся информация о вакансиях и лицах, ищущих работу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Мен өзін-өзі жұмыспен қамтығандар мәселесін қарастыру жөнінде бірнеше рет талап қойғанмын.</w:t>
-[...249 lines deleted...]
-        <w:t>Электрондық еңбек биржасы туралы заңды 2018 жылғы 1 сәуірге дейін қабылдау қажет.</w:t>
+        <w:t xml:space="preserve">Не выходя из дома </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>человек</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сможет пройти тесты профориентации, узнать про учебные курсы, меры господдержки и найти интересную работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Трудовые книжки тоже следует перевести в электронный формат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Закон по электронной бирже труда необходимо принять до 1 апреля 2018 года.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Әлеуметтік саясат</w:t>
-[...216 lines deleted...]
-        <w:ind w:firstLine="709"/>
+        <w:t>Социальная политика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> будет осуществляться через вовлечение граждан в полноценную экономическую жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Пенсионная система теперь полностью привязана к трудовому стажу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кто б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>льше работал, тот будет получать б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>льшую пенсию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В связи с этим всем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанцам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нужно серьезно подойти к легализации своей трудовой деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В системе социального страхования также будет усилена взаимосвязь между трудовым стажем и размерами выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С 2018 года мы перешли на новый порядок оказания адресной социальной помощи малообеспеченным слоям населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Повышен порог ее оказания с 40 до 50% от прожиточного минимума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для трудоспособных малообеспеченных граждан денежная помощь будет доступна при условии их участия в мерах содействия занятости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для нетрудоспособных граждан меры господдержки будут усилены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">Дорогие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанцы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Все свои социальные обязательства государство исполнит в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Хочу напомнить, в 2016-2017 годах были трижды повышены пенсии и пособия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Базовая пенсия выросла в общей сложности на 29%, солидарная – на 32%, пособия на рождение ребенка – на 37%, а по инвалидности и потере кормильца – каждое на 43%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Заработная плата работников здравоохранения увеличилась до 28%, образования – до 29%, социальной защиты – до 40%, госслужащих корпуса «Б» – на 30%, стипендии – на 25%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Время кризисное. И не многие страны в мире смогли также повысить социальные расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Расходы республиканского бюджета на социальную сферу в 2018 году увеличены на 12% и превысили 4,1 триллиона тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Повышение социальных выплат, в том числе пенсий, увеличит доходы более 3 миллионов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанцев</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С 1 января 2018 года солидарные пенсии выросли на 8%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Повышение пособий для инвалидов, семьям, потерявшим кормильца, воспитывающим детей-инвалидов, составило до 16%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С 1 июля 2018 года базовая пенсия увеличится в среднем в 1,8 раза в зависимости от трудового стажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Қымбатты қазақстандықтар!</w:t>
-[...274 lines deleted...]
-        <w:t>Бұдан бөлек, 2018 жылдың 1 шілдесінен бастап </w:t>
+        <w:t xml:space="preserve">Кроме того, поручаю с 1 июля 2018 года дополнительно ввести </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>госпособия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>кәмелетке толған, бала кезінен бірінші топтағы мүгедектерді бағып отырған ата-аналар</w:t>
-[...284 lines deleted...]
-        <w:t> </w:t>
+        <w:t>родителей, осуществляющих уход за совершеннолетними инвалидами I группы с детства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ежемесячно такие пособия в размере не ниже одного прожиточного минимума получат порядка 14 тысяч семей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>На эти цели потребуется до 3 миллиардов тенге в 2018 году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для повышения престижа профессии учителя поручаю с    1 января 2018 года должностной оклад учителей, которые переходят на обновленное содержание учебного материала, увеличить на 30%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обновленное содержание – это современные учебные программы, соответствующие международным стандартам и прошедшие адаптацию </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Назарбаев</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Интеллектуальных школах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Они дают нашим детям необходимые функциональную грамотность и критическое мышление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кроме того, поручаю ввести в 2018 году новую сетку категорий для учителей, учитывающую уровень квалификации с увеличением разрывов между категориями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Категории необходимо присваивать через национальный квалификационный тест, как это делается во всем мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это будет стимулировать педагогов к постоянному совершенствованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В результате в зависимости от подтвержденной квалификации в целом заработная плата учителей вырастет от 30 до 50%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Для этого в текущем году необходимо дополнительно выделить 67 миллиардов тенге.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>СЕГІЗІНШІ</w:t>
+        <w:t>ВОСЬМОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Тиімді мемлекеттік басқару.</w:t>
-[...374 lines deleted...]
-        <w:t>Жалпы алғанда, өңірлік саясат өңірлердің шығындарын теңестіруден жеке табыстарының өсімін ынталандыруға бағытталуға тиіс.</w:t>
+        <w:t>. Эффективное государственное управление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно продолжить работу по сокращению издержек для предпринимателей и населения при государственном администрировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В связи с этим важно ускорить принятие закона, направленного на дальнейшее </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дерегулирование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Необходимо обеспечить </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цифровизацию</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процессов получения бизнесом господдержки с ее оказанием по принципу «одного окна».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Интеграция информационных систем госорганов позволит перейти от оказания отдельных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>госуслуг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комплексным</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по принципу «одного заявления».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Также следует продолжить работу по повышению качества услуг субъектов естественных монополий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важно устанавливать обоснованные тарифы им и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>энергопроизводителям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с учетом инвестиционных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Требуются решительные действия по улучшению </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бизнес-климата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, особенно на региональном уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Правительство должно подготовить новый пакет системных мер по поддержке бизнеса, вывода его из тени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Следует ускорить реализацию плана приватизации, расширив его за счет сокращения числа подведомственных организаций госорганов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Атап айтқанда, бүгінде әлемдегі әрбір оныншы жұмыс орнын ашып отырған сырттан келушілер туризмі мен ішкі туризм кез келген өңір үшін перспективалық табыс көздерінің бірі болып саналады.</w:t>
-[...74 lines deleted...]
-        <w:t>2018 жылдың 1 қаңтарынан бастап 2 мыңнан астам адам тұратын </w:t>
+        <w:t>Те подведомственные организации, которые реально необходимы, следует по возможности консолидировать для снижения административных расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Высвобожденные средства нужно направить на внедрение новой системы оплаты труда госслужащих на основе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>факторно-балльной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шкалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Она сократит диспропорции в окладах госслужащих регионов и центра, а также будет учитывать характер работы и ее эффективность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поручаю Правительству совместно с Агентством по делам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>госслужбы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реализовать в 2018 году </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пилотные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекты в центральных и местных госорганах по внедрению этой системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Необходимо более полно раскрыть потенциал эффективности государственной службы в регионах через повышение их экономической самостоятельности и ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В целом фокус региональной политики следует перенести с выравнивания расходов на стимулирование роста собственных доходов регионов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В частности, одним из перспективных источников для любого региона является развитие въездного и внутреннего туризма, создающего сегодня каждое десятое рабочее место в мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Правительству в свою очередь надо принять комплекс мер, включая упрощение визовых процедур, развитие инфраструктуры и снятие барьеров в отрасли туризма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В рамках фискальной децентрализации необходимо решить вопрос передачи в региональные бюджеты корпоративного подоходного налога от малого и среднего бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С 1 января 2018 года в </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>аудандық маңызы бар қалалар, ауылдар мен ауылдық округтерде </w:t>
-[...184 lines deleted...]
-        <w:t>Осы және өзге де шаралар Қазақстанның Ұлттық қауіпсіздік стратегиясында көрініс табуға тиіс.</w:t>
+        <w:t>городах районного значения, селах и сельских округах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> с численностью населения свыше 2 тысяч человек законодательно предусмотрено внедрение самостоятельного бюджета и коммунальной собственности местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>С 2020 года эти нормы будут действовать во всех населенных пунктах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В бюджет села передано 7 видов налоговых и других неналоговых поступлений, а также 19 направлений расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Это позволит вовлечь население в решение вопросов местного значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кроме того, государственные органы должны применять современные цифровые технологии для учета замечаний и предложений граждан в режиме реального времени и оперативного реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Внедряя новые технологии, государству и компаниям следует обеспечивать надежную защиту своих информационных систем и устройств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сегодня понятие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кибербезопасности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включает в себя защиту не просто информации, но и доступа к управлению производственными и инфраструктурными объектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Эти и иные меры должны найти отражение в Стратегии национальной безопасности Казахстана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ТОҒЫЗЫНШЫ</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ДЕВЯТОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. Жемқорлықпен күрес және заңның үстемдігі.</w:t>
-[...308 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>. Борьба с коррупцией и верховенство закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Будет продолжена превентивная борьба с коррупцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Проводится большая работа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Только за 3 последних года осуждено за коррупцию более 2,5 тысячи лиц, включая </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>топ-чиновников</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и руководителей госкомпаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>За этот период возмещено порядка 17 миллиардов тенге нанесенного ими ущерба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важной является </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цифровизация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процессов в госорганах, включая их взаимодействие с населением и бизнесом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В частности, граждане должны видеть, как рассматриваются их обращения, и вовремя получать качественные ответы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Осуществляются институциональные преобразования судебной и правоохранительной систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В законодательство внесены нормы, предусматривающие усиление защиты прав граждан в уголовном процессе, снижение его репрессивности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Расширены права адвокатов, а также судебный контроль на досудебной стадии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Разграничены полномочия и зоны ответственности правоохранительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Работу по укреплению гарантий конституционных прав граждан, обеспечению верховенства права, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>гуманизации</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правоохранительной деятельности необходимо продолжить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В сфере охраны общественного порядка и обеспечения безопасности нужно активно внедрять интеллектуальные системы видеонаблюдения и распознавания на улицах и в местах массового пребывания граждан, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контроля за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дорожным движением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ОНЫНШЫ</w:t>
+        <w:t>ДЕСЯТОЕ</w:t>
       </w:r>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>. «Ақылды қалалар» «ақылды ұлт» үшін.</w:t>
-[...231 lines deleted...]
-        <w:ind w:firstLine="709"/>
+        <w:t>. «Умные города» для «умной нации».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2018 год – год 20-летнего юбилея нашей столицы – Астаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ее становление и вхождение в число важнейших центров развития Евразии – предмет нашей общей гордости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Современные технологии дают эффективные решения проблем быстрорастущего мегаполиса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нужно комплексно внедрять управление городской средой на основе концепции «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Смарт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сити» и развития компетенций людей, переселяющихся в город.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В мире пришли к пониманию, что именно города конкурируют за инвесторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Они выбирают не страну, а город, в котором комфортно жить и работать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Поэтому на основе опыта Астаны необходимо сформировать «эталонный» стандарт «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Смарт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сити» и начать распространение лучших практик и обмен опытом между городами Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Умные города» станут локомотивами регионального развития, распространения инноваций и повышения качества жизни на всей территории страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Вот 10 задач. Они понятны и ясны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Қымбатты қазақстандықтар!</w:t>
-[...698 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Дорогие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F1E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>казахстанцы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Благодаря политической стабильности и общественному консенсусу мы приступили к модернизации экономики, политики и сознания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дан импульс новому этапу технологического и инфраструктурного развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конституционная реформа установила более точный баланс ветвей власти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы развернули процесс обновления национального сознания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>По сути, эти три базовых направления являются системной триадой казахстанской модернизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36" w:rsidP="006F1E36">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F1E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чтобы соответствовать новому времени, нам предстоит сплотиться в единую нацию – нацию, стоящую на пороге исторического восхождения в условиях Четвертой промышленной революции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidRDefault="006F1E36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006F1E36" w:rsidRPr="006F1E36" w:rsidSect="00315917">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="006F1E36"/>
     <w:rsid w:val="00315917"/>
-    <w:rsid w:val="00642201"/>
+    <w:rsid w:val="004875EB"/>
+    <w:rsid w:val="0052642A"/>
     <w:rsid w:val="006F1E36"/>
-    <w:rsid w:val="00CC7C9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -10593,55 +11954,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>28753</Characters>
+  <Pages>15</Pages>
+  <Words>4795</Words>
+  <Characters>27337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>239</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>227</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33730</CharactersWithSpaces>
+  <CharactersWithSpaces>32068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ернур</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>