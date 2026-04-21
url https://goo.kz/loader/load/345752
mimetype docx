--- v0 (2025-12-16)
+++ v1 (2026-04-21)
@@ -1,7298 +1,2909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="003E1865" w:rsidRPr="00D87EB4" w:rsidRDefault="003E1865" w:rsidP="003E1865">
-[...2 lines deleted...]
-        <w:ind w:left="7230" w:right="169"/>
+    <w:p w:rsidR="0068098F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="7655" w:right="169"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z4"/>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D87EB4">
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="7655" w:right="169"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Республикасы</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президентінің</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="7230" w:right="169"/>
+        <w:t>Указом Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="7655" w:right="169"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>2015 жылғы 29 желтоқсандағы № 153 Жарлығымен</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">от 29 декабря 2015 года </w:t>
+      </w:r>
+      <w:r w:rsidR="0089045C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>БЕКІТІЛГЕН</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="7230" w:right="169" w:firstLine="284"/>
+        <w:t>№ 153</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003101ED" w:rsidRPr="00D87EB4" w:rsidRDefault="003101ED" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z5"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D87EB4">
+        <w:t>Этический кодекс государственных служащих Республики Казахстан (Правила служебной этики государственных служащих)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="006B4B4F" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D87EB4">
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z6"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Республикасы</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="z7"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Несение государственной службы является выражением особого доверия со стороны общества и государства и предъявляет высокие требования к морально-этическому облику государственных служащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Общество рассчитывает, что государственные служащие будут вкладывать все свои силы, знания и опыт в осуществляемую ими профессиональную деятельность, беспристрастно и честно служить своей Родине – Республике Казахстан.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственные служащие в своей деятельности должны быть привержены политике Первого Президента Республики Казахстан – Лидера Нации Нурсултана Назарбаева и последовательно проводить ее в жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Настоящий Этический кодекс государственных служащих Республики Казахстан (Правила служебной этики государственных служащих) (далее – Кодекс) </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в соответствии с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Конституцией Республики Казахстан, законами Республики Казахстан от 23 ноября 2015 года</w:t>
+      </w:r>
+      <w:r w:rsidR="006D40DE" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D87EB4">
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О государственной службе Республики Казахстан», </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>от 18 ноября 2015 года «О противодействии коррупции», общепринятыми морально-этическими нормами устанавливает основные требования к морально-этическому облику государственных служащих, а также базовые стандарты их поведения.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекс направлен на укрепление доверия общества к государственным органам, формирование высокой культуры взаимоотношений на государственной службе и предупреждение случаев неэтичного поведения государственных служащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководители государственных органов, в центральных исполнительных органах – ответственные секретари центральных исполнительных органов или должностные лица, на которых в установленном порядке возложены полномочия ответственных секретарей центральных исполнительных органов, а в случаях отсутствия ответственных секретарей центральных исполнительных органов или указанных должностных лиц – руководители центральных исполнительных органов обеспечивают исполнение требований настоящего Кодекса, размещение текста настоящего Кодекса в зданиях государственных органов в местах, доступных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для всеобщего обозрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Государственный служащий в трехдневный срок после поступления на государственную службу должен быть в письменной форме ознакомлен с текстом настоящего Кодекса.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="z11"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="006B4B4F" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>мемлекеттік</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D87EB4">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қызметшілерінің әдеп </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>кодексі</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D87EB4">
+        <w:t>2. Общие стандарты поведения</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="z12"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Государственные служащие должны</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) способствовать укреплению единства народа Казахстана и межнационального согласия в стране, уважительно относиться к государственному и другим языкам, традициям и обычаям народа Казахстана;</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7C68" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2) быть честными, справедливыми, скромными, соблюдать общепринятые морально-этические нормы, в обращении с гражданами и коллегами проявлять вежливость и корректность;</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3) обеспечивать законность и справедливость принимаемых ими решений;</w:t>
+      </w:r>
+      <w:r w:rsidR="006D40DE" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4) обеспечивать прозрачность принятия решений, затрагивающих права и законные интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5) противостоять действиям, наносящим ущерб интересам государства, препятствующим или снижающим эффективность функционирования государственных органов;</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7C68" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6) повышать свой профессиональный уровень и квалификацию для эффективного исполнения служебных обязанностей, соблюдать установленные законами Республики Казахстан ограничения и запреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7) своими действиями и поведением не давать повода для критики со стороны общества, не допускать преследования за критику, использовать конструктивную критику для устранения недостатков и улучшения своей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8) не использовать служебное положение для оказания влияния на деятельность государственных органов, организаций, государственных служащих и иных лиц при решении вопросов личного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9) не распространять сведения, не соответствующие действительности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="0088334E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) обеспечивать сохранность государственной собственности, рационально, эффективно и только в служебных целях использовать вверенную государственную собственность, включая автотранспортные средства; </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="0088334E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>11) неукоснительно соблюдать служебную дисциплину, добросовестно, беспристрастно и качественно исполнять свои служебные обязанности, рационально и эффективно использовать рабочее время;</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="0088334E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>12) на постоянной основе принимать меры по повышению качества оказываемых государственных услуг, всецело ориентируясь на запросы населения как потребителя государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0088334E" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="0088334E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>13) не допускать совершения проступков и иных правонарушений, за которые законом предусмотрена дисциплинарная, административная либо уголовная ответственность.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="0088334E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>14) соблюдать деловой этикет и правила официального поведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Внешний вид государственного служащего при исполнении им служебных обязанностей должен способствовать укреплению авторитета государственного аппарата, соответствовать общепринятому деловому стилю, который отличают официальность, сдержанность и аккуратность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6. Государственные служащие не должны использовать служебное положение и связанные с ним возможности в интересах общественных и религиозных объединений, других некоммерческих организаций, в том числе для пропаганды своего отношения к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Государственные служащие, в том числе занимающие руководящие должности, не могут открыто демонстрировать свои религиозные убеждения в коллективе, принуждать подчиненных служащих к участию в деятельности общественных и религиозных объединений, других некоммерческих организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="006B4B4F" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z14"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Мемлекеттік</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D87EB4">
+        <w:t>3. Стандарты поведения во внеслужебное время</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z15"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7. Государственные служащие во внеслужебное время должны:</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1) придерживаться общепринятых морально-этических норм, не допускать случаев антиобщественного поведения, в том числе нахождения в общественных местах в состоянии опьянения, оскорбляющем человеческое достоинство и общественную нравственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) проявлять скромность, не подчеркивать и не использовать свое должностное положение при получении соответствующих услуг;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA31AD" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3) не допускать со своей стороны нарушения требований законодательства, сопряженных с посягательством на общественную нравственность, порядок и безопасность, и не вовлекать других граждан в совершение противоправных, антиобщественных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="006B4B4F" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қызметшілердің қызметтік ә</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z16"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Стандарты поведения в служебных отношениях</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z17"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8. Государственные служащие в служебных отношениях с коллегами должны:</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7C68" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) способствовать установлению и укреплению в коллективе деловых и доброжелательных взаимоотношений и конструктивного сотрудничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) пресекать либо принимать иные меры по недопущению нарушений норм служебной этики со стороны других государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3) воздерживаться от обсуждения личных и профессиональных качеств коллег, порочащих их честь и достоинство в коллективе;</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7C68" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4) не допускать действий (бездействия), препятствующих выполнению коллегами их должностных обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>9. Руководители в отношениях с подчиненными служащими должны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) своим поведением служить примером беспристрастности, справедливости, бескорыстия, уважительного отношения к чести и достоинству личности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) обеспечивать соблюдение принципов меритократии, при решении кадровых вопросов не оказывать предпочтения по признакам родства, землячества и личной преданности;</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3) проявлять справедливость и объективность при оценке результатов их деятельности, а также применении мер поощрения и взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4) принимать меры, направленные на охрану труда, здоровья, создание безопасных и необходимых условий для эффективной деятельности, а также создание благоприятной морально-психологической атмосферы, исключающей любые формы дискриминации и посягательств на честь и достоинство служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5) не использовать служебное положение для оказания влияния на их деятельность при решении вопросов неслужебного характера;</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6) не принуждать к совершению противоправных поступков, а также поступков, не совместимых с общепринятыми морально-этическими нормами;</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7) не допускать по отношению к ним необоснованных обвинений, фактов грубости, унижения достоинства, бестактности и некорректного поведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>10. Государственные служащие, занимающие нижестоящие должности, должны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="006F7C68" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054170D" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>при выполнении поручений руководителей представлять только объективные и достоверные сведения;</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) незамедлительно доводить до сведения руководства и уполномоченного по этике о ставших им известными случаях нарушений норм служебной этики и дисциплинарных проступках, дискредитирующих государственную службу;</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7C68" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) не допускать действий (бездействия), препятствующих выполнению правомерных поручений руководителя; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4) не допускать в отношении руководства проявлений личной преданности, стремления к получению выгод и преимуществ за счет их должностных возможностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="006B4B4F" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>деп</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z20"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Стандарты поведения, связанные с публичными выступлениями,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4B4F" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в том числе в средствах массовой информации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z21"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>11. Публичные выступления по вопросам деятельности государственного органа осуществляются его руководителем или уполномоченными на это должностными лицами государственного органа.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственные служащие должны вести дискуссии в корректной форме, не подрывая авторитета государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>12. Государственным служащим не следует публично выражать свое мнение по вопросам государственной политики и служебной деятельности, если оно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) не соответствует основным направлениям политики государства;</w:t>
+      </w:r>
+      <w:r w:rsidR="006D40DE" w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) раскрывает служебную информацию, которая не разрешена к обнародованию; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B4B4F" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3) содержит неэтичные высказывания в адрес должностных лиц государства, органов государственного управления, других государственных служащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>13. Не допускаются публикации государственными служащими от имени государственного органа по вопросам, не связанным с проведением государственной политики, деятельностью государственного органа и государственных служащих. Публикация материалов по педагогической, научной и иной творческой деятельности может осуществляться государственным служащим только от собственного имени как частного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00352874" w:rsidRPr="00D87EB4" w:rsidRDefault="0054170D" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D87EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>При предъявлении к государственному служащему необоснованного публичного обвинения в коррупционных проявлениях он должен в месячный срок со дня</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D87EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6092 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обнаружения такого обвинения принять меры по его опровержению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00515B9C" w:rsidRPr="00515B9C" w:rsidRDefault="00515B9C" w:rsidP="00515B9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00515B9C" w:rsidRDefault="00515B9C" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81FCC" w:rsidRDefault="00F81FCC" w:rsidP="006B4B4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00814789" w:rsidRPr="00D87EB4" w:rsidRDefault="00814789" w:rsidP="00814789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D87EB4">
-[...133 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="006D40DE" w:rsidP="00814789">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z25"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="006D40DE" w:rsidP="00814789">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D87EB4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="006D40DE" w:rsidP="00814789">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>2) басқа мемлекеттік қызметшілер тарапынан қызметтік әдеп нормаларын бұзудың жолын кесуге немесе оларды болдырмау жөнінде өзге шаралар қабылдауға;</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="006D40DE" w:rsidP="00814789">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00D87EB4" w:rsidRDefault="006D40DE" w:rsidP="00814789">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142" w:right="169" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w:rsidR="006D40DE" w:rsidRPr="00814789" w:rsidRDefault="006D40DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) ұжымда әріптестерінің ар-намысы мен абыройына кір келтіретін жеке және кәсіптік қасиеттерін талқылаудан аулақ болуға; </w:t>
-[...670 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006D40DE" w:rsidRPr="00814789" w:rsidSect="0088334E">
+      <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+      <w:pgMar w:top="567" w:right="624" w:bottom="510" w:left="624" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="41AF1BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89DA03DA"/>
     <w:lvl w:ilvl="0" w:tplc="C5A2878C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -7344,3088 +2955,1501 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="70F23514"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7550E70A"/>
+    <w:lvl w:ilvl="0" w:tplc="10F254E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="645" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1365" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2085" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2805" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3525" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4245" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4965" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5685" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6405" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="82"/>
-  <w:displayBackgroundShape/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="003E1865"/>
-[...2490 lines deleted...]
-    <w:rsid w:val="00FF6E70"/>
+    <w:rsidRoot w:val="00352874"/>
+    <w:rsid w:val="000E7949"/>
+    <w:rsid w:val="00175D13"/>
+    <w:rsid w:val="003101ED"/>
+    <w:rsid w:val="00352874"/>
+    <w:rsid w:val="00515B9C"/>
+    <w:rsid w:val="00531B0E"/>
+    <w:rsid w:val="0054170D"/>
+    <w:rsid w:val="0068098F"/>
+    <w:rsid w:val="006B4B4F"/>
+    <w:rsid w:val="006D40DE"/>
+    <w:rsid w:val="006F7C68"/>
+    <w:rsid w:val="00814789"/>
+    <w:rsid w:val="0088334E"/>
+    <w:rsid w:val="0089045C"/>
+    <w:rsid w:val="009D3A12"/>
+    <w:rsid w:val="00AC1871"/>
+    <w:rsid w:val="00AE6E3B"/>
+    <w:rsid w:val="00CD628D"/>
+    <w:rsid w:val="00D02B6A"/>
+    <w:rsid w:val="00D87EB4"/>
+    <w:rsid w:val="00E53428"/>
+    <w:rsid w:val="00EA31AD"/>
+    <w:rsid w:val="00F81FCC"/>
+    <w:rsid w:val="00FB540B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-[...13 lines deleted...]
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...86 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:unhideWhenUsed="0"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003E1865"/>
+    <w:rsid w:val="004A3277"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="86"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1197D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E53428"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E53428"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007109C0"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
+    <w:name w:val="disclaimer"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00E53428"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
+    <w:name w:val="DocDefaults"/>
+    <w:rsid w:val="00E53428"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E1865"/>
+    <w:rsid w:val="006D40DE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA31AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA31AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Consolas" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00515B9C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:unhideWhenUsed="0"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A3277"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="86"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00841CD9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00841CD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D1197D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007109C0"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
+    <w:name w:val="disclaimer"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
+    <w:name w:val="DocDefaults"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006D40DE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA31AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA31AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Consolas" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00515B9C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F536D2C-60DB-4C00-B479-FE233D248EB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1474</Words>
-  <Characters>8408</Characters>
+  <Words>1501</Words>
+  <Characters>8561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>RePack by SPecialiST</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9863</CharactersWithSpaces>
+  <CharactersWithSpaces>10042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Марина</dc:creator>
+  <dc:creator>user-pc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>