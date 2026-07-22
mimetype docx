--- v0 (2025-12-12)
+++ v1 (2026-07-22)
@@ -1,211 +1,461 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00F07798" w:rsidRPr="003A44CC" w:rsidRDefault="00F07798" w:rsidP="00F07798">
-[...23 lines deleted...]
-    <w:p w:rsidR="00F07798" w:rsidRPr="00F4629E" w:rsidRDefault="00F07798" w:rsidP="00F07798">
+    <w:p w:rsidR="006D7D9C" w:rsidRDefault="006D7D9C" w:rsidP="006D7D9C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F07798" w:rsidRDefault="00F07798" w:rsidP="00F07798">
-[...52 lines deleted...]
-    <w:p w:rsidR="00F07798" w:rsidRDefault="00F07798" w:rsidP="00F07798">
+    <w:p w:rsidR="006D7D9C" w:rsidRPr="006D7D9C" w:rsidRDefault="006D7D9C" w:rsidP="006D7D9C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6391C">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D7D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">План – сетка лагеря </w:t>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D7D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұмыс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D7D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жоспары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="006D7D9C" w:rsidRPr="006D7D9C" w:rsidRDefault="006D7D9C" w:rsidP="006D7D9C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D7D9C" w:rsidRPr="00370D98" w:rsidRDefault="006D7D9C" w:rsidP="006D7D9C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оспарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әртүрлі жастағы топтардың</w:t>
+      </w:r>
+      <w:r w:rsidR="00370D98" w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тәрбиеленушілердің, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>педагогтердтерд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мүдделері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмыс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>істеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мүмкіндігі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ескеріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00370D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D7D9C" w:rsidRPr="006D7D9C" w:rsidRDefault="006D7D9C" w:rsidP="006D7D9C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006D7D9C" w:rsidRPr="006D7D9C" w:rsidRDefault="006D7D9C" w:rsidP="006D7D9C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с </w:t>
+        <w:t>луб</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C6391C">
+      <w:r w:rsidRPr="006D7D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>дневн</w:t>
+        <w:t xml:space="preserve"> тәрбиеленуші</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ым</w:t>
+        <w:t>лері келетін күндізгі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C6391C">
+      <w:r w:rsidRPr="006D7D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пребывани</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лагер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ем воспитанников клуба</w:t>
+        <w:t>кестелі - ж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оспар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F07798" w:rsidRDefault="00F07798" w:rsidP="00F07798">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblInd w:w="-961" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
@@ -217,7147 +467,6139 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2717"/>
         <w:gridCol w:w="7773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="006D3937">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>ДЕНЬ</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>КҮН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="006D3937">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>МЕРОПРИЯТИЯ</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ІС-ШАРА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...56 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.06.2018 дүйсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>інші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...29 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.30 - 09.40 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Көңілді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жаттығулар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚЕ, ҚТ, ЖҚЕ бойынша нұсқаулар беру</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00 - 10.30 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F06">
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Ұрпаққа аманат"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жазғы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">этноауылының ашылуы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - экскурсия.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="007254FE" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.30 - 11.30 – Жалпы</w:t>
+            </w:r>
+            <w:r w:rsidR="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ла</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF56AB" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>гер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лік </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF56AB" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> істі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, жасақтардың дайындығын</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF56AB" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тексер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF56AB" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F06">
-[...374 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эмблема</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF56AB" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дайындау, сәлемдесу, атауы, ұраны, әні, үні)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="007254FE" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.30 – 12.30 - таза ауадағы о</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF56AB" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йындар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...49 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.06. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сейсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Екінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...15 lines deleted...]
-              <w:t>09.30 - 09</w:t>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00552995" w:rsidRDefault="00F07798" w:rsidP="006D3937">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.30 - 09.40  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00552995" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көңілді</w:t>
+            </w:r>
+            <w:r w:rsidR="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.40 - 10.40 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>олданбалы өнер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша шеберлік сабағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұлттық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ойыншықтар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дайындау, ою-өрнек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ті, бұйымдарды </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қолдан жасау).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.40 - 11.10 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>елегация</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алтанатты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">түрде таныстыру </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(театрализация).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="006D3937">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.10 – 12.3</w:t>
             </w:r>
             <w:r w:rsidRPr="008D7F06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F06">
-[...198 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>таза ауадағы о</w:t>
+            </w:r>
+            <w:r w:rsidR="00552995" w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йындар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00DC40B0" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06.06. сәрсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Үшінші күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 - Әлем халықтарының о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йындары.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.40 - 11.40 - Сазды кеш</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.40 - 12.30 - ұлттық костюмнің элементтерін </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айындау және көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...69 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.06. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Төртінші күн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...57 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 –"Менің халқымның т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арихы" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">білгірлер сайысы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- викторина.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.40 - 11.30 - "Сыйлық"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атты қолдағы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> материалдан дайындалған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бұйымдар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.30 -12.30 Кинозал "Әлем халықтарының е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ртегілері".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00DC40B0" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08.06. жұма</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бесінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...47 lines deleted...]
-              <w:t>а.</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көңілді жаттығулар – көпшілікпен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> флэш-моб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 -10.30 - Спорттық эстафета.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.30 -11.40 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>уған өлкем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> суреттеймін " - атты суреттер сайысы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.40 - 12.30 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Х</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алқымның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лттық тағам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>" аспаздық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ойын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...69 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.06.дүйсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Алтыншы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...57 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 – Көңілді жатығулар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.40 - 10.30 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әлем халықтарының </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>би</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> делегация</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лар арасындағы ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>арыстар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.30 – 11.30 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>этнографиялық қойылымдарды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">айындау және көрсету. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00552995" w:rsidRPr="00552995" w:rsidRDefault="00552995" w:rsidP="00552995">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.30 – 12.30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00552995">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Таза ауадағы қозғалыстағы ойындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00DC40B0" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.06.сейсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жетінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00DC40B0" w:rsidP="00DC40B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00DC40B0" w:rsidP="00DC40B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 -10.20 - Қолданбалы өнер дайындау бойынша шеберлік сабағы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00DC40B0" w:rsidP="00DC40B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.20 -11.30 - Ұлттық спорт түрлерінен жарыстар. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00DC40B0" w:rsidP="00DC40B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.30 - 12.30 – Әдет-ғұрыптарды көрсету.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00DC40B0" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.06. сәрсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сегізінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00DC40B0" w:rsidP="00DC40B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00DC40B0" w:rsidP="00DC40B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 -10.30 - Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аза ауада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғы о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йындар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00E4153C" w:rsidP="00DC40B0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.30 - 11.30 - "Қонақтарды қарсы алу" этникалық шоу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DC40B0" w:rsidRPr="00DC40B0" w:rsidRDefault="00DC40B0" w:rsidP="00E4153C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.30 - 12.30 - "Сүйікті </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>халық батырлары" о</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4153C" w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йын</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы –</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4153C" w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>КВН</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC40B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әзіл</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-қалжыңдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00E4153C" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.06.бейсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тоғызыншы күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E4153C" w:rsidRPr="00E4153C" w:rsidRDefault="00E4153C" w:rsidP="00E4153C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E4153C" w:rsidRPr="00E4153C" w:rsidRDefault="00E4153C" w:rsidP="00E4153C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00 - 11.30 - </w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>иіз үй</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ді құрастыру бойынша </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">танымдық әңгіме және шеберлік сабағы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>("Жігер " БЖК").</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E4153C" w:rsidRPr="00E4153C" w:rsidRDefault="00E4153C" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.30 - 12.30 –"</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>азақ халқының мәдениеті</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0" w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>т</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0" w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұрмыс</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0" w:rsidRPr="00E4153C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> фильм</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">інің </w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>көрсетілімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00275FD0" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:trHeight w:val="618"/>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15.06.жұма</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оныншы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Өнеріміз саған-Қазақстан!" музыкалық шығармашылық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>айқауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.40 - 11.30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Этноауыл мұражайына с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аяхат. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.30 - 12.30 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аза ауада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғы о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йындар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00275FD0" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.06. дүйсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Он </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>інші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.40 - 10.40 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Этноауыл б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ояулар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шеберлік сабағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...145 lines deleted...]
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.40 -11.30 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Алақай". театр шығармашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ның байқауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.30 - 12.30 - Шығыс базары "Жібек жолы".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...69 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.06 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сейсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">он </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>екінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...17 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.40 - 10.40 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">ый Бодрячок – массовый </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>олөнершілер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>уыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.40 - 11.40 - Кәдесый жәрмеңкесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.40 - 12.30 - "этно-fashion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сән ф</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>естивалі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00041E0E" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00370D98" w:rsidRPr="00370D98" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20.06.сәрсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00370D98" w:rsidP="00370D98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>он үшінші күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00275FD0" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9.30 - 09.40 - Көңілді жаттығулар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00041E0E" w:rsidP="00275FD0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 – «Бұрынғы іздерді іздеу» квест - ойыны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00275FD0" w:rsidRPr="00275FD0" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13.40 - 14.30 - Э</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0" w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тникалық музыканттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сайысы</w:t>
+            </w:r>
+            <w:r w:rsidR="00275FD0" w:rsidRPr="00275FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00041E0E" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.06. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>флэш-моб</w:t>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейсенбі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>он төртінші күн</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07798" w:rsidRPr="008D7F06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көңілді Дэнс - жаттығу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.30 – Шеберлік сабағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.30 - 11.30 - Спорттық эстафета.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.30 - 12.30 - "Жоғалған әлем" зияткерлік ойыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00041E0E" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:trHeight w:val="1193"/>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22.06. жұма</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">он </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бесінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көңілді Дэнс - жаттығу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">этноаулдар </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>фотосес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сиясы мен презентацияларының сайысы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...48 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.40 - 11.30 - таза ауада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...131 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йындар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.30 - 12.30 - " </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ілім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ағашына </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...46 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>саяхат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йын бағдарламасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...49 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.06. дүйсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">он </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алтыншы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...31 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көңілді Дэнс – жаттығу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 - Спорттық жарыстар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10.40 - 12.00 - "Арлан"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ежелгі түркі халықтары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ның</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тарихи шынайы ұлттық костюмдер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсету және </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>демонстрациялау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.00 - 12.30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F06">
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...130 lines deleted...]
-                <w:szCs w:val="32"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Күн р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ефлексия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00041E0E" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.06. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сейсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">он </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жетінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көңілді Дэнс -микс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 - Кинозал.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.40 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- 11.40 - Квест – ойын, "Тарих д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өңгелегі". </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041E0E" w:rsidRPr="00041E0E" w:rsidRDefault="00041E0E" w:rsidP="00041E0E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.40 - 12.30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041E0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аза ауада</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғы</w:t>
+            </w:r>
+            <w:r w:rsidR="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> би</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07798" w:rsidRPr="00520660" w:rsidTr="00F07798">
+        <w:trPr>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27.06. сәрсенбі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">он </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сегізінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00520660" w:rsidRPr="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.30 - 09.40 - Көңілді ДЭНС – микс. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.50 "Ұрпаққа аманат"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> этноауыл еліне - о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йын-саяхат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00520660" w:rsidRPr="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.50 - 11.30 - Экскурсия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>олөнер шеберлері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>нде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қонақта".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00520660" w:rsidRPr="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11.30 - 12.30 - " Ұлттық ойындар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...69 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.06 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>он то</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ғызыншы күн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...57 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00520660" w:rsidRPr="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.30 - 09.40 - Көңілді ДЭНС – микс. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00520660" w:rsidRPr="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.40 - 10.40 - "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>асыр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тоғысында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>" т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>анымдық бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00520660" w:rsidRPr="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.40 - 11.40 - </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Астана – достық қаласы" к</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6A10" w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>онцерттік бағдарлама</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00520660" w:rsidRPr="00520660" w:rsidRDefault="00520660" w:rsidP="00520660">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.40-12.30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...178 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мерекелік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дастархан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="006D3937">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidTr="00F07798">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...69 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00BF56AB" w:rsidRPr="00BF56AB" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29.06 жұма</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRDefault="00BF56AB" w:rsidP="00BF56AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жиырмасыншы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...19 lines deleted...]
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+          <w:p w:rsidR="00BE6A10" w:rsidRPr="00BE6A10" w:rsidRDefault="00BE6A10" w:rsidP="00BE6A10">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...40 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09.30 - 09.40 - Көпшілік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> флэш-моб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
-[...56 lines deleted...]
-                <w:szCs w:val="32"/>
+          <w:p w:rsidR="00BE6A10" w:rsidRPr="00BE6A10" w:rsidRDefault="00BE6A10" w:rsidP="00BE6A10">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00 -10.30 - "Ұрпаққа аманат". </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жазғы этноауылының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00171ED5">
-[...208 lines deleted...]
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ыл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> салтанаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6A10" w:rsidRPr="00BE6A10" w:rsidRDefault="00BE6A10" w:rsidP="00BE6A10">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...724 lines deleted...]
-          <w:p w:rsidR="00F07798" w:rsidRPr="008D7F06" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.30 - 12.00 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Бір шаңырақтын астында" халықтар достығы ф</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>естивалі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00727A59" w:rsidRDefault="00BE6A10" w:rsidP="00BE6A10">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2950 lines deleted...]
-          <w:p w:rsidR="00F07798" w:rsidRPr="00200A49" w:rsidRDefault="00F07798" w:rsidP="009E3AF9">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12.00 - 12.30 - Марапаттау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F07798" w:rsidRPr="00200A49" w:rsidRDefault="00F07798" w:rsidP="006D3937">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001E2262" w:rsidRDefault="001E2262"/>
-    <w:sectPr w:rsidR="001E2262" w:rsidSect="003A44CC">
+    <w:sectPr w:rsidR="001E2262" w:rsidSect="002616E9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgBorders w:offsetFrom="page">
-[...4 lines deleted...]
-      </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F07798"/>
-    <w:rsid w:val="001D0BCC"/>
+    <w:rsid w:val="00041E0E"/>
     <w:rsid w:val="001E2262"/>
-    <w:rsid w:val="003A44CC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D528A6"/>
+    <w:rsid w:val="002616E9"/>
+    <w:rsid w:val="00275FD0"/>
+    <w:rsid w:val="002F76DC"/>
+    <w:rsid w:val="00370D98"/>
+    <w:rsid w:val="00520660"/>
+    <w:rsid w:val="00552995"/>
+    <w:rsid w:val="006D3937"/>
+    <w:rsid w:val="006D7D9C"/>
+    <w:rsid w:val="007254FE"/>
+    <w:rsid w:val="00BE6A10"/>
+    <w:rsid w:val="00BF56AB"/>
+    <w:rsid w:val="00DC40B0"/>
+    <w:rsid w:val="00E4153C"/>
     <w:rsid w:val="00F07798"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -7482,91 +6724,93 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D528A6"/>
+    <w:rsid w:val="002616E9"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="extended-textshort">
     <w:name w:val="extended-text__short"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00F07798"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -7818,54 +7062,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>727</Words>
-  <Characters>4145</Characters>
+  <Words>725</Words>
+  <Characters>4133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>ГУ Отдел экономики и бюджетного планирования г.Пав</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4863</CharactersWithSpaces>
+  <CharactersWithSpaces>4849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Ахметова</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>