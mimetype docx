--- v0 (2025-12-12)
+++ v1 (2026-04-21)
@@ -7,8503 +7,10009 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00FE09D6" w:rsidRPr="00A659F1" w:rsidRDefault="00FE09D6" w:rsidP="00FE09D6">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Білім және ғылым министрінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2016 жылғы «</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>наурыздағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>210</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – қосымша </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="5670" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Білім және ғылым министрінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 жылғы 13 сәуірдегі №198 бұйрығына </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00663242" w:rsidRPr="00663242" w:rsidRDefault="00663242" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-        <w:ind w:left="5664"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қосымша </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>» мемлекеттік көрсетілетін қызмет стандарты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0071758A" w:rsidRPr="00F360E2" w:rsidRDefault="0071758A" w:rsidP="0071758A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0071758A" w:rsidRPr="00F360E2" w:rsidRDefault="0071758A" w:rsidP="0071758A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00115AC4">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>«Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау» мемлекеттік көрсетілетін қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызмет стандартын Қазақстан Республикасы Білім және ғылым министрлігі (бұдан</w:t>
+      </w:r>
+      <w:r w:rsidR="00115AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әрі – Министрлік) әзірлеген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Астана және Алматы қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D32478" w:rsidRPr="00C601E9" w:rsidRDefault="00D32478" w:rsidP="00D32478">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтінішті қабылдау және мемлекеттік қызмет көрсетудің нәтижесін беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D32478" w:rsidRPr="00C601E9" w:rsidRDefault="00D32478" w:rsidP="00D32478">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) көрсетілетін қызметті берушінің кеңсесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D32478" w:rsidRPr="00DA491E" w:rsidRDefault="00D32478" w:rsidP="00D32478">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00611F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) «электрондық үкіметтің» www.e</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>gov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D32478" w:rsidRPr="00A25C62" w:rsidRDefault="00D32478" w:rsidP="002050AE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00253691" w:rsidRDefault="00A25C62" w:rsidP="00253691">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253691">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00C601E9" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...871 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000821B5" w:rsidRPr="00C601E9" w:rsidRDefault="000821B5" w:rsidP="000821B5">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге құжаттарды тапсырған сәттен бастап және портал арқылы өтініш берген кезде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – бес</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс күн</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000821B5" w:rsidRPr="00C601E9" w:rsidRDefault="000821B5" w:rsidP="000821B5">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
-          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="006905F2">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұжаттарды тапсыруы үшін күтудің рұқсат берілетін ең ұзақ уақыты – 20 минут;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000821B5" w:rsidRPr="00C601E9" w:rsidRDefault="000821B5" w:rsidP="000821B5">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>көрсетілетін қызметті берушідегі қызмет көрсетудің рұқсат берілетін ең ұзақ уақыты – 30 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00C601E9" w:rsidRDefault="002050AE" w:rsidP="00C80FF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету нысаны – электрондық (ішінара автоматтандырылған) және (немесе) қағаз жүзінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00C601E9" w:rsidRDefault="00A25C62" w:rsidP="002050AE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсетудің нәтижесі –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы мемлекеттік көрсетілетін қызмет </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>стандартына 2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты  біржолғы ақшалай төлемді тағайындау туралы шешім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A4918" w:rsidRPr="003A4918" w:rsidRDefault="003A4918" w:rsidP="003A4918">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық </w:t>
+      </w:r>
+      <w:r w:rsidR="00154CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және (немесе) қағаз түрінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A4918" w:rsidRPr="003A4918" w:rsidRDefault="003A4918" w:rsidP="003A4918">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті көрсету нәтижесі үшін қағаз жеткізгіште өтініш берген жағдайда мемлекеттік қызмет көрсету нәтижесі электрондық форматта ресімделеді, қағазға басып шығарылады, көрсетілетін қызметті берушінің уәкілетті тұлғасының қолымен және мөрімен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A4918" w:rsidRDefault="003A4918" w:rsidP="003A4918">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Порталда мемлекеттік қызмет көрсетудің нәтижесі көрсетілетін қызметті алушының «жеке кабинетіне» көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электро</w:t>
+      </w:r>
+      <w:r w:rsidR="00642705" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ндық құжат нысанында жіберіледі және сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002572DB" w:rsidRDefault="00A25C62" w:rsidP="002572DB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002572DB" w:rsidRPr="002572DB" w:rsidRDefault="002572DB" w:rsidP="002572DB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002572DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жұмыс кестесі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002572DB" w:rsidRPr="00C601E9" w:rsidRDefault="002572DB" w:rsidP="002572DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) көрсетілетін қызметті берушіде: Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r w:rsidR="00154CEF" w:rsidRPr="00154CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Еңбек Кодексі</w:t>
+      </w:r>
+      <w:r w:rsidR="00154CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбіден бастап жұма аралығын қоса алғанда сағат 9.00-ден 18.30-ға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002572DB" w:rsidRPr="00C601E9" w:rsidRDefault="002572DB" w:rsidP="002572DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін жүзеге асырылады. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002572DB" w:rsidRPr="00C601E9" w:rsidRDefault="002572DB" w:rsidP="002572DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) порталда: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнімен жүзеге асырылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00C601E9" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы жүгінген кезде мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00C601E9" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы мемлекеттік көрсетілетін қызмет </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>стандартына 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-қосымшаға сәйкес нысан бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB64A9" w:rsidRPr="00C601E9" w:rsidRDefault="00EB64A9" w:rsidP="00EB64A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының жеке басын кәуландыратын құжат</w:t>
+      </w:r>
+      <w:r w:rsidR="00587B72" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>тың көшірмесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587B72" w:rsidRPr="00C601E9" w:rsidRDefault="00587B72" w:rsidP="00EB64A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланың (балалардың) білім беру ұйымында оқуы туралы анықтама</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1680C" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B1680C" w:rsidRPr="00C601E9" w:rsidRDefault="00B1680C" w:rsidP="00EB64A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланы (балаларды) патронаттық тәрбиеге беру туралы шарттың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Салыстырып тексеру үшін құжаттар түпнұсқада ұсынылады, кейін түпнұсқалары көрсетілетін қызметті алушыға қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Құжаттарды қабылдау кезінде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мынадай мәліметтерді көрсетіп, тиісті құжаттардың қабылданғаны туралы қолхат береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00BE29CA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>сұраныстың нөмірі және қабылданған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00BE29CA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>сұралатын мемлекеттік көрсетілетін қызметтің түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00BE29CA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>қоса берілген құжаттардың саны мен атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00BE29CA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>құжаттардың берілетін күні (уақыты) мен орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE29CA" w:rsidRDefault="00A25C62" w:rsidP="00BE29CA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">құжаттарды ресімдеуге </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтінішті қабылдаған қызметкерінің аты, тегі, сондай-</w:t>
+      </w:r>
+      <w:r w:rsidR="00931D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ақ болса әкесінің аты (бар болғанда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00B1680C" w:rsidRDefault="00A25C62" w:rsidP="00BE29CA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының тегі, аты, сондай-</w:t>
+      </w:r>
+      <w:r w:rsidR="00931D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ақ болса әкесінің аты (бар болғанда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) және оның байланыс телефондары. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A5FF5" w:rsidRPr="00491D1C" w:rsidRDefault="004A5FF5" w:rsidP="004A5FF5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F360E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Порталда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F360E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсетілетін қызметті алушы жүгінген кезде мемлекеттік қызметті көрсету үшін қажетті құжаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F360E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A01E86" w:rsidRPr="00C601E9" w:rsidRDefault="00AD1149" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының ЭЦҚ куәландырылған электрондық құжат нысанындағы сұранысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD1149" w:rsidRPr="00C601E9" w:rsidRDefault="00A01E86" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланың (балалардың) білім беру ұйымында оқуы туралы анықтама</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1149" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электрондық көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD1149" w:rsidRDefault="00AD1149" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) екінші деңгейдегі банкте немесе банк операцияларының жеке түрлерін жүзеге асыруға Қазақстан Республикасы Ұлттық Банкінің лицензиясы бар ұйымда бала асырап алушылардың бірінің атына жеке шоттың ашылғаны туралы шарттың электрондық көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD1149" w:rsidRPr="00C601E9" w:rsidRDefault="00AD1149" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жеке басын растайтын құжаттар туралы мәліметтерді, Қазақстан Республикасының Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің есебі бойынша адамның, сондай-ақ жұбайының (зайыбының) қылмыс жасағаны туралы мәліметтің бар немесе жоқтығы туралы анықтамаларды көрсетілетін қызметті беруші «электрондық үкімет» шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD1149" w:rsidRPr="00C601E9" w:rsidRDefault="00AD1149" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілген қызметті алушы көрсетілетін қызметті берушіге мемлекеттік қызмет көрсету кезінде заңмен қорғалатын құпияны қамтитын, ақпараттық жүйедегі мәліметтерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD1149" w:rsidRPr="002050AE" w:rsidRDefault="00AD1149" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының «жеке кабинетіне» мемлекеттік көрсетілетін қызметтің сұранысын қабылдау туралы, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні және уақыты көрсетілген хабарлама мәртебесі жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE499B" w:rsidRDefault="00CE499B" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00490258" w:rsidRPr="00A25C62" w:rsidRDefault="00490258" w:rsidP="00AD1149">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00CE499B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman" w:cs="Consolas"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z45"/>
+      <w:bookmarkStart w:id="2" w:name="z46"/>
+      <w:bookmarkStart w:id="3" w:name="z47"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman" w:cs="Consolas"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету мәселелері көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3969"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану: шағым көрсетілетін қызметті беруші осы мемлекеттік көрсетілетін қызмет стандартының 12-тармағында көрсетілген мекенжай бойынша басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Шағым жазбаша нысанда пошта не көрсетілетін қызметті берушінің кеңсесі арқылы қолма-қол қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Жеке тұлғаның арызында оның тегі, аты, әкесінің аты (бар бол</w:t>
+      </w:r>
+      <w:r w:rsidR="00247473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ғанда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>), пошталық мекен-жайы, байланыс телефоны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағымның қабылдануын растау оның шағымды қабылдаған адамның аты-жөні, берілген шағымға жауап алу мерзімі және орны көрсетілген көрсетілетін қызметті берушінің немесе әкімдіктің кеңсесінде (мөртабан, кіріс нөмірі мен күні) тіркелуі болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00253691" w:rsidRPr="00C601E9" w:rsidRDefault="00253691" w:rsidP="00253691">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Портал арқылы өтініш білдіргенде шағымдану тәртібі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байлан</w:t>
+      </w:r>
+      <w:r w:rsidR="00C601E9" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ыс орталығының «1414», </w:t>
+      </w:r>
+      <w:r w:rsidR="00C601E9" w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 800 080 7777 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>телефоны бойынша алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00253691" w:rsidRDefault="00253691" w:rsidP="00253691">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C601E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Портал арқылы өтініштерді жолдау кезінде көрсетілетін қызметті алушының «жеке кабинетінен» көрсетілетін қызметті беруші тарапынан шығымдарды өңдеу барысында (жеткізу, тіркеу туралы белгілер, қарастыру немесе қарастырудан бас тарту туралы жауап) жаңартылатын өтініш жөніндегі ақпарат қолжетімді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті берушінің мекен-жайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелгеннен күнінен бастап бес жұмыс күні ішінде қарастыруға жатады. Шағымды қарастыру нәтижесі туралы дәлелді жауап көрсетілетін қызметті алушыға почта арқылы жіберіледі не көрс</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36510" w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>етілетін қызметті берушінің кең</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>сесінде қолма-қол беріледі.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-3686"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілген мемлекеттік қызмет нәтижесімен келіспеген жағдайда көрсетілетін қызметті алушы мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға жүгіне алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қарастыруға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сондай-ақ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамының әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>туралы ақпаратты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік қызмет көрсету мәселесі жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ірыңғай байланыс орталығының «1414»</w:t>
+      </w:r>
+      <w:r w:rsidR="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00490258" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8 800 080 7777.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телефоны бойынша алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Көрсетілген мемлекеттік қызмет нәтижесімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D0732C" w:rsidRPr="00F360E2" w:rsidRDefault="00D0732C" w:rsidP="00253691">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00253691" w:rsidRDefault="00A25C62" w:rsidP="00D0732C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсетудің, оның ішінде электрондық форматта көрсетілетін қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C97013" w:rsidRDefault="00C97013" w:rsidP="00C97013">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114933" w:rsidRDefault="0088516B" w:rsidP="0088516B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету орындарының мекен-жайлары Министрліктің www.edu.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="z79"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidR="00B9344D" w:rsidRPr="00591058" w:rsidRDefault="00B9344D" w:rsidP="0088516B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9344D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда көрсетілетін мемлекеттік қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00114933" w:rsidRPr="00591058" w:rsidRDefault="0088516B" w:rsidP="0088516B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен жағдайы туралы ақпаратты қашықтықтан қол жеткізу режимінде, порталдағы «жеке кабинеті», сондай-ақ Мемлекеттік қызмет көрсету мәселелері жөніндегі </w:t>
+      </w:r>
+      <w:r w:rsidR="0075494A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>бірыңғай байланыс орталығының 1414</w:t>
+      </w:r>
+      <w:r w:rsidR="00591058" w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00591058" w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8 800 080 7777</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телефоны арқылы алу мүмкіндігіне ие.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="z80"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="0088516B" w:rsidRDefault="0088516B" w:rsidP="0088516B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметінің байланыс телефондары Министрліктің www.edu.gov.kz, көрсетілетін қызметті берушінің интернет-ресурстарында орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойы</w:t>
+      </w:r>
+      <w:r w:rsidR="0075494A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нша бірыңғай байланыс-орталығы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1414</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="z81"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00490258" w:rsidRPr="00154CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8 800 080 7777.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D0732C" w:rsidRPr="00591058" w:rsidRDefault="00D0732C" w:rsidP="00114933">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...25 lines deleted...]
-        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D0732C" w:rsidRPr="00591058" w:rsidRDefault="00D0732C" w:rsidP="00D0732C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00591058" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
-[...190 lines deleted...]
-          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
-        </w:tabs>
-[...23 lines deleted...]
-          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...70 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="002F69FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...301 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00591058" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...60 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114933" w:rsidRPr="00591058" w:rsidRDefault="00114933" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114933" w:rsidRDefault="00114933" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...83 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...92 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="00591058" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114933" w:rsidRPr="00591058" w:rsidRDefault="00114933" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114933" w:rsidRPr="00591058" w:rsidRDefault="00114933" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC2A63" w:rsidRDefault="00FC2A63" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3440 lines deleted...]
-      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002572DB" w:rsidRDefault="002572DB" w:rsidP="0088516B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="1E1E1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="1E1E1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:color w:val="1E1E1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бала __________________________________________________ асырап (баланың (балалардың) Т.А.Ә., туған күні) алуға байланысты біржолы ақшалай төлем тағайындауды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегі _____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Аты _______________ Әкесінің аты (бар болғанда) _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мекенжайы ______________________________________________________ Соттың атауы _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соттың 20___ жылғы «______»_____________ №_______шешімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бала асырап алушының жеке басын куәландыратын</w:t>
+      </w:r>
+      <w:r w:rsidR="0099582A" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құжаттың түрі __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сериясы ____________ нөмірі ____________ кім берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі ____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0099582A" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жеке шотының № _______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0099582A" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Банктің атауы ________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0099582A" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) баланы асырап алу туралы заңды күшіне енген сот шешімінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) бала асырап алушының жеке куәлігінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) бала асырап алу туралы куәліктің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4) асырап алынған баланың туу туралы куәлігінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5) екінші деңгейдегі банкте немесе банк операцияларының жекелеген түрлерін жүзеге асыруға Қазақстан Республикасы Ұлттық Банкінің лицензиясы бар ұйымда бала асырап алушылардың бірінің атына жеке шоттың ашылғаны туралы шарттың көшірмесі. Дәйексіз мәліметтер мен жалған құжаттарды ұсынғаным үшін жауаптылық туралы ескертілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>20 ___ жылғы «_____» ______ Өтiнiш берушiнiң қолы _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0099582A" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құжаттар қабылданды: 20___ жылғы «___» ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>______________ __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>    (қолы)           (құжаттарды қабылдаған адамның Т.А.Ә. (бар болғанда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ </w:t>
+      </w:r>
+      <w:r w:rsidR="0099582A" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_ _ _ _ _ _ _ _ _ _ _ _ _ _</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(кесу</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25C62" w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="0099582A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20__ жылғы «___» ______________ азаматтың (ша) ___________________ өтініші қосымша құжаттарымен _______________ дана қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00490258" w:rsidRDefault="0099582A" w:rsidP="0099582A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099582A" w:rsidRPr="00CE2ADE" w:rsidRDefault="0099582A" w:rsidP="0099582A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қолы) (құжаттарды қабылдаған адамның Т.А.Ә. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бар болғанда)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, қызметі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25C62" w:rsidRDefault="00A25C62" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="00A25C62">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="708" w:firstLine="4678"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="708" w:firstLine="4678"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Астана және Алматы қалаларының, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аудандардың және облыстық маңызы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бар қалалардың жергілікті атқарушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органдарының, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«электрондық үкіметтің» веб-порталының қағаз түрде берген құжаттың шығу нысаны  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>№ ____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>«___» _______________20 ___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Азамат(ша) __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тегі, аты, әкесінің аты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бар болғанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жүгінген күні ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Асырап алынған баланың Т.А.Ә. (бар болғанда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Асырап алынған баланың туған күні ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Асырап алынған баланың туу туралы куәлігі (туу туралы актінің жазбасы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№ ______________________ берiлген күнi _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>баланың туу туралы куәлiгiн (туу туралы актiнің жазбасын) берген органның атауы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 ___ ж. «____»________________ бала асырап алу туралы соттың шешімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бала асырап алуға байланысты біржолғы ақшалай төлемнің тағайындалған сомасы _________________________________ теңгені құрайды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>`(сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>себебі бойынша _______________________________________________ біржолғы ақшалай төлем тағайындаудан бас тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Астана және Алматы қалаларының, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аудандардың және облыстық маңызы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бар қалалардың жергілікті атқарушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>органдарының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(қолы)    (тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Астана және Алматы қалаларының, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аудандардың және облыстық маңызы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бар қалалардың жергілікті атқарушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органдарының, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«электрондық үкіметтің» веб-порталының қағаз түрде берген құжаттың шығу нысаны  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="4962"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10256" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3589"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="1557"/>
         <w:gridCol w:w="1785"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6895" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="page1"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A659F1">
+            <w:bookmarkStart w:id="7" w:name="page1"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="007B3FA4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Құжат электрондық үкімет жүйесінде құрылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A659F1">
+            <w:r w:rsidRPr="007B3FA4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ЭҮП/ПЭП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6895" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A659F1">
+            <w:r w:rsidRPr="007B3FA4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Документ сформирован системой электронного правительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A659F1">
+            <w:r w:rsidRPr="007B3FA4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ХҚКО/ЦОН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A659F1">
+            <w:r w:rsidRPr="007B3FA4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Берілген</w:t>
-[...16 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>Берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="2014"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="480"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A659F1">
+            <w:r w:rsidRPr="007B3FA4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>АЖО/АРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="574"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A659F1">
+            <w:r w:rsidRPr="007B3FA4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Дата</w:t>
-[...16 lines deleted...]
-              <w:t>выдачи</w:t>
+              <w:t>Дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="006905F2">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="208" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="208" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A659F1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-785495</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1216660" cy="566420"/>
             <wp:effectExtent l="0" t="0" r="2540" b="5080"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:docPr id="5" name="Рисунок 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1216660" cy="566420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="30" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="30"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidTr="005B51C7">
+      <w:tr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidTr="002C34C4">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="005B51C7">
+          <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="006905F2">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>№ ____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>«___» _______________20 ___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Азамат(ша) __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тегі, аты, әкесінің аты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бар болғанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жүгінген күні ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Асырап алынған баланың Т.А.Ә. (бар болғанда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Асырап алынған баланың туған күні ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Асырап алынған баланың туу туралы куәлігі (туу туралы актінің жазбасы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№ ______________________ берiлген күнi _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>баланың туу туралы куәлiгiн (туу туралы актiнің жазбасын) берген органның атауы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 ___ ж. «____»________________ бала асырап алу туралы соттың шешімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бала асырап алуға байланысты біржолғы ақшалай төлемнің тағайындалған сомасы _________________________________ теңгені құрайды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>`(сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>себебі бойынша _______________________________________________ біржолғы ақшалай төлем тағайындаудан бас тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="ru-RU"/>
-[...251 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...113 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Осы құжат «Электрондық құжат және электрондық цифрлық қолтаңба туралы» 2003 жылғы 7 қаңтардағы № 370-II Қазақстан Республикасы Заныңын 7-бабының 1-тармағына сәйкес қағаз тасығыштағы құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Данный документ согласно пункту 1 статьи 7 ЗРК от 7 января 2003 года «Об электронном документе и электронный цифровой подписи» равнозначен документу на бумажном носителе</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="006905F2">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A659F1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-27305</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>34290</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4838700" cy="1181100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21252"/>
                 <wp:lineTo x="21515" y="21252"/>
                 <wp:lineTo x="21515" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="4" name="Рисунок 4"/>
+            <wp:docPr id="6" name="Рисунок 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4838700" cy="1181100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006905F2" w:rsidRPr="00A659F1" w:rsidRDefault="006905F2" w:rsidP="006905F2">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>*Штрих-код «Электрондық әкімдік» ақпараттық жүйесі ұсынған және электрондық-цифрлық қолтаңбамен қол қойылған деректерді қамтиды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Штрих-код содержит данные, предоставленные информационной системой «Электронный акимат» и подписанные электронно-цифровой подписью</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE09D6" w:rsidRPr="00A659F1" w:rsidRDefault="00FE09D6" w:rsidP="006905F2">
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4820"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidRDefault="007B3FA4" w:rsidP="007B3FA4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007B3FA4" w:rsidRPr="007B3FA4" w:rsidSect="00A144FD">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B77B79" w:rsidRDefault="00B77B79" w:rsidP="00601BD1">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00637E02" w:rsidRDefault="00637E02" w:rsidP="0037620A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B77B79" w:rsidRDefault="00B77B79" w:rsidP="00601BD1">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00637E02" w:rsidRDefault="00637E02" w:rsidP="0037620A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B77B79" w:rsidRDefault="00B77B79" w:rsidP="00601BD1">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00637E02" w:rsidRDefault="00637E02" w:rsidP="0037620A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B77B79" w:rsidRDefault="00B77B79" w:rsidP="00601BD1">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00637E02" w:rsidRDefault="00637E02" w:rsidP="0037620A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1426263148"/>
+      <w:id w:val="1217553924"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="005B51C7" w:rsidRPr="00601BD1" w:rsidRDefault="00216950" w:rsidP="00601BD1">
+      <w:p w:rsidR="00744D94" w:rsidRPr="000A485C" w:rsidRDefault="00A0662D" w:rsidP="000A485C">
         <w:pPr>
-          <w:pStyle w:val="a4"/>
+          <w:pStyle w:val="a6"/>
           <w:jc w:val="center"/>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00601BD1">
+        <w:r w:rsidRPr="00A144FD">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005B51C7" w:rsidRPr="00601BD1">
+        <w:r w:rsidR="00744D94" w:rsidRPr="00A144FD">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00601BD1">
+        <w:r w:rsidRPr="00A144FD">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B77B79" w:rsidRPr="00B77B79">
+        <w:r w:rsidR="00637E02">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
-            <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00601BD1">
+        <w:r w:rsidRPr="00A144FD">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02DB336F"/>
+    <w:nsid w:val="03686433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B150EA3C"/>
-    <w:lvl w:ilvl="0" w:tplc="04190011">
+    <w:tmpl w:val="D056E7F4"/>
+    <w:lvl w:ilvl="0" w:tplc="D87E1C6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...12 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8723" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E820B7D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2794" w:hanging="1005"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8526,141 +10032,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03686433"/>
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="05D31567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82EEB26"/>
     <w:lvl w:ilvl="0" w:tplc="9014B650">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -8705,147 +10120,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06436DEB"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="074104D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E5E5424"/>
-    <w:lvl w:ilvl="0" w:tplc="04190011">
+    <w:tmpl w:val="3882502E"/>
+    <w:lvl w:ilvl="0" w:tplc="2912DF3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="900" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
+        <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="180"/>
+        <w:ind w:left="2280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
+        <w:ind w:left="3000" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
+        <w:ind w:left="3720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="180"/>
+        <w:ind w:left="4440" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
+        <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
+        <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="180"/>
+        <w:ind w:left="6600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0FFE2530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ABD48898"/>
+    <w:tmpl w:val="EEEC7180"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="7449" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -8877,249 +10295,253 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="113E30C2"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="1E2226C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="670C95D6"/>
-    <w:lvl w:ilvl="0" w:tplc="BDA4AF60">
+    <w:tmpl w:val="8DD843E4"/>
+    <w:lvl w:ilvl="0" w:tplc="5920AF60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1065" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1785" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2505" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3225" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3945" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4665" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5385" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6105" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6825" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="15796783"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="212B3838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C35AEC00"/>
+    <w:tmpl w:val="DA30F3C6"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="15AF0320"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="24F62F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="41085AEE"/>
-    <w:lvl w:ilvl="0" w:tplc="AE8253E2">
+    <w:tmpl w:val="439C3708"/>
+    <w:lvl w:ilvl="0" w:tplc="7F7E84A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="CC627BD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3199" w:hanging="1410"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9138,50 +10560,139 @@
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="29B11B94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBA2A746"/>
+    <w:lvl w:ilvl="0" w:tplc="A296C100">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="318A401D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9370BEA4"/>
     <w:lvl w:ilvl="0" w:tplc="A8C88A7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9231,401 +10742,919 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4C60343E"/>
+    <w:nsid w:val="38E158EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FCF4E880"/>
+    <w:tmpl w:val="6130F48C"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2235" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2955" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3675" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4395" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6555" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="3B5035BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BDEED46"/>
+    <w:lvl w:ilvl="0" w:tplc="B620910E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1819" w:hanging="1110"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="3D1B7CA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA4A2BAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="404D034D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CC4824A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="46AF6BDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D90AF24"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="4ECC324F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="670C95D6"/>
     <w:lvl w:ilvl="0" w:tplc="BDA4AF60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1785" w:hanging="360"/>
+        <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2505" w:hanging="360"/>
+        <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3225" w:hanging="180"/>
+        <w:ind w:left="2505" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3945" w:hanging="360"/>
+        <w:ind w:left="3225" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4665" w:hanging="360"/>
+        <w:ind w:left="3945" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5385" w:hanging="180"/>
+        <w:ind w:left="4665" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6105" w:hanging="360"/>
+        <w:ind w:left="5385" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6825" w:hanging="360"/>
+        <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7545" w:hanging="180"/>
+        <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5BBD2198"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="510E4554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="76DC62D0"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="337CAA94"/>
+    <w:lvl w:ilvl="0" w:tplc="D28CBAB4">
+      <w:start w:val="47"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1069" w:hanging="360"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5DB11D6D"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="539115E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="21DEC868"/>
+    <w:tmpl w:val="E348C720"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2340" w:hanging="360"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3060" w:hanging="360"/>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="180"/>
+        <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4500" w:hanging="360"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5220" w:hanging="360"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5940" w:hanging="180"/>
+        <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6660" w:hanging="360"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7380" w:hanging="360"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8100" w:hanging="180"/>
+        <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="53F47490"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C2AEEA8"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="5FAF120A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6130F48C"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="64944431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0768A300"/>
     <w:lvl w:ilvl="0" w:tplc="72406D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -9670,1021 +11699,862 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5385" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="69D55205"/>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="6F717F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5C1E4686"/>
-    <w:lvl w:ilvl="0" w:tplc="7B5C02EC">
+    <w:tmpl w:val="79D2DBC4"/>
+    <w:lvl w:ilvl="0" w:tplc="61FC67F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1065" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1785" w:hanging="360"/>
+        <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2505" w:hanging="180"/>
+        <w:ind w:left="2651" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3225" w:hanging="360"/>
+        <w:ind w:left="3371" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3945" w:hanging="360"/>
+        <w:ind w:left="4091" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4665" w:hanging="180"/>
+        <w:ind w:left="4811" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5385" w:hanging="360"/>
+        <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6105" w:hanging="360"/>
+        <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6825" w:hanging="180"/>
+        <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6CC5067D"/>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="71A6414F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AD6ECAC8"/>
-    <w:lvl w:ilvl="0" w:tplc="04190011">
+    <w:tmpl w:val="D5188216"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1068" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019">
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1788" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2508" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3228" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3948" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4668" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5388" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6108" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6828" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6D1507D3"/>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="72224B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F17CB022"/>
-    <w:lvl w:ilvl="0" w:tplc="38E89470">
+    <w:tmpl w:val="9EFCCA86"/>
+    <w:lvl w:ilvl="0" w:tplc="32B6B82C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1778" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2498" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3218" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3938" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4658" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5378" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6098" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6818" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7538" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="73152FA5"/>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="75D06B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E5E5424"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DD660ED0">
+    <w:tmpl w:val="43BCF400"/>
+    <w:lvl w:ilvl="0" w:tplc="29B8CB2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="7D102014"/>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="75F20998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9370BEA4"/>
-    <w:lvl w:ilvl="0" w:tplc="A8C88A7C">
+    <w:tmpl w:val="88082958"/>
+    <w:lvl w:ilvl="0" w:tplc="441C67E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
-[...5 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
-  <w:drawingGridHorizontalSpacing w:val="140"/>
-[...1 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="8194"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="009F2A1F"/>
-[...316 lines deleted...]
-    <w:rsid w:val="00FF1F2D"/>
+    <w:rsidRoot w:val="00867D02"/>
+    <w:rsid w:val="00013B28"/>
+    <w:rsid w:val="000207E4"/>
+    <w:rsid w:val="00036825"/>
+    <w:rsid w:val="00076E85"/>
+    <w:rsid w:val="000821B5"/>
+    <w:rsid w:val="000825E7"/>
+    <w:rsid w:val="000906A9"/>
+    <w:rsid w:val="000A2965"/>
+    <w:rsid w:val="000A485C"/>
+    <w:rsid w:val="000B5258"/>
+    <w:rsid w:val="000B7DE6"/>
+    <w:rsid w:val="000C4B78"/>
+    <w:rsid w:val="000C753E"/>
+    <w:rsid w:val="000D3AC3"/>
+    <w:rsid w:val="000D483A"/>
+    <w:rsid w:val="000E4817"/>
+    <w:rsid w:val="000E5443"/>
+    <w:rsid w:val="000F4DD1"/>
+    <w:rsid w:val="00114933"/>
+    <w:rsid w:val="00115AC4"/>
+    <w:rsid w:val="0014017D"/>
+    <w:rsid w:val="001467FD"/>
+    <w:rsid w:val="001543AC"/>
+    <w:rsid w:val="00154CEF"/>
+    <w:rsid w:val="00165919"/>
+    <w:rsid w:val="00174A45"/>
+    <w:rsid w:val="00181E6C"/>
+    <w:rsid w:val="00197A78"/>
+    <w:rsid w:val="00197E99"/>
+    <w:rsid w:val="001A6C72"/>
+    <w:rsid w:val="001B55A4"/>
+    <w:rsid w:val="001B607E"/>
+    <w:rsid w:val="001C4EDB"/>
+    <w:rsid w:val="002050AE"/>
+    <w:rsid w:val="00223DAF"/>
+    <w:rsid w:val="002267E3"/>
+    <w:rsid w:val="00226941"/>
+    <w:rsid w:val="00232D12"/>
+    <w:rsid w:val="0023465B"/>
+    <w:rsid w:val="00247473"/>
+    <w:rsid w:val="00253691"/>
+    <w:rsid w:val="002572DB"/>
+    <w:rsid w:val="00264792"/>
+    <w:rsid w:val="00272EC6"/>
+    <w:rsid w:val="00284150"/>
+    <w:rsid w:val="002A33CB"/>
+    <w:rsid w:val="002A3C04"/>
+    <w:rsid w:val="002E791E"/>
+    <w:rsid w:val="002F03B7"/>
+    <w:rsid w:val="002F2002"/>
+    <w:rsid w:val="002F4834"/>
+    <w:rsid w:val="002F60E4"/>
+    <w:rsid w:val="002F69FF"/>
+    <w:rsid w:val="00304517"/>
+    <w:rsid w:val="0034553B"/>
+    <w:rsid w:val="0035071A"/>
+    <w:rsid w:val="00375C34"/>
+    <w:rsid w:val="0037620A"/>
+    <w:rsid w:val="003763FB"/>
+    <w:rsid w:val="003807AD"/>
+    <w:rsid w:val="00383E74"/>
+    <w:rsid w:val="00391631"/>
+    <w:rsid w:val="00391CF6"/>
+    <w:rsid w:val="003A4918"/>
+    <w:rsid w:val="003B5EB2"/>
+    <w:rsid w:val="003C174B"/>
+    <w:rsid w:val="003D15F8"/>
+    <w:rsid w:val="003E12D6"/>
+    <w:rsid w:val="003E460B"/>
+    <w:rsid w:val="003E4E61"/>
+    <w:rsid w:val="00411B66"/>
+    <w:rsid w:val="00431A41"/>
+    <w:rsid w:val="004356A2"/>
+    <w:rsid w:val="00457B3D"/>
+    <w:rsid w:val="004705C6"/>
+    <w:rsid w:val="00471C33"/>
+    <w:rsid w:val="00477668"/>
+    <w:rsid w:val="00487573"/>
+    <w:rsid w:val="00490258"/>
+    <w:rsid w:val="004910FE"/>
+    <w:rsid w:val="00491D1C"/>
+    <w:rsid w:val="004A5FF5"/>
+    <w:rsid w:val="004B24A1"/>
+    <w:rsid w:val="004B6AF9"/>
+    <w:rsid w:val="004C5FD4"/>
+    <w:rsid w:val="004D12EC"/>
+    <w:rsid w:val="004D7F5E"/>
+    <w:rsid w:val="004E0BFF"/>
+    <w:rsid w:val="004E5D8A"/>
+    <w:rsid w:val="00504CE0"/>
+    <w:rsid w:val="0052164D"/>
+    <w:rsid w:val="00522718"/>
+    <w:rsid w:val="0053197F"/>
+    <w:rsid w:val="005377B7"/>
+    <w:rsid w:val="00541E22"/>
+    <w:rsid w:val="005606B5"/>
+    <w:rsid w:val="00587B72"/>
+    <w:rsid w:val="00591058"/>
+    <w:rsid w:val="005C0D0E"/>
+    <w:rsid w:val="005E0E80"/>
+    <w:rsid w:val="005F1587"/>
+    <w:rsid w:val="00611F98"/>
+    <w:rsid w:val="00612A84"/>
+    <w:rsid w:val="00630959"/>
+    <w:rsid w:val="00630CF4"/>
+    <w:rsid w:val="00637E02"/>
+    <w:rsid w:val="00642705"/>
+    <w:rsid w:val="00663242"/>
+    <w:rsid w:val="00676FE0"/>
+    <w:rsid w:val="0068207E"/>
+    <w:rsid w:val="006F411A"/>
+    <w:rsid w:val="00711DA6"/>
+    <w:rsid w:val="0071758A"/>
+    <w:rsid w:val="00721B0A"/>
+    <w:rsid w:val="007311E4"/>
+    <w:rsid w:val="00733F20"/>
+    <w:rsid w:val="0073635F"/>
+    <w:rsid w:val="00744D94"/>
+    <w:rsid w:val="0075494A"/>
+    <w:rsid w:val="0075629D"/>
+    <w:rsid w:val="00783BEE"/>
+    <w:rsid w:val="00791999"/>
+    <w:rsid w:val="007B3FA4"/>
+    <w:rsid w:val="007B5449"/>
+    <w:rsid w:val="007D247F"/>
+    <w:rsid w:val="007D72BA"/>
+    <w:rsid w:val="007E45CF"/>
+    <w:rsid w:val="00804989"/>
+    <w:rsid w:val="00816E5D"/>
+    <w:rsid w:val="00832929"/>
+    <w:rsid w:val="00867D02"/>
+    <w:rsid w:val="00873DB6"/>
+    <w:rsid w:val="0088516B"/>
+    <w:rsid w:val="00887DDF"/>
+    <w:rsid w:val="00896900"/>
+    <w:rsid w:val="008B4489"/>
+    <w:rsid w:val="008E31A3"/>
+    <w:rsid w:val="00902CCD"/>
+    <w:rsid w:val="00907B15"/>
+    <w:rsid w:val="00931D6D"/>
+    <w:rsid w:val="00976BBE"/>
+    <w:rsid w:val="0099582A"/>
+    <w:rsid w:val="009975E0"/>
+    <w:rsid w:val="009A78F9"/>
+    <w:rsid w:val="009C3BDC"/>
+    <w:rsid w:val="009E1D5F"/>
+    <w:rsid w:val="009F4843"/>
+    <w:rsid w:val="00A01E86"/>
+    <w:rsid w:val="00A0662D"/>
+    <w:rsid w:val="00A144FD"/>
+    <w:rsid w:val="00A24BC8"/>
+    <w:rsid w:val="00A25C62"/>
+    <w:rsid w:val="00A32FFA"/>
+    <w:rsid w:val="00A4329B"/>
+    <w:rsid w:val="00A52099"/>
+    <w:rsid w:val="00A8193C"/>
+    <w:rsid w:val="00A962D1"/>
+    <w:rsid w:val="00AA7FD8"/>
+    <w:rsid w:val="00AD1149"/>
+    <w:rsid w:val="00B059A0"/>
+    <w:rsid w:val="00B11C29"/>
+    <w:rsid w:val="00B155D1"/>
+    <w:rsid w:val="00B159A9"/>
+    <w:rsid w:val="00B1680C"/>
+    <w:rsid w:val="00B24F78"/>
+    <w:rsid w:val="00B65D45"/>
+    <w:rsid w:val="00B7266E"/>
+    <w:rsid w:val="00B92897"/>
+    <w:rsid w:val="00B9344D"/>
+    <w:rsid w:val="00B9473E"/>
+    <w:rsid w:val="00BB1B62"/>
+    <w:rsid w:val="00BC671C"/>
+    <w:rsid w:val="00BE29CA"/>
+    <w:rsid w:val="00C05EC2"/>
+    <w:rsid w:val="00C36860"/>
+    <w:rsid w:val="00C40449"/>
+    <w:rsid w:val="00C447A5"/>
+    <w:rsid w:val="00C601E9"/>
+    <w:rsid w:val="00C70358"/>
+    <w:rsid w:val="00C80FF6"/>
+    <w:rsid w:val="00C97013"/>
+    <w:rsid w:val="00CC5669"/>
+    <w:rsid w:val="00CE2ADE"/>
+    <w:rsid w:val="00CE499B"/>
+    <w:rsid w:val="00D0732C"/>
+    <w:rsid w:val="00D24A6A"/>
+    <w:rsid w:val="00D32478"/>
+    <w:rsid w:val="00D36510"/>
+    <w:rsid w:val="00D43C5D"/>
+    <w:rsid w:val="00D73CAA"/>
+    <w:rsid w:val="00D8410A"/>
+    <w:rsid w:val="00D9449E"/>
+    <w:rsid w:val="00DA491E"/>
+    <w:rsid w:val="00DA6471"/>
+    <w:rsid w:val="00DB573E"/>
+    <w:rsid w:val="00DD1A16"/>
+    <w:rsid w:val="00DF04EA"/>
+    <w:rsid w:val="00E00E85"/>
+    <w:rsid w:val="00E0238F"/>
+    <w:rsid w:val="00E12A8B"/>
+    <w:rsid w:val="00E330FD"/>
+    <w:rsid w:val="00E60B94"/>
+    <w:rsid w:val="00E76DD0"/>
+    <w:rsid w:val="00E84BAE"/>
+    <w:rsid w:val="00EB64A9"/>
+    <w:rsid w:val="00EC6845"/>
+    <w:rsid w:val="00EE21CB"/>
+    <w:rsid w:val="00EF2E69"/>
+    <w:rsid w:val="00F20008"/>
+    <w:rsid w:val="00F20F5F"/>
+    <w:rsid w:val="00F3421A"/>
+    <w:rsid w:val="00F360E2"/>
+    <w:rsid w:val="00F60019"/>
+    <w:rsid w:val="00F75345"/>
+    <w:rsid w:val="00FA4C00"/>
+    <w:rsid w:val="00FB07CA"/>
+    <w:rsid w:val="00FB37DC"/>
+    <w:rsid w:val="00FC2A63"/>
+    <w:rsid w:val="00FD6275"/>
+    <w:rsid w:val="00FE0E94"/>
+    <w:rsid w:val="00FE3308"/>
+    <w:rsid w:val="00FE3D22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="8194"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -10784,253 +12654,298 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00386B20"/>
+    <w:rsid w:val="004A5FF5"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD6275"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD6275"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00386B20"/>
+    <w:rsid w:val="00A32FFA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="003E460B"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E460B"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E460B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB6468"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E60B94"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB6468"/>
+    <w:rsid w:val="00E60B94"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="00405669"/>
+    <w:rsid w:val="0068207E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...20 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -11130,291 +13045,436 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00386B20"/>
+    <w:rsid w:val="004A5FF5"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD6275"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD6275"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00386B20"/>
+    <w:rsid w:val="00A32FFA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="003E460B"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E460B"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E460B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00601BD1"/>
+    <w:rsid w:val="0037620A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB6468"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E60B94"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB6468"/>
+    <w:rsid w:val="00E60B94"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s0">
     <w:name w:val="s0"/>
-    <w:rsid w:val="00405669"/>
+    <w:rsid w:val="0068207E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...20 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="893851285">
+    <w:div w:id="51588275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="901716074">
+    <w:div w:id="299699478">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1675035237">
+    <w:div w:id="350912338">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="803616316">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135295350">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1219705795">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1337149400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1465808254">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1710914139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1823305773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2006588375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edu.gov.kz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11667,78 +13727,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCF52039-354B-4D63-B879-C64C3FFDB2FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A594092-84AA-45EC-BFF5-37B4C68F0BFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13818</Characters>
+  <Pages>11</Pages>
+  <Words>2461</Words>
+  <Characters>14034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
+  <Lines>116</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16210</CharactersWithSpaces>
+  <CharactersWithSpaces>16463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Адылканова Индира</dc:creator>
+  <dc:creator>Бегалина Махаббат</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>