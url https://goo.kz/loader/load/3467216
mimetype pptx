--- v0 (2026-03-07)
+++ v1 (2026-07-29)
@@ -22,54 +22,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="257" r:id="rId3"/>
-[...2 lines deleted...]
-    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId3"/>
+    <p:sldId id="259" r:id="rId4"/>
+    <p:sldId id="260" r:id="rId5"/>
+    <p:sldId id="261" r:id="rId6"/>
     <p:sldId id="262" r:id="rId7"/>
     <p:sldId id="263" r:id="rId8"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
@@ -147,54 +147,54 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="64" d="100"/>
-          <a:sy n="64" d="100"/>
+          <a:sx n="50" d="100"/>
+          <a:sy n="50" d="100"/>
         </p:scale>
-        <p:origin x="-1470" y="-102"/>
+        <p:origin x="-102" y="-360"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="73736200" cy="73736200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4025,229 +4025,644 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
-              <a:t>РОСТ БЛАГОСОСТОЯНИЯ КАЗАХСТАНЦЕВ: ПОВЫШЕНИЕ ДОХОДОВ И КАЧЕСТВА ЖИЗНИ </a:t>
+              <a:t>ҚАЗАҚСТАНДЫҚТАРДЫҢ ӘЛ-АУҚАТЫНЫҢ ӨСУІ: ТАБЫС ПЕН ТҰРМЫС САПАСЫН АРТТЫРУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t>І. ХАЛЫҚ ТАБЫСЫНЫҢ ӨСУІ</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
-[...91 lines deleted...]
-              <a:t> доходами.</a:t>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Адам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>еңбекқор болып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өз кәсібін жақсы меңгергенде және лайықты жалақы алуға немесе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жеке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>кәсіп ашып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, оны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>дамытуға мүмкіндік болған кезде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>табыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>артады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Мемлекет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> пен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>адамдардың күш біріктіруінің арқасында ғана біз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Жалпыға ортақ еңбек қоғамын құра аламыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Біріншіден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Үкіметке </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>2019 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жылдың </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қаңтарынан бастап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ең төменгі жалақыны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>1,5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>есе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>яғни </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>28 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мыңнан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>42 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мыңға дейін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өсіруді тапсырамын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Бұл барлық </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>сала </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>түрлі меншік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>нысандарындағы кәсіпорындарда жұмыс істейтін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> 1 миллион 300 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мың адамның еңбекақысын тікелей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қамтиды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Бюджеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мекемелерде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жұмыс істейтін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> 275 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мың қызметкердің еңбекақысы көбейіп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, орта </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>есеппен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> 35 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>пайызға өседі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Осы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мақсаттарға </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>2019-2021 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жылдарда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>республикалық бюджеттен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жыл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сайын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> 96 миллиард </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>теңге бөлу керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Осыған орай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>енді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ең төменгі жалақы  ең төменгі күнкөріс шегіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>байланысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>болмайды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Ең төменгі жалақының жаңа мөлшері бүкіл </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>экономика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ауқымындағы еңбекақы өсімінің катализаторына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>айналады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Төмен жалақы алатын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қызметкерлердің еңбекақысын көтеруге қатысты бұл бастаманы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ірі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>компаниялар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолдайды деп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сенемін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Екіншіден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>бизнесті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өркендетудің тұрақты көздерін қалыптастырып, жеке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>инвестицияны</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ынталандыру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>және нарық еркіндігін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолдау керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -4259,723 +4674,1974 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
               <a:t>II. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
-              <a:t>ПОВЫШЕНИЕ КАЧЕСТВА ЖИЗНИ.</a:t>
+              <a:t>ТҰРМЫС САПАСЫН АРТТЫРУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t>В связи с этим Правительство должно пересмотреть приоритеты бюджетных расходов с акцентом на социальном секторе, безопасности и инфраструктуре.</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Әл-ауқатымыздың екінші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>бір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сипаты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өмір сүру деңгейінің артуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>берудің, денсаулық сақтау саласының, тұрғын үйдің сапасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолжетімділігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жайлы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>және қауіпсіз жағдайда өмір сүру мәселелері әрбір қазақстандық отбасына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қатысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Осыған орай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Үкімет әлеуметтік секторға, қауіпсіздік </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>пен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>инфрақұрылымға мән бере</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>отырып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, бюджет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>шығыстарының басымдықтарын қайта қарауға тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>III. </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
-              <a:t>III. СОЗДАНИЕ КОМФОРТНОЙ СРЕДЫ ПРОЖИВАНИЯ.</a:t>
+              <a:t>ӨМІР СҮРУГЕ ЖАЙЛЫ ОРТА ҚАЛЫПТАСТЫРУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
-              <a:t>Комфортность заключается прежде всего в доступности жилья, красивом и безопасном дворе, удобном для проживания и работы населенном пункте и качественной инфраструктуре.</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Жайлылық дегеніміз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ең алдымен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>тұрғын үйдің қолжетімділігі, ауланың әдемілігі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қауіпсіздігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>тіршілікке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>және жұмыс істеуге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолайлы елді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мекеннің және сапалы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>инфрақұрылымның болуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="704088"/>
+            <a:ext cx="8686800" cy="1143000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>IV. </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
-              <a:t>IV. ГОСАППАРАТ, ОРИЕНТИРОВАННЫЙ НА ПОТРЕБНОСТИ ГРАЖДАН.</a:t>
+              <a:t>АЗАМАТТАР СҰРАНЫСЫНА БЕЙІМДЕЛГЕН МЕМЛЕКЕТТІК АППАРАТ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...29 lines deleted...]
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...137 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>«Сапа» – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қызметші өмірінің жаңа стилі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, ал </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өзін-өзі жетілдіру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>оның басты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қағидаты болуға тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Жаңа формацияның мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қызметшілері мемлекет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> пен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қоғам арасындағы алшақтықты қысқартуға тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Бұл арқылы тұрақты кері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>байланыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>орнығып, мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>саясаттың нақты шаралары</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>нәтижелері қызу талқыланып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жұртшылыққа түсіндіріледі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>басқару академиясы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> Назарбаев </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Университетімен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>бірлесіп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Жаңа формацияның басшысы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>бағдарламасын және басшылық қызметтерге тағайындау кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>арнайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қайта даярлаудан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өткізетін курстар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>әзірлеу қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Үздік шетелдік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>компанияларда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жұмыс тәжірибесі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>бар </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>немесе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>әлемнің жетекші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>университеттерінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>алған жеке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сектордағы кәсіби мамандарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>тарту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Биыл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>біз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> 4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>органға жалақы төлеудің жаңа моделін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>енгіздік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Барлық пилоттық жобалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жақсы нәтижелер көрсетіп отыр</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қызметке қызығушылық артты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>әсіресе өңірлік деңгейде оның өзектілігі жоғары.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>V. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t>ТИІМДІ СЫРТҚЫ САЯСАТ</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
-[...79 lines deleted...]
-              <a:t>В ходе моего январского официального визита в Вашингтон и переговоров с Президентом Дональдом Трампом достигнута договоренность о расширенном стратегическом партнерстве Казахстана и США в XXI веке.</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Қазақстанның табысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жаңғыруын қамтамасыз ету</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>үшін бастамашыл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>белсенді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сыртқы саясатты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>одан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>әрі жүзеге асыру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қажет.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Біздің бейбітсүйгіш бағытымыз бен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> осы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>саладағы нақты айқындалған қағидаттарымыз өзін-өзі толық ақтап отыр</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Қазақстанның Ресей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Федерациясымен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қарым-қатынасы мемлекетаралық байланыстардың </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>эталоны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>болып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>саналады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Толыққанды интеграциялық бірлестік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>әрі әлемдік экономикалық қатынастардың белсенді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мүшесі ретінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қалыптасқан Еуразиялық экономикалық одақ табысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жұмыс істеуде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Орталық </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Азия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өңірінде өзара ықпалдастықтың жаңа парағы ашылды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Қытай Халық Республикасымен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жан-жақты стратегиялық серіктестігіміз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>дәйекті түрде дамып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>келеді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Бір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>белдеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>бір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>бағдарламасы Қытаймен қарым-қатынасымызға тың серпін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>берді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Менің қаңтар айындағы Вашингтонға ресми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сапарым</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>және </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Президент Дональд </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Трамппен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жүргізген келіссөздерім барысында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Қазақстан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>АҚШ-тың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:t>XXI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ғасырдағы кеңейтілген стратегиялық серіктестігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жөніндегі уағдаластыққа қол жеткізілді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Біз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сауда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>және </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>инвестиция </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>саласындағы ірі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>серіктесіміз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Еуропа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Одағымен қарқынды ынтымақтастығымызды жалғастыра береміз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>ТМД </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>елдерімен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Түркиямен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Иранмен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, Араб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Шығысы және </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Азия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>елдерімен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өзара тиімді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>екі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жақты қатынастар дамып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>келеді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>V</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
-              <a:t>VI. СОПРИЧАСТНОСТЬ КАЖДОГО КАЗАХСТАНЦА ПРОЦЕССАМ ПРЕОБРАЗОВАНИЙ В СТРАНЕ.</a:t>
+              <a:t>І. ӘРБІР ҚАЗАҚСТАНДЫҚТЫҢ ЕЛІМІЗДЕГІ ӨЗГЕРІСТЕР ҮДЕРІСТЕРІНЕ АТСАЛЫСУЫ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
-[...14 lines deleted...]
-              <a:t>Программа «</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Әрбір қазақстандық жүргізіліп жатқан реформалардың мәнін және олардың Отанымызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>өркендету жолындағы маңызын </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>жете </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>түсінуге тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Реформаларды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>табысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жүзеге асыру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>үшін қоғамымыздың ортақ мақсатқа жұмылуы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>аса </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>«</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
               <a:t>Рухани</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
-              <a:t>жаңғыру</a:t>
-[...47 lines deleted...]
-              <a:t>Этому будет способствовать запуск специального проекта «</a:t>
+              <a:t>жаңғыру» бағдарламасы жаппай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолдауға ие</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>болып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қоғамдағы жаңғыру үдерістеріне зор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>серпін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>берді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Бұл бастаманы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>әрі қарай жалғастырып қана қоймай, оның аясын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жаңа мазмұнмен және бағыттармен толықтыру қажет.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Жастар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>отбасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>институтын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>кешенді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолдау мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>саясаттың басымдығына айналуға тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Жастардың барлық санатын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолдауға арналған шараларды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>толық қамтитын әлеуметтік сатының ауқымды платформасын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қалыптастыру керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Келесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жылды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Жастар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жылы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>деп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жариялауды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ұсынамын.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Біз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ауылдық жерлердің әлеуметтік ортасын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жаңғыртуға кірісуіміз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қажет.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Бұған арнайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> «</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
               <a:t>Ауыл</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
               <a:t> – Ел </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
               <a:t>бесігі</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
-              <a:t>».</a:t>
-[...11 lines deleted...]
-              <a:t>Необходимо создать детско-юношеские объединения «</a:t>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жобасының іске</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қосылуы септігін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>тигізеді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Бұл жоба</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>арқылы өңірлердегі еңбекке қатысты идеологияны</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ілгерілетуді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қолға алу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>Бойскаут </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қозғалысы сияқты </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>«</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
               <a:t>Сарбаз</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
-              <a:t>», по аналогии с бойскаутским движением, усилить роль военно-патриотического воспитания в школах.</a:t>
-[...5 lines deleted...]
-              <a:t>В рамках новой инициативы «Познай свою землю» следует возродить массовый школьный туризм по регионам страны.</a:t>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>балалар-жасөспірімдер бірлестігін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>құрып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мектептерде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>әскери-патриоттық тәрбиенің рөлін күшейткен жөн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>«Өз жеріңді танып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>біл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жаңа бастамасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>аясында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>еліміздің өңірлері бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>жаппай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мектеп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>туризмін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>қайта жаңғырту керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Поток">
   <a:themeElements>
     <a:clrScheme name="Поток">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -5250,79 +6916,79 @@
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:shade val="90000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="88000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="65000" sy="65000" flip="none" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Flow</Template>
   <TotalTime></TotalTime>
-  <Words>522</Words>
+  <Words>605</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>45</Paragraphs>
+  <Paragraphs>50</Paragraphs>
   <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Поток</vt:lpstr>
-      <vt:lpstr>РОСТ БЛАГОСОСТОЯНИЯ КАЗАХСТАНЦЕВ: ПОВЫШЕНИЕ ДОХОДОВ И КАЧЕСТВА ЖИЗНИ </vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>VI. СОПРИЧАСТНОСТЬ КАЖДОГО КАЗАХСТАНЦА ПРОЦЕССАМ ПРЕОБРАЗОВАНИЙ В СТРАНЕ.</vt:lpstr>
+      <vt:lpstr>ҚАЗАҚСТАНДЫҚТАРДЫҢ ӘЛ-АУҚАТЫНЫҢ ӨСУІ: ТАБЫС ПЕН ТҰРМЫС САПАСЫН АРТТЫРУ</vt:lpstr>
+      <vt:lpstr>І. ХАЛЫҚ ТАБЫСЫНЫҢ ӨСУІ</vt:lpstr>
+      <vt:lpstr>II. ТҰРМЫС САПАСЫН АРТТЫРУ</vt:lpstr>
+      <vt:lpstr>III. ӨМІР СҮРУГЕ ЖАЙЛЫ ОРТА ҚАЛЫПТАСТЫРУ</vt:lpstr>
+      <vt:lpstr>IV. АЗАМАТТАР СҰРАНЫСЫНА БЕЙІМДЕЛГЕН МЕМЛЕКЕТТІК АППАРАТ</vt:lpstr>
+      <vt:lpstr>V. ТИІМДІ СЫРТҚЫ САЯСАТ</vt:lpstr>
+      <vt:lpstr>VІ. ӘРБІР ҚАЗАҚСТАНДЫҚТЫҢ ЕЛІМІЗДЕГІ ӨЗГЕРІСТЕР ҮДЕРІСТЕРІНЕ АТСАЛЫСУЫ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>РОСТ БЛАГОСОСТОЯНИЯ КАЗАХСТАНЦЕВ: ПОВЫШЕНИЕ ДОХОДОВ И КАЧЕСТВА ЖИЗНИ </dc:title>
+  <dc:title>ҚАЗАҚСТАНДЫҚТАРДЫҢ ӘЛ-АУҚАТЫНЫҢ ӨСУІ: ТАБЫС ПЕН ТҰРМЫС САПАСЫН АРТТЫРУ</dc:title>
   <dc:creator>Дашенька</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>