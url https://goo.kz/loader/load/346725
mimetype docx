--- v0 (2025-12-10)
+++ v1 (2026-04-23)
@@ -1,4992 +1,5251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00070E12" w:rsidRDefault="00D14A09" w:rsidP="00F975D4">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="5505"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...249 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af0"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9852" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6345"/>
-        <w:gridCol w:w="3508"/>
+        <w:gridCol w:w="5495"/>
+        <w:gridCol w:w="4357"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D340FA" w:rsidRPr="00F70F4A" w:rsidTr="00B77151">
+      <w:tr w:rsidR="007875FD" w:rsidRPr="00BB3448" w:rsidTr="004728CA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D340FA" w:rsidRPr="00F70F4A" w:rsidRDefault="00D340FA" w:rsidP="00B77151">
+          <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="a5"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3508" w:type="dxa"/>
+            <w:tcW w:w="4357" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D340FA" w:rsidRPr="00F70F4A" w:rsidRDefault="00D340FA" w:rsidP="00B77151">
+          <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007875FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:t>Павлодар облысы әкімдігінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="00BB3448" w:rsidP="007875FD">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70F4A">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Утвержден постановлением акимата Павлодарской области </w:t>
+              <w:t>2018 жылғы «18» қаңтардағы</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="007875FD" w:rsidRPr="007875FD">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F70F4A">
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="007875FD" w:rsidRPr="007875FD">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>от «28» мая 2015 года</w:t>
+              <w:t xml:space="preserve">14/1 </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="007875FD" w:rsidRPr="007875FD">
               <w:rPr>
-                <w:sz w:val="28"/>
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>153/5</w:t>
+              <w:t>қаулысына</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F70F4A">
+          </w:p>
+          <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">                           </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="007875FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...1786 lines deleted...]
-          <w:p w:rsidR="00D340FA" w:rsidRDefault="00D340FA" w:rsidP="00B77151">
+          <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidR="00D340FA" w:rsidRDefault="00D340FA" w:rsidP="00B77151">
+          <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...74 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D340FA" w:rsidRPr="00183E93" w:rsidRDefault="00D340FA" w:rsidP="00D340FA">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысы әкімдігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2015 жылғы «28» мамырдағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№ 153/5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00D30335" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Мектепке дейінгі  білім беру ұйымдарына құжаттарды қабылдау және балаларды қабылдау» мемлекеттiк көрсетiлетiн қызмет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>регламенті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00013489" w:rsidRDefault="007875FD" w:rsidP="00013489">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. «Мектепке дейінгі балалар ұйымдарына құжаттарды қабылдау және балаларды қабылдау» мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) </w:t>
+      </w:r>
+      <w:r w:rsidR="00085562">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар облысының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>барлық үлгідегі және түрдегі мектепке дейінгі ұйымдар</w:t>
+      </w:r>
+      <w:r w:rsidR="00085562">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – көрсетіле</w:t>
+      </w:r>
+      <w:r w:rsidR="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00013489" w:rsidRPr="00013489" w:rsidRDefault="00013489" w:rsidP="00013489">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>құжаттарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қабылдау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00013489" w:rsidRPr="007875FD" w:rsidRDefault="00013489" w:rsidP="00013489">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызмет көрсету нысаны: қағаз түрінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті көрсету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нәтижесі: мектепке дейінгі ұйым мен баланың ата-анасының бірі немесе заңды өкілі арасында жасалған шарт негізінде баланы мектепке дейінгі ұйымға қабылдау немесе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 7 сәуірдегі </w:t>
+      </w:r>
+      <w:r w:rsidR="000718DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 172 бұйрығымен бекітілген </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Мектепке дейінгі балалар ұйымдарына құжаттарды қабылдау және балаларды қабылдау» м</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік көрсетілетін қызмет с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тандартының </w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB" w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – </w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стандарт) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету нәтижесін ұсыну нысаны: қағаз түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B53EC" w:rsidRPr="007875FD" w:rsidRDefault="003B53EC" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="003B53EC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-тарау.  </w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету проце</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкер</w:t>
+      </w:r>
+      <w:r w:rsidR="003B53EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лерінің) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-қимыл тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00013489" w:rsidRPr="007875FD" w:rsidRDefault="00013489" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. Стандарт</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ың 9-тармағында көрсетілген қажетті құжаттардың қоса берілуімен көрсетілетін қызметті алушының өтініші мемлекеттік қызмет </w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсету бойынша рәсімді (іс-қимылды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) бастау үшін негіз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5. Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету процесінің құрамына кіретін әрбі</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>р рәсімнің (іс-қимылыны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң) мазмұны</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның орындалу ұзақтығы мен реттіліг</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і, оның ішінде рәсімнің (іс-қимылдың) өткіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>у кезеңдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) көрсетілетін қызметті берушінің кеңсе қызметкері көрсетілетін қызметті алушыдан алынған құжаттарды қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына қарауға жібереді</w:t>
+      </w:r>
+      <w:r w:rsidR="000718DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F953E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5 (бес) минут.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F953E6" w:rsidRPr="007875FD" w:rsidRDefault="00F953E6" w:rsidP="00F953E6">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) ондағы  деректердің (мәліметтердің) дұрыс еместігі анықталған кезде, құжаттардың топтамасын толық ұсынбаған және (немесе) қолдану мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нің кеңсе қызметкері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік қызметті көрсетуден бас тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) көрсетілетін   қызметті  берушінің  басшысы  қарайды  және  жауапты орындаушыны анықтайды – 5 (бес) минут;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) көрсетілетін қызметті берушінің жауапты орындаушысы</w:t>
+      </w:r>
+      <w:r w:rsidR="009025DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келіп түскен құжаттарды зерделейді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, баланы мектепке дейінгі білім беру ұйымына қабылдау туралы бұйрық жобасын ресімдейді, көрсетілетін қызметті берушінің басшысына қарауға және қол қоюға жібереді </w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4" w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 (он) минут; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">4) көрсетілетін қызметті берушінің басшысы  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті көрсету</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нәтижесін </w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қарайды және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қол қояды</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– 5 (бес) минут</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65AB1" w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) көрсетілетін қызметті берушінің кеңсе қызметкері </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті көрсету</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нәтижесін</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65AB1" w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркейді – 5 (бес) минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F953E6" w:rsidRPr="00F953E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету рәсімінің (іс-қимылының) н</w:t>
+      </w:r>
+      <w:r w:rsidR="00F953E6" w:rsidRPr="00F953E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әтижесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектепке дейінгі ұйым мен баланың ата-анасының бірі немесе заңды өкілі арасында жасалған шарт негізінде баланы мектепке дейінгі ұйы</w:t>
+      </w:r>
+      <w:r w:rsidR="00F953E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мға қабылдау немесе Стандарттың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-тарау. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету проце</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өзара іс-қимыл тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7. Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету процесіне қатысатын көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлердің) тізбесі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) көрсетілетін қызметті берушінің кеңсе қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) көрсетілетін қызметті берушінің басшысы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) көрсетілетін қызметті берушінің жауапты орындаушысы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00013489" w:rsidRPr="007875FD" w:rsidRDefault="00013489" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035559C" w:rsidRDefault="001A71D4" w:rsidP="0035559C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. Рәсімдер (іс-қимылдар</w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) реттілігінің сипаттамасы осы регламенттің                   қосымшасына сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бизнес-процестердің анықтамалығында көрсетіледі.</w:t>
+      </w:r>
+      <w:r w:rsidR="0035559C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE694E" w:rsidRDefault="00BE694E" w:rsidP="0035559C">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="00BE694E">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-тарау. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Азаматтарға арналған үкімет» мемлекеттік корпорациясымен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өзара </w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>іс-қимыл, сондай-ақ мемлекеттік қызмет көрсету процесінде ақпараттық жүйелерді қолдану тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызмет «Азаматтарға арналған үкімет» мемлекеттік корпорациясы» коммерциялық емес акционерлік қоғам</w:t>
+      </w:r>
+      <w:r w:rsidR="001A71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«электрондық үкімет» веб-порталы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арқылы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007875FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D58EB" w:rsidRDefault="009D58EB" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D58EB" w:rsidRDefault="009D58EB" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D58EB" w:rsidRDefault="009D58EB" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D65AB1" w:rsidRDefault="00D65AB1" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C30CF" w:rsidRDefault="004C30CF" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D4520" w:rsidRDefault="004D4520" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="00773852" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Мектепке дейінгі білім беру ұйымдарына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="00773852" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="004C30CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттарды қабылдау және балаларды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="00773852" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="004C30CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>» мемлекеттік көрсетілетін қызмет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="00773852" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="00773852" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00773852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00773852" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00773852">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсетудің бизнес-процестерінің анықтамалығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00E91097" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E37C7">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1118" style="position:absolute;margin-left:5.65pt;margin-top:7.3pt;width:119.9pt;height:59pt;z-index:251706368" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1118">
+          <v:roundrect id="_x0000_s1164" style="position:absolute;left:0;text-align:left;margin-left:2.35pt;margin-top:1.6pt;width:105.95pt;height:77.35pt;z-index:251760640" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1164">
               <w:txbxContent>
-                <w:p w:rsidR="00B77151" w:rsidRDefault="00B77151" w:rsidP="00D340FA">
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="00902BF7" w:rsidP="0035559C">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін</w:t>
+                  </w:r>
                 </w:p>
-                <w:p w:rsidR="00B77151" w:rsidRPr="00136D10" w:rsidRDefault="00B77151" w:rsidP="00CF323B">
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="00902BF7" w:rsidP="0035559C">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00136D10">
+                  <w:r w:rsidRPr="0035559C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                    <w:t>Услугополучатель</w:t>
+                    </w:rPr>
+                    <w:t>қызметті алушы</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002E37C7">
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1119" style="position:absolute;margin-left:125.55pt;margin-top:7.3pt;width:109.05pt;height:59pt;z-index:251707392" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1119">
+          <v:roundrect id="_x0000_s1163" style="position:absolute;left:0;text-align:left;margin-left:108.3pt;margin-top:1.6pt;width:132.8pt;height:77.35pt;z-index:251759616" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1163">
               <w:txbxContent>
-                <w:p w:rsidR="00B77151" w:rsidRPr="00136D10" w:rsidRDefault="00B77151" w:rsidP="00D340FA">
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="00902BF7" w:rsidP="0035559C">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00136D10">
+                  <w:r w:rsidRPr="0035559C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                    <w:t>Сотрудник канцелярия услугодателя</w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті  берушінің кеңсесі</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1120" style="position:absolute;margin-left:234.6pt;margin-top:7.3pt;width:119.75pt;height:59pt;z-index:251708416" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1120">
+          <v:roundrect id="_x0000_s1162" style="position:absolute;left:0;text-align:left;margin-left:241.1pt;margin-top:2.75pt;width:117.85pt;height:76.2pt;z-index:251758592" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1162">
               <w:txbxContent>
-                <w:p w:rsidR="00B77151" w:rsidRPr="00136D10" w:rsidRDefault="00B77151" w:rsidP="00D340FA">
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="00902BF7" w:rsidP="0035559C">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00136D10">
+                  <w:r w:rsidRPr="0035559C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                    <w:t>Руководитель</w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті  берушінің  басшысы</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00136D10">
-[...4 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="00733075" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="000F1805" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="002E37C7">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="AutoShape 38" o:spid="_x0000_s1177" style="position:absolute;left:0;text-align:left;margin-left:361.05pt;margin-top:2.75pt;width:102.4pt;height:76.2pt;z-index:251773952;visibility:visible" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJJxfpOQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+Z2m6tlujpdO0MYQ0&#10;YGLwA1zbaQyOz5zdptuv5+ykowOeEHmw7nz2d3ffd87F5b6zbKcxGHA1L08mnGknQRm3qfnXL7dv&#10;zjkLUTglLDhd80cd+OXq9auL3ld6Ci1YpZERiAtV72vexuirogiy1Z0IJ+C1o2AD2IlILm4KhaIn&#10;9M4W08lkUfSAyiNIHQLt3gxBvsr4TaNl/NQ0QUdma061xbxiXtdpLVYXotqg8K2RYxniH6rohHGU&#10;9BnqRkTBtmj+gOqMRAjQxBMJXQFNY6TOPVA35eS3bh5a4XXuhcgJ/pmm8P9g5cfdPTKjar4gpZzo&#10;SKOrbYScmp2eJ4J6Hyo69+DvMbUY/B3I74E5uG6F2+grROhbLRSVVabzxYsLyQl0la37D6AIXhB8&#10;5mrfYJcAiQW2z5I8Pkui95FJ2ixni+XpkpSTFDubl9PJPKcQ1eG2xxDfaehYMmqOsHXqM+meU4jd&#10;XYhZFzU2J9Q3zprOkso7YVm5WCzORsTxcCGqA2ZuF6xRt8ba7OBmfW2R0dWa3+ZvvByOj1nH+pov&#10;59N5ruJFLBxDTPL3N4jcR57ORO1bp7IdhbGDTVVaN3Kd6B1kivv1flAzYSbq16AeiXyEYfTpqZLR&#10;Aj5x1tPY1zz82ArUnNn3jgRclrNZeifZmc3PpuTgcWR9HBFOElTNI2eDeR2Ht7X1aDYtZSozAQ7S&#10;TDUmHqZjqGosn0abrBdv59jPp379LFY/AQAA//8DAFBLAwQUAAYACAAAACEAedkRvdwAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLktmFUXKRtjolcjevBY6AhEOmXbwqK/&#10;3tmTzmkm7+XN98r96kaxYIiDJw3ZRoFAar0dqNPw/vZ0dQciJkPWjJ5QwzdG2FfnZ6UprD/SKy51&#10;6gSHUCyMhj6lqZAytj06Ezd+QmLt0wdnEp+hkzaYI4e7UeZK3UhnBuIPvZnwscf2q56dhtaqWYWP&#10;5WXXbFP9s8wHks8HrS8v1od7EAnX9GeGEz6jQ8VMjZ/JRjFquOVhq4brHMRJV2qXgWh4y7MtyKqU&#10;/ytUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJJxfpOQIAAHQEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB52RG93AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;">
+            <v:textbox style="mso-next-textbox:#AutoShape 38">
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="001A71D4" w:rsidP="0035559C">
+                  <w:pPr>
+                    <w:pStyle w:val="a5"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті  берушінің ж</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00136D10">
+                  <w:r w:rsidR="00902BF7" w:rsidRPr="0035559C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                    <w:t>услугодателя</w:t>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ауапты орындаушы</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0035559C" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>сы</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
+      <w:r w:rsidR="007875FD" w:rsidRPr="00733075">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1121" style="position:absolute;margin-left:354.35pt;margin-top:7.3pt;width:107.25pt;height:59pt;z-index:251709440" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1121">
+          <v:roundrect id="AutoShape 39" o:spid="_x0000_s1178" style="position:absolute;left:0;text-align:left;margin-left:370.3pt;margin-top:27.05pt;width:93.15pt;height:431.05pt;z-index:251774976;visibility:visible" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBihKn/PAIAAHYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8nSXp29qo6TR1DCEN&#10;mBj8ANd2GoPjM7bbdPv1XC7daIFPiHyw7ny+x3fPc87y6tBattchGnAVLy5yzrSToIzbVvzrl9s3&#10;c85iEk4JC05X/FFHfrV6/WrZ+VKPoAGrdGAI4mLZ+Yo3Kfkyy6JsdCviBXjtMFhDaEVCN2wzFUSH&#10;6K3NRnk+yzoIygeQOkbcvRmCfEX4da1l+lTXUSdmK461JVoDrZt+zVZLUW6D8I2RxzLEP1TRCuPw&#10;0heoG5EE2wXzB1RrZIAIdbqQ0GZQ10Zq6gG7KfLfunlohNfUC5IT/QtN8f/Byo/7+8CMqvhswpkT&#10;LWp0vUtAV7Pxoieo87HEcw/+PvQtRn8H8ntkDtaNcFt9HQJ0jRYKyyr689lZQu9ETGWb7gMohBcI&#10;T1wd6tD2gMgCO5Akjy+S6ENiEjeL6ThfzKecSYyN55N5kZNomSif032I6Z2GlvVGxQPsnPqMwtMd&#10;Yn8XEwmjjt0J9Y2zurUo815YVsxms0uqWpTHw4j9jEn9gjXq1lhLTthu1jYwTK34LX3H5Hh6zDrW&#10;VXwxHU2pirNYPIXI6fsbBPVB49lz+9YpspMwdrCxSuuOZPf8Djqlw+ZAchZEU0/+BtQj0h9gGH58&#10;rGg0EJ4463DwKx5/7ETQnNn3DiVcFJNJ/1LImUwvR+iE08jmNCKcRKiKJ84Gc52G17XzwWwbvKkg&#10;Bhz0U1Wb9DwfQ1XH+nG40Tp7Pac+nfr1u1j9BAAA//8DAFBLAwQUAAYACAAAACEA7WqWB94AAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE7yb+h+aZeHPbXQMuyGNjTPRqRA8eC30Ckb6y&#10;tLDor7d70uNkJjPfFIfVDmKhyfeOEbYbBYK4cabnFuH97elmD8IHzUYPjgnhmzwcysuLQufGnfiV&#10;liq0IpawzzVCF8KYS+mbjqz2GzcSR+/TTVaHKKdWmkmfYrkd5E6pVFrdc1zo9EiPHTVf1WwRGqNm&#10;NX0sL1mdhOpnmY8sn4+I11frwz2IQGv4C8MZP6JDGZlqN7PxYkC4S/fxS0DYZQmIc0CpbAuiRkhv&#10;kwRkWcj/H8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGKEqf88AgAAdgQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO1qlgfeAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;">
+            <v:textbox style="mso-next-textbox:#AutoShape 39">
               <w:txbxContent>
-                <w:p w:rsidR="00B77151" w:rsidRPr="00136D10" w:rsidRDefault="00B77151" w:rsidP="00D340FA">
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:r>
+                    <w:t xml:space="preserve">                      </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
                   <w:pPr>
-                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="005F6091" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1166" style="position:absolute;left:0;text-align:left;margin-left:247.5pt;margin-top:27.05pt;width:122.8pt;height:431.05pt;z-index:251762688" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1166">
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="00217A40" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="005F6091" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="00C310C5">
+                  <w:pPr>
+                    <w:ind w:left="708"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                  <w:bookmarkEnd w:id="0"/>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1167" style="position:absolute;left:0;text-align:left;margin-left:105.1pt;margin-top:25.9pt;width:142.4pt;height:431.05pt;z-index:251763712" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1167">
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="005F6091" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:pStyle w:val="a3"/>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001659DB">
+                    <w:t xml:space="preserve">               </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="007875FD"/>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="005F6091" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">                  </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00410B06">
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="005F6091" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:ind w:left="708"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1165" style="position:absolute;left:0;text-align:left;margin-left:2.35pt;margin-top:25.9pt;width:102.75pt;height:432.2pt;z-index:251761664" arcsize="10923f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s1179" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:370.3pt;margin-top:3.15pt;width:93.15pt;height:220.7pt;z-index:251776000">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="005F6091" w:rsidRDefault="00902BF7" w:rsidP="003B53EC">
+                  <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00136D10">
-[...4 lines deleted...]
-                    <w:t xml:space="preserve">Ответственный исполнитель  услугодателя </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="00902BF7" w:rsidP="0035559C">
+                  <w:pPr>
+                    <w:pStyle w:val="a5"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Бұйр</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001605BF" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ық жобасын рәсімдеу, қол қоюға жіберу</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> немесе Стандарттың 10-тармағы негізінде </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001605BF" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>бас тарту туралы дәлелді жауап беру</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> – 10 (он) минут</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="00C310C5" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1169" style="position:absolute;left:0;text-align:left;margin-left:259.35pt;margin-top:7.25pt;width:99.6pt;height:99.35pt;z-index:251765760">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="001605BF" w:rsidP="0035559C">
+                  <w:pPr>
+                    <w:pStyle w:val="a5"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Қарау</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00902BF7" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> және</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> жауапты орын-даушыны анықтау</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00902BF7" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - 5  (бес) минут</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="004A7D5F" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:rect>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1168" style="position:absolute;left:0;text-align:left;margin-left:118.7pt;margin-top:3.15pt;width:122.4pt;height:135.7pt;z-index:251764736">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="00902BF7" w:rsidP="0035559C">
+                  <w:pPr>
+                    <w:pStyle w:val="a5"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті алушыд</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001605BF" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ан алынған құжаттарды қабылдау</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> және тірке</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001605BF" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>у</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> және басшыға қ</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001605BF" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>арауға жіберу</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> -5 (бес) минут</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00902BF7" w:rsidRPr="004258A3" w:rsidRDefault="00902BF7" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1170" style="position:absolute;left:0;text-align:left;margin-left:9.55pt;margin-top:10.7pt;width:87.8pt;height:49.5pt;z-index:251766784" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
+            <v:fill color2="#ccc" angle="-45" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#7f7f7f" opacity=".5" offset="1pt" offset2="-3pt"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="001C0116" w:rsidP="007875FD">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Өтініш</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D340FA" w:rsidRPr="00136D10" w:rsidRDefault="00D340FA" w:rsidP="00D340FA">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1122" style="position:absolute;left:0;text-align:left;margin-left:5.65pt;margin-top:14.55pt;width:113.2pt;height:436.5pt;z-index:251710464" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1122">
+          <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <o:lock v:ext="edit" shapetype="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s1181" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:361.05pt;margin-top:6.45pt;width:19.8pt;height:0;z-index:251778048" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1171" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:242.3pt;margin-top:6.4pt;width:12.75pt;height:0;z-index:251767808" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1172" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:97.35pt;margin-top:6.4pt;width:22.65pt;height:.05pt;z-index:251768832" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1174" style="position:absolute;left:0;text-align:left;margin-left:125.8pt;margin-top:28.05pt;width:115.3pt;height:166.7pt;z-index:251770880">
+            <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00B77151" w:rsidRDefault="00B77151" w:rsidP="00D340FA"/>
-[...75 lines deleted...]
-                <w:p w:rsidR="00B77151" w:rsidRPr="00F5130E" w:rsidRDefault="00B77151" w:rsidP="001E7895">
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="00902BF7" w:rsidP="0035559C">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:pStyle w:val="a5"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:color w:val="000000"/>
-[...2 lines deleted...]
-                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>Рассмотрение и определение</w:t>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Баланы қа</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F5130E">
-[...4 lines deleted...]
-                    <w:t xml:space="preserve"> ответственного исполнителя -    5 (пять) минут</w:t>
+                  <w:r w:rsidR="001605BF" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>былдау туралы бұйрықты  тіркеу</w:t>
                   </w:r>
-                </w:p>
-[...38 lines deleted...]
-                    <w:t>Оформление</w:t>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> немесе Стандарттың         10-тармағы негізінде бас тарту туралы </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00136D10">
-[...4 lines deleted...]
-                    <w:t xml:space="preserve"> проект</w:t>
+                  <w:r w:rsidR="001605BF" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">дәлелді жауап </w:t>
                   </w:r>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>а приказа, направление</w:t>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">- </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00136D10">
-[...4 lines deleted...]
-                    <w:t xml:space="preserve"> на подписание,  либо  мотивированный ответ об отказе на основании пункта </w:t>
+                  <w:r w:rsidR="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">      </w:t>
                   </w:r>
-                  <w:r>
-[...87 lines deleted...]
-                    <w:t>5 (пять) минут</w:t>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 5 (бес) минут</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1126" style="position:absolute;left:0;text-align:left;margin-left:5.65pt;margin-top:100.25pt;width:109.6pt;height:43.5pt;z-index:251714560" arcsize="10923f" fillcolor="white [3201]" strokecolor="#666 [1936]" strokeweight="1pt">
-[...2 lines deleted...]
-            <v:textbox style="mso-next-textbox:#_x0000_s1126">
+          <v:shape id="_x0000_s1180" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:259.35pt;margin-top:28.05pt;width:95.9pt;height:166.7pt;z-index:251777024">
+            <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00B77151" w:rsidRPr="00F5130E" w:rsidRDefault="00FB52D1" w:rsidP="00FB52D1">
+                <w:p w:rsidR="00902BF7" w:rsidRPr="0035559C" w:rsidRDefault="001605BF" w:rsidP="0035559C">
+                  <w:pPr>
+                    <w:pStyle w:val="a5"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Бұйрық  жобасын қарау және қол қою</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00902BF7" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> немесе Стандарттың  10-тармағы негізінде </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">бас тарту туралы дәлелді жауап </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00902BF7" w:rsidRPr="0035559C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    – 5 (бес) минут</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1175" style="position:absolute;left:0;text-align:left;margin-left:5.2pt;margin-top:6.3pt;width:92.15pt;height:76.25pt;z-index:251771904" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
+            <v:fill color2="#ccc" angle="-45" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#7f7f7f" opacity=".5" offset="1pt" offset2="-3pt"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7" w:rsidP="00773852">
                   <w:pPr>
                     <w:jc w:val="center"/>
-                    <w:rPr>
-[...2 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
-                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                    <w:t>Обращение</w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Мемлекеттік қызмет</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001605BF">
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ті көрсету</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> нәтижесі</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="002E37C7" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1132" style="position:absolute;left:0;text-align:left;margin-left:5.65pt;margin-top:256.6pt;width:109.6pt;height:82.35pt;z-index:251720704" arcsize="10923f" fillcolor="#666 [1936]" strokecolor="#666 [1936]" strokeweight="1pt">
-[...22 lines deleted...]
-          </v:roundrect>
+          <v:shape id="_x0000_s1187" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:422.5pt;margin-top:-.45pt;width:.05pt;height:17.7pt;flip:x;z-index:251783168" o:connectortype="straight"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="00D340FA" w:rsidRPr="00136D10">
-[...8 lines deleted...]
-      <w:r w:rsidR="00D340FA" w:rsidRPr="00136D10">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...216 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-[...3 lines deleted...]
-          <v:shape id="_x0000_s1135" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:354.35pt;margin-top:.6pt;width:12.65pt;height:.15pt;flip:y;z-index:251723776" o:connectortype="straight">
+          <v:shape id="_x0000_s1182" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:358.95pt;margin-top:17.5pt;width:63.55pt;height:.05pt;flip:x;z-index:251779072" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1134" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:234.6pt;margin-top:.6pt;width:11.9pt;height:.15pt;flip:y;z-index:251722752" o:connectortype="straight">
+          <v:shape id="_x0000_s1183" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:240.3pt;margin-top:17.25pt;width:14.75pt;height:.2pt;flip:x;z-index:251780096" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1133" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:118.85pt;margin-top:.55pt;width:6.7pt;height:.1pt;z-index:251721728" o:connectortype="straight">
+          <v:shape id="_x0000_s1176" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:96.05pt;margin-top:17.45pt;width:29.75pt;height:.05pt;flip:x;z-index:251772928" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D340FA" w:rsidRPr="00136D10" w:rsidRDefault="00D340FA" w:rsidP="00D340FA">
-[...6 lines deleted...]
-        <w:ind w:left="461"/>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00BE694E" w:rsidRDefault="007875FD" w:rsidP="00D65AB1">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE694E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Шартты белгілер</w:t>
+      </w:r>
+      <w:r w:rsidR="001605BF" w:rsidRPr="00BE694E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...670 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af0"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="106"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="461" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2766"/>
-        <w:gridCol w:w="6626"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="6913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D340FA" w:rsidRPr="00183E93" w:rsidTr="00B77151">
+      <w:tr w:rsidR="007875FD" w:rsidRPr="00BE694E" w:rsidTr="004728CA">
+        <w:trPr>
+          <w:trHeight w:val="888"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D340FA" w:rsidRPr="00183E93" w:rsidRDefault="00AA7493" w:rsidP="00B77151">
+          <w:p w:rsidR="007875FD" w:rsidRPr="00BE694E" w:rsidRDefault="002E37C7" w:rsidP="004728CA">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict>
+                <v:roundrect id="_x0000_s1184" style="position:absolute;margin-left:19.7pt;margin-top:4.8pt;width:69pt;height:31.5pt;z-index:251781120" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
+                  <v:fill color2="#ccc" angle="-45" focus="-50%" type="gradient"/>
+                  <v:shadow on="t" type="perspective" color="#7f7f7f" opacity=".5" offset="1pt" offset2="-3pt"/>
+                </v:roundrect>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007875FD" w:rsidRPr="00BE694E" w:rsidRDefault="00BE694E" w:rsidP="004728CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r w:rsidR="007875FD" w:rsidRPr="00BE694E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>емлекеттік көрсетілетін қызметтің басталуы немесе аяқталуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007875FD" w:rsidRPr="00BE694E" w:rsidTr="004728CA">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007875FD" w:rsidRPr="00BE694E" w:rsidRDefault="002E37C7" w:rsidP="004728CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict>
+                <v:shape id="_x0000_s1185" type="#_x0000_t32" style="position:absolute;margin-left:25.7pt;margin-top:4.75pt;width:57pt;height:0;z-index:251782144;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:connectortype="straight">
+                  <v:stroke endarrow="block"/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6913" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007875FD" w:rsidRPr="00BE694E" w:rsidRDefault="00BE694E" w:rsidP="004728CA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2220"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r w:rsidR="007875FD" w:rsidRPr="00BE694E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>елесі рәсімге көшу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C24FC2" w:rsidRPr="00BE694E" w:rsidTr="004728CA">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C24FC2" w:rsidRPr="00BE694E" w:rsidRDefault="002E37C7" w:rsidP="004728CA">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:pict>
-                <v:roundrect id="_x0000_s1139" style="position:absolute;margin-left:37.1pt;margin-top:6.15pt;width:1in;height:32.9pt;z-index:251727872" arcsize="10923f" fillcolor="#666 [1936]" strokecolor="#666 [1936]" strokeweight="1pt">
-[...189 lines deleted...]
-                  <v:textbox style="mso-next-textbox:#_x0000_s1165">
+                <v:roundrect id="_x0000_s1204" style="position:absolute;margin-left:25.7pt;margin-top:6.1pt;width:63pt;height:26.95pt;z-index:251797504;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHn4QcnAIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWy0VF1v0zAUfUfiP1h+75J0ST+ipdPUtAhp&#10;wMTgB7iO01j4C9ttOib+O9dOW1Z4QQheEtv3+vic6+N7c3uQAu2ZdVyrCmdXKUZMUd1wta3w50/r&#10;0Qwj54lqiNCKVfiJOXy7eP3qpjclG+tOi4ZZBCDKlb2pcOe9KZPE0Y5J4q60YQqCrbaSeJjabdJY&#10;0gO6FMk4TSdJr21jrKbMOVithyBeRPy2ZdR/aFvHPBIVBm4+fm38bsI3WdyQcmuJ6Tg90iB/wUIS&#10;ruDQM1RNPEE7y3+Dkpxa7XTrr6iWiW5bTlnUAGqy9Bc1jx0xLGqB4jhzLpP7d7D0/f7BIt5UuMBI&#10;EQlX9BGKRtRWMDQtQn1640pIezQPNih05l7TLw4pvewgjd1Zq/uOkQZYZSE/udgQJg62ok3/TjcA&#10;T3Zex1IdWisDIBQBHeKNPJ1vhB08orCYp/MCWCAKoet8PJ5ERgkpT5uNdf4N0xKFQYUtcI/gZH/v&#10;fCBDylNKOEvpNRciXrpQqAfG87RI4w6nBW9CNIoM/mNLYdGegHMIpUz5IuaJnQQhw/q0SNOjh2AZ&#10;nDYsxyU4Obo4oEQeFwdI7sH3gssKzwDjhBLquFJNJOgJF8MYoIQKtKAsIOs4Gvz1PE/nq9lqlo/y&#10;8WQ1ytO6Ht2tl/loss6mRX1dL5d19j0wz/Ky403DVBB58nqW/5mXjq9ucOnZ7ReSzmr/T82SSwGx&#10;pFCP0z/WJVovuG1wrT9sDtHb1/nJyBvdPIEZrR46AXQuGHTafsOohy5QYfd1RyzDSLxVYOh5lueh&#10;bcRJXkzHMLEvI5uXEaIoQFXYYzQMl35oNTtj+baDk7JoIaXv4BG0PBo0PJCBFUgJE3jpUdSxK4VW&#10;8nIes372zsUPAAAA//8DAFBLAwQUAAYACAAAACEAokM9B94AAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KiDBW0I2VSoCAmJQ9VSxNWJFycQr6PYbQNfj3uC42hGM2/K5eR6&#10;caAxdJ4RrmcZCOLGm44twu716SoHEaJmo3vPhPBNAZbV+VmpC+OPvKHDNlqRSjgUGqGNcSikDE1L&#10;ToeZH4iT9+FHp2OSo5Vm1MdU7nqpsmwune44LbR6oFVLzdd27xCGjX1R77upzt+eP+3adI/r29UP&#10;4uXF9HAPItIU/8Jwwk/oUCWm2u/ZBNEjKHWXkgh5OpDsfHEDokaYqwXIqpT/8atfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAIefhBycAgAAgwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKJDPQfeAAAABgEAAA8AAAAAAAAAAAAAAAAA9gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" filled="f" fillcolor="#31849b" strokecolor="#31849b" strokeweight="1.5pt">
+                  <v:textbox style="mso-next-textbox:#_x0000_s1204">
                     <w:txbxContent>
-                      <w:p w:rsidR="00B77151" w:rsidRPr="00CF323B" w:rsidRDefault="00B77151" w:rsidP="00CF323B"/>
+                      <w:p w:rsidR="00C24FC2" w:rsidRPr="00B078B7" w:rsidRDefault="00C24FC2" w:rsidP="00C24FC2">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:roundrect>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcW w:w="6913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF323B" w:rsidRDefault="00CF323B" w:rsidP="00CF323B">
+          <w:p w:rsidR="00C24FC2" w:rsidRPr="00BE694E" w:rsidRDefault="00C24FC2" w:rsidP="00C24FC2">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...27 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00835168">
+            <w:r w:rsidRPr="00BE694E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> наименование процедуры (действ</w:t>
+              <w:t>рәсімнің (іс-қимылдың) атауы</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w:rsidR="00C24FC2" w:rsidRPr="00BE694E" w:rsidRDefault="00C24FC2" w:rsidP="004728CA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2220"/>
+              </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...28 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D340FA" w:rsidRDefault="00D340FA" w:rsidP="0058107A">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00733075" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="005F6091" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="005F6091" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="005F6091" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00FF2D86" w:rsidRDefault="007875FD" w:rsidP="007875FD">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="3750"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007875FD" w:rsidRPr="00FD539D" w:rsidRDefault="007875FD" w:rsidP="00FD539D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007875FD" w:rsidRPr="00FD539D" w:rsidSect="004D4520">
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1134" w:header="510" w:footer="1247" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="1418" w:header="510" w:footer="1247" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="009B3474" w:rsidRDefault="009B3474" w:rsidP="00AE33A2">
+    <w:p w:rsidR="00541187" w:rsidRDefault="00541187" w:rsidP="00AE33A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="009B3474" w:rsidRDefault="009B3474" w:rsidP="00AE33A2">
+    <w:p w:rsidR="00541187" w:rsidRDefault="00541187" w:rsidP="00AE33A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00B77151" w:rsidRDefault="00B77151">
+  <w:p w:rsidR="00902BF7" w:rsidRDefault="002E37C7">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
+      <w:r w:rsidR="00902BF7">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="00B77151" w:rsidRDefault="00B77151">
+  <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="009B3474" w:rsidRDefault="009B3474" w:rsidP="00AE33A2">
+    <w:p w:rsidR="00541187" w:rsidRDefault="00541187" w:rsidP="00AE33A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="009B3474" w:rsidRDefault="009B3474" w:rsidP="00AE33A2">
+    <w:p w:rsidR="00541187" w:rsidRDefault="00541187" w:rsidP="00AE33A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00B77151" w:rsidRDefault="00AA7493">
+  <w:p w:rsidR="00902BF7" w:rsidRDefault="002E37C7">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-      <w:r w:rsidR="00F975D4">
+      <w:r w:rsidR="00902BF7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="00B77151" w:rsidRDefault="00B77151">
-[...18 lines deleted...]
-  <w:p w:rsidR="00B77151" w:rsidRDefault="00B77151">
+  <w:p w:rsidR="00902BF7" w:rsidRDefault="00902BF7">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21A1646B"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3326B890">
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:name w:val="WW8Num2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1744" w:hanging="1035"/>
-[...11 lines deleted...]
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="2509" w:hanging="180"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="4669" w:hanging="180"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="6829" w:hanging="180"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33841105"/>
+    <w:nsid w:val="1B35090E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="048CD676"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="19A2BD4E"/>
+    <w:lvl w:ilvl="0" w:tplc="74566098">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1069" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="180"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="180"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="4C193109"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2230E6C2"/>
+    <w:lvl w:ilvl="0" w:tplc="16AE656A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="49"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00AE33A2"/>
-    <w:rsid w:val="00014613"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00072705"/>
+    <w:rsid w:val="00013489"/>
+    <w:rsid w:val="0004119B"/>
+    <w:rsid w:val="00042911"/>
+    <w:rsid w:val="00060A72"/>
+    <w:rsid w:val="000718DD"/>
     <w:rsid w:val="000742F8"/>
+    <w:rsid w:val="0007652E"/>
+    <w:rsid w:val="00077111"/>
     <w:rsid w:val="00082BC8"/>
-    <w:rsid w:val="000905FD"/>
-[...15 lines deleted...]
-    <w:rsid w:val="001E7895"/>
+    <w:rsid w:val="00085562"/>
+    <w:rsid w:val="00085953"/>
+    <w:rsid w:val="000D3F98"/>
+    <w:rsid w:val="000E330C"/>
+    <w:rsid w:val="000F3C72"/>
+    <w:rsid w:val="001065E8"/>
+    <w:rsid w:val="001605BF"/>
+    <w:rsid w:val="001627D2"/>
+    <w:rsid w:val="00166758"/>
+    <w:rsid w:val="00172D0E"/>
+    <w:rsid w:val="001A71D4"/>
+    <w:rsid w:val="001B278C"/>
+    <w:rsid w:val="001C0116"/>
+    <w:rsid w:val="001C0128"/>
+    <w:rsid w:val="001C6805"/>
+    <w:rsid w:val="001D0F73"/>
+    <w:rsid w:val="001E4001"/>
+    <w:rsid w:val="002004B4"/>
+    <w:rsid w:val="00203C86"/>
     <w:rsid w:val="00205516"/>
-    <w:rsid w:val="00216FF7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00266575"/>
+    <w:rsid w:val="00207EFC"/>
+    <w:rsid w:val="0021029A"/>
+    <w:rsid w:val="00226DE5"/>
+    <w:rsid w:val="0023216D"/>
+    <w:rsid w:val="002325F0"/>
+    <w:rsid w:val="002331A5"/>
+    <w:rsid w:val="00252C13"/>
+    <w:rsid w:val="00260E73"/>
+    <w:rsid w:val="002611E3"/>
     <w:rsid w:val="00267B0D"/>
     <w:rsid w:val="002704DA"/>
-    <w:rsid w:val="002867B2"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00324FED"/>
+    <w:rsid w:val="00276C40"/>
+    <w:rsid w:val="00284751"/>
+    <w:rsid w:val="002B2815"/>
+    <w:rsid w:val="002B5397"/>
+    <w:rsid w:val="002C5868"/>
+    <w:rsid w:val="002C775C"/>
+    <w:rsid w:val="002E37C7"/>
+    <w:rsid w:val="002F5937"/>
+    <w:rsid w:val="00311980"/>
+    <w:rsid w:val="00322572"/>
+    <w:rsid w:val="00336219"/>
+    <w:rsid w:val="0034058F"/>
     <w:rsid w:val="003413D9"/>
-    <w:rsid w:val="00347435"/>
-[...8 lines deleted...]
-    <w:rsid w:val="003E34F6"/>
+    <w:rsid w:val="003454B4"/>
+    <w:rsid w:val="0035559C"/>
+    <w:rsid w:val="0036183D"/>
+    <w:rsid w:val="00367B1D"/>
+    <w:rsid w:val="003817F4"/>
+    <w:rsid w:val="0039088D"/>
+    <w:rsid w:val="00394072"/>
+    <w:rsid w:val="003962B3"/>
+    <w:rsid w:val="003A2566"/>
+    <w:rsid w:val="003A2F9B"/>
+    <w:rsid w:val="003A369C"/>
+    <w:rsid w:val="003A444F"/>
+    <w:rsid w:val="003B53EC"/>
+    <w:rsid w:val="003C6EE6"/>
     <w:rsid w:val="003E4523"/>
-    <w:rsid w:val="003E4761"/>
     <w:rsid w:val="004015BE"/>
-    <w:rsid w:val="00402203"/>
     <w:rsid w:val="00413892"/>
-    <w:rsid w:val="00414C58"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004942D0"/>
+    <w:rsid w:val="00432542"/>
+    <w:rsid w:val="00433685"/>
+    <w:rsid w:val="004728CA"/>
+    <w:rsid w:val="00475674"/>
     <w:rsid w:val="00494925"/>
-    <w:rsid w:val="004C5A64"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E7E85"/>
+    <w:rsid w:val="004C30CF"/>
+    <w:rsid w:val="004C4B3A"/>
+    <w:rsid w:val="004D4520"/>
+    <w:rsid w:val="004F7562"/>
+    <w:rsid w:val="00501E96"/>
+    <w:rsid w:val="005169D5"/>
     <w:rsid w:val="00522343"/>
-    <w:rsid w:val="00527770"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00547C57"/>
+    <w:rsid w:val="0053650D"/>
+    <w:rsid w:val="00541187"/>
     <w:rsid w:val="005518D8"/>
-    <w:rsid w:val="00552692"/>
-[...9 lines deleted...]
-    <w:rsid w:val="005B0AFD"/>
+    <w:rsid w:val="00564EDA"/>
+    <w:rsid w:val="00567DFB"/>
+    <w:rsid w:val="0057132A"/>
+    <w:rsid w:val="00594DFB"/>
+    <w:rsid w:val="005C0DBE"/>
     <w:rsid w:val="005C73D6"/>
-    <w:rsid w:val="005F5ADD"/>
-    <w:rsid w:val="00606D9E"/>
+    <w:rsid w:val="005D4173"/>
+    <w:rsid w:val="005E1167"/>
+    <w:rsid w:val="005F0BD6"/>
+    <w:rsid w:val="005F5374"/>
+    <w:rsid w:val="006105AB"/>
     <w:rsid w:val="00615693"/>
-    <w:rsid w:val="006321AF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00683B4B"/>
+    <w:rsid w:val="00622C77"/>
+    <w:rsid w:val="00623B02"/>
+    <w:rsid w:val="00624FE7"/>
+    <w:rsid w:val="00625F4A"/>
+    <w:rsid w:val="00631741"/>
+    <w:rsid w:val="006320D8"/>
+    <w:rsid w:val="00643322"/>
+    <w:rsid w:val="00664091"/>
+    <w:rsid w:val="00671A35"/>
+    <w:rsid w:val="00681130"/>
+    <w:rsid w:val="006836A0"/>
     <w:rsid w:val="00690D36"/>
-    <w:rsid w:val="00697D44"/>
+    <w:rsid w:val="006920F0"/>
+    <w:rsid w:val="00695F4E"/>
+    <w:rsid w:val="006A48E3"/>
+    <w:rsid w:val="006A4A30"/>
+    <w:rsid w:val="006A5EBA"/>
+    <w:rsid w:val="006B7071"/>
     <w:rsid w:val="006D1066"/>
-    <w:rsid w:val="006D1F05"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D5FEA"/>
+    <w:rsid w:val="006D2198"/>
     <w:rsid w:val="006E036F"/>
-    <w:rsid w:val="006E3E6B"/>
-    <w:rsid w:val="006F4064"/>
+    <w:rsid w:val="006E5046"/>
     <w:rsid w:val="00720C05"/>
     <w:rsid w:val="00721A06"/>
-    <w:rsid w:val="00733532"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0077568C"/>
+    <w:rsid w:val="007564A0"/>
+    <w:rsid w:val="00773852"/>
+    <w:rsid w:val="00780D66"/>
     <w:rsid w:val="007813AD"/>
-    <w:rsid w:val="00781F6D"/>
-    <w:rsid w:val="00791B24"/>
+    <w:rsid w:val="00783B5E"/>
+    <w:rsid w:val="00786AA6"/>
+    <w:rsid w:val="007875FD"/>
+    <w:rsid w:val="007A67C8"/>
+    <w:rsid w:val="007C5780"/>
     <w:rsid w:val="007C61DE"/>
-    <w:rsid w:val="007D5DAE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008069EB"/>
+    <w:rsid w:val="007D3663"/>
+    <w:rsid w:val="007E0559"/>
+    <w:rsid w:val="007E4813"/>
+    <w:rsid w:val="007E4D7B"/>
+    <w:rsid w:val="007E5C58"/>
+    <w:rsid w:val="00810B09"/>
     <w:rsid w:val="00812F70"/>
-    <w:rsid w:val="00820362"/>
+    <w:rsid w:val="00816DC7"/>
+    <w:rsid w:val="00820576"/>
+    <w:rsid w:val="00820649"/>
     <w:rsid w:val="008330B1"/>
-    <w:rsid w:val="00845837"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008E77AE"/>
+    <w:rsid w:val="00834C01"/>
+    <w:rsid w:val="00837546"/>
+    <w:rsid w:val="00837A06"/>
+    <w:rsid w:val="00877F64"/>
+    <w:rsid w:val="008A738B"/>
+    <w:rsid w:val="008A7ABE"/>
+    <w:rsid w:val="008C4BB7"/>
+    <w:rsid w:val="008E2205"/>
+    <w:rsid w:val="008F1314"/>
+    <w:rsid w:val="008F1D39"/>
+    <w:rsid w:val="008F2186"/>
+    <w:rsid w:val="008F4A3A"/>
+    <w:rsid w:val="008F6455"/>
+    <w:rsid w:val="009025DB"/>
+    <w:rsid w:val="00902BF7"/>
+    <w:rsid w:val="00903039"/>
     <w:rsid w:val="009055F3"/>
+    <w:rsid w:val="00906B65"/>
     <w:rsid w:val="0091223E"/>
-    <w:rsid w:val="00921C4E"/>
-[...14 lines deleted...]
-    <w:rsid w:val="009E2A70"/>
+    <w:rsid w:val="00921F03"/>
+    <w:rsid w:val="009222E6"/>
+    <w:rsid w:val="00932238"/>
+    <w:rsid w:val="00935D16"/>
+    <w:rsid w:val="009415DC"/>
+    <w:rsid w:val="00943605"/>
+    <w:rsid w:val="00947DDB"/>
+    <w:rsid w:val="00970DC1"/>
+    <w:rsid w:val="009829A6"/>
+    <w:rsid w:val="00986360"/>
+    <w:rsid w:val="00987277"/>
+    <w:rsid w:val="009B3F94"/>
+    <w:rsid w:val="009B6512"/>
+    <w:rsid w:val="009C093A"/>
+    <w:rsid w:val="009D58EB"/>
+    <w:rsid w:val="009F7658"/>
     <w:rsid w:val="00A05A07"/>
-    <w:rsid w:val="00A10081"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A25C7C"/>
     <w:rsid w:val="00A309F4"/>
-    <w:rsid w:val="00A32BB7"/>
     <w:rsid w:val="00A32E18"/>
+    <w:rsid w:val="00A45A68"/>
+    <w:rsid w:val="00A47166"/>
+    <w:rsid w:val="00A53E79"/>
+    <w:rsid w:val="00A60FA1"/>
+    <w:rsid w:val="00A62AEB"/>
     <w:rsid w:val="00A67CF2"/>
-    <w:rsid w:val="00A82EF1"/>
+    <w:rsid w:val="00A734FD"/>
+    <w:rsid w:val="00A80BF3"/>
     <w:rsid w:val="00A83FCC"/>
     <w:rsid w:val="00A8751C"/>
-    <w:rsid w:val="00A95FD0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA7493"/>
+    <w:rsid w:val="00A979D9"/>
+    <w:rsid w:val="00A97A42"/>
     <w:rsid w:val="00AD3DEE"/>
-    <w:rsid w:val="00AD67AB"/>
+    <w:rsid w:val="00AD4573"/>
+    <w:rsid w:val="00AD773F"/>
     <w:rsid w:val="00AE33A2"/>
-    <w:rsid w:val="00AE49C2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B154E5"/>
+    <w:rsid w:val="00AE6231"/>
+    <w:rsid w:val="00AF31FE"/>
+    <w:rsid w:val="00B00CF2"/>
     <w:rsid w:val="00B17E07"/>
-    <w:rsid w:val="00B32B30"/>
+    <w:rsid w:val="00B24D33"/>
+    <w:rsid w:val="00B27A30"/>
+    <w:rsid w:val="00B3075A"/>
+    <w:rsid w:val="00B3524D"/>
+    <w:rsid w:val="00B64330"/>
     <w:rsid w:val="00B64EEA"/>
     <w:rsid w:val="00B7191E"/>
+    <w:rsid w:val="00B72993"/>
+    <w:rsid w:val="00B731FE"/>
+    <w:rsid w:val="00B73338"/>
     <w:rsid w:val="00B74D07"/>
-    <w:rsid w:val="00B77151"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC2B3F"/>
+    <w:rsid w:val="00B82E09"/>
+    <w:rsid w:val="00B90694"/>
+    <w:rsid w:val="00B91F82"/>
+    <w:rsid w:val="00B97D46"/>
+    <w:rsid w:val="00BB3448"/>
+    <w:rsid w:val="00BD05F5"/>
+    <w:rsid w:val="00BE694E"/>
     <w:rsid w:val="00BF14F5"/>
-    <w:rsid w:val="00C00DF5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C27B76"/>
+    <w:rsid w:val="00C24FC2"/>
+    <w:rsid w:val="00C310C5"/>
     <w:rsid w:val="00C36780"/>
-    <w:rsid w:val="00C36BD0"/>
-    <w:rsid w:val="00C52089"/>
+    <w:rsid w:val="00C54C5E"/>
+    <w:rsid w:val="00C57C00"/>
+    <w:rsid w:val="00C611A7"/>
+    <w:rsid w:val="00C66213"/>
     <w:rsid w:val="00C669A4"/>
-    <w:rsid w:val="00C676FB"/>
+    <w:rsid w:val="00C84240"/>
     <w:rsid w:val="00C8580F"/>
-    <w:rsid w:val="00C87023"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CA46DC"/>
+    <w:rsid w:val="00C8713C"/>
     <w:rsid w:val="00CA6E71"/>
-    <w:rsid w:val="00CB15AE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB4EA9"/>
     <w:rsid w:val="00CC4B87"/>
-    <w:rsid w:val="00CD39C2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D22BA3"/>
+    <w:rsid w:val="00CD72E7"/>
+    <w:rsid w:val="00CE1B46"/>
+    <w:rsid w:val="00CE312D"/>
+    <w:rsid w:val="00CE6406"/>
+    <w:rsid w:val="00CF759E"/>
+    <w:rsid w:val="00D0252D"/>
+    <w:rsid w:val="00D0664E"/>
+    <w:rsid w:val="00D21BA1"/>
     <w:rsid w:val="00D24827"/>
-    <w:rsid w:val="00D340FA"/>
-    <w:rsid w:val="00D54434"/>
+    <w:rsid w:val="00D27468"/>
+    <w:rsid w:val="00D31B6C"/>
+    <w:rsid w:val="00D4312B"/>
+    <w:rsid w:val="00D47FF6"/>
     <w:rsid w:val="00D55409"/>
-    <w:rsid w:val="00D76E43"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DB1E97"/>
+    <w:rsid w:val="00D64BA6"/>
+    <w:rsid w:val="00D64C9B"/>
+    <w:rsid w:val="00D65AB1"/>
+    <w:rsid w:val="00D719BD"/>
+    <w:rsid w:val="00D86B5F"/>
+    <w:rsid w:val="00D87F13"/>
+    <w:rsid w:val="00D91299"/>
+    <w:rsid w:val="00DA0057"/>
+    <w:rsid w:val="00DB3B93"/>
     <w:rsid w:val="00DB493B"/>
-    <w:rsid w:val="00DB7504"/>
-    <w:rsid w:val="00DC7610"/>
+    <w:rsid w:val="00DB4DBF"/>
     <w:rsid w:val="00DF0B90"/>
     <w:rsid w:val="00DF4587"/>
-    <w:rsid w:val="00E23BC3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E667A3"/>
+    <w:rsid w:val="00E00E6A"/>
+    <w:rsid w:val="00E21E9D"/>
+    <w:rsid w:val="00E3520D"/>
+    <w:rsid w:val="00E42AE8"/>
+    <w:rsid w:val="00E604BD"/>
+    <w:rsid w:val="00E61374"/>
     <w:rsid w:val="00E66982"/>
-    <w:rsid w:val="00E71E39"/>
+    <w:rsid w:val="00E82ADF"/>
     <w:rsid w:val="00E834AC"/>
-    <w:rsid w:val="00E92E90"/>
-    <w:rsid w:val="00EC1DD4"/>
+    <w:rsid w:val="00EC45FE"/>
     <w:rsid w:val="00ED2E7D"/>
     <w:rsid w:val="00ED7C4B"/>
-    <w:rsid w:val="00EE6476"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F00EAA"/>
+    <w:rsid w:val="00EE0E64"/>
+    <w:rsid w:val="00EF2F9E"/>
     <w:rsid w:val="00F03534"/>
+    <w:rsid w:val="00F03A8B"/>
+    <w:rsid w:val="00F13381"/>
     <w:rsid w:val="00F242D8"/>
-    <w:rsid w:val="00F369FC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FA1603"/>
+    <w:rsid w:val="00F32AB6"/>
+    <w:rsid w:val="00F32B68"/>
+    <w:rsid w:val="00F45A4D"/>
+    <w:rsid w:val="00F511D5"/>
+    <w:rsid w:val="00F52A06"/>
+    <w:rsid w:val="00F5330E"/>
+    <w:rsid w:val="00F6695E"/>
+    <w:rsid w:val="00F80B97"/>
+    <w:rsid w:val="00F87EC0"/>
+    <w:rsid w:val="00F943CF"/>
+    <w:rsid w:val="00F953E6"/>
+    <w:rsid w:val="00FA063C"/>
     <w:rsid w:val="00FA358F"/>
+    <w:rsid w:val="00FA496C"/>
     <w:rsid w:val="00FB3434"/>
-    <w:rsid w:val="00FB4382"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FD667A"/>
+    <w:rsid w:val="00FB5149"/>
+    <w:rsid w:val="00FD539D"/>
+    <w:rsid w:val="00FE68EC"/>
+    <w:rsid w:val="00FE722E"/>
     <w:rsid w:val="00FF0DC6"/>
+    <w:rsid w:val="00FF1BF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67586"/>
+    <o:shapedefaults v:ext="edit" spidmax="9218"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
-        <o:r id="V:Rule57" type="connector" idref="#_x0000_s1147"/>
-[...6 lines deleted...]
-        <o:r id="V:Rule83" type="connector" idref="#_x0000_s1140"/>
+        <o:r id="V:Rule49" type="connector" idref="#_x0000_s1183"/>
+        <o:r id="V:Rule50" type="connector" idref="#_x0000_s1187"/>
+        <o:r id="V:Rule51" type="connector" idref="#_x0000_s1185"/>
+        <o:r id="V:Rule54" type="connector" idref="#_x0000_s1171"/>
+        <o:r id="V:Rule56" type="connector" idref="#_x0000_s1176"/>
+        <o:r id="V:Rule63" type="connector" idref="#_x0000_s1182"/>
+        <o:r id="V:Rule69" type="connector" idref="#_x0000_s1181"/>
+        <o:r id="V:Rule86" type="connector" idref="#_x0000_s1172"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -5150,51 +5409,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00AE33A2"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s1">
     <w:name w:val="s1"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AE33A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:qFormat/>
     <w:rsid w:val="00AE33A2"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5309,176 +5567,182 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AE33A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rtejustify">
     <w:name w:val="rtejustify"/>
     <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rsid w:val="00ED2E7D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00690D36"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00690D36"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af0">
-[...32 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00070E12"/>
+    <w:rsid w:val="003454B4"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6695E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:color w:val="333399"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="435297024">
+    <w:div w:id="500656840">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1509057655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1567522417">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5729,82 +5993,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAABC141-2985-4AE6-9881-2A6E1D6D316A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E906F56-FC64-4EA1-8705-9443A1F55D0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>812</Words>
-  <Characters>4632</Characters>
+  <Words>836</Words>
+  <Characters>4770</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AlexSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5434</CharactersWithSpaces>
+  <CharactersWithSpaces>5595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Айнур</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>