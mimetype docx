--- v0 (2025-12-06)
+++ v1 (2026-04-23)
@@ -1,8534 +1,10765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысы әкімдігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00717FF7" w:rsidRDefault="00876D50" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 жылғы </w:t>
+      </w:r>
+      <w:r w:rsidR="008D287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>28 сәуірдегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717FF7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="008D287E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>148/3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717FF7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00440961" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5664"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысы әкімдігінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> маусымдағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="00932D64">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
-      <w:r w:rsidR="005759A4" w:rsidRPr="00EC7670">
-[...8 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>181/6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="5664"/>
-[...80 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00440961" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00440961" w:rsidRDefault="00922E65" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00544AED" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EC7670">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6A21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF31F6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6756A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регламенті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00440961" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00440961" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00412D90" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметін (бұдан әрі – мемлекеттік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызмет) Павлодар облысы аудандары мен қалаларының жергілікті атқарушы органдары </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті беруші)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетеді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D75">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00FB4222" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4222">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтінішті қабылдау және мемлекеттік қызмет көрсетудің нәтижесін беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00FB4222" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4222">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті берушінің кеңсесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00FB4222" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4222">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«электрондық үкіметтің» www.egov.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00FB4222" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC7670">
-[...88 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4222">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету нысаны – электрондық (ішінара автоматтандырылған) және (немесе) қағаз жүзінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:rStyle w:val="s1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000065D5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсетудің нәтижесі – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республикасы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2BD8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Республикасы Білім және ғылым министрінің 2015 жылғы 13 сәуірдегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A659AD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2BD8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>198 бұйрығымен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2BD8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF31F6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF31F6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет стандартының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан </w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әрі – Стандарт)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-қосымшасына сәйкес нысан бойынша жетім бойынша жетім </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF31F6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы шешім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000065D5">
+        <w:rPr>
+          <w:rStyle w:val="s1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C076AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету нәтижесін ұсыну </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нысаны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C076AC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – қағаз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00440961" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00440961" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2049">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1DC5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>процесінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1DC5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="002D2049" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955FD6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-қимыл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1DC5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="005A128F" w:rsidRDefault="00922E65" w:rsidP="00876D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2049">
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік қызмет к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсету бойынша рәсімді (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с-қимылды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) бастау үшін стандарттың 9-тармағында көрсетілген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қажетті құжаттардың қоса берілуімен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стандарттың 1-қосымшасына сәйкес нысан бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D4E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының өтініші негіз болып табылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00A659AD" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2049">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Мемлекеттік қызмет көрсету процесінің құрамына к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іретін әрбір </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A659AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рәсімнің (іс-қимылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A659AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) мазмұны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00511055" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A659AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705" w:rsidRPr="00300705">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00300705" w:rsidRPr="00300705">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің кеңсесі</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705" w:rsidRPr="00300705">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушы </w:t>
+      </w:r>
+      <w:r w:rsidR="00300705" w:rsidRPr="00300705">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қажетті құжаттарды тапсырған сәттен бастап оларды қабылдауды және тіркеуді жүзеге асырады, құжаттарды көрсетілетін қызметті берушінің басшысына бұрыштама қоюға жібереді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A659AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– 30 (отыз) минут</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00555EF9" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшы</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құжаттарды қарастырады және жауапты орындаушыны анықтайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1 (бір) жұмыс күні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жауапты орындаушысы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келіп түскен құжаттарды қарастырады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тағайындау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімді </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дайындайды</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F41A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2183">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324805">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324805">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(алты)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмыс </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00C416DF" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C416DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) көрсетілетін қызметті берушінің басшы</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лығы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C416DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ақшалай төлемді тағайындау туралы шешім</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C416DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қарастырады және қол қояды – 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бір) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C416DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00555EF9" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жауапты орындаушысы шешімді есеп журналына тіркейді және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алушыға мемлекеттік қызмет көрсету нәтижесін береді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F41A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1 (бір) жұмыс күні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D723D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету жөніндегі рәсімнің (іс-қимылдың)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097032D">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D723D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нәтижесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324805">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау туралы шешім болып табылады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324805">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00440961" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00440961" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E44BC5" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0BB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет </w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсету процесінде</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5089A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берушінің құрылымдық</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5089A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бөл</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>імшелерінің</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(қызметкерлерінің) өзара</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="000F0BB4" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955FD6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-қимыл</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тәртібін</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00440961" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0BB4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>процесіне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатысатын көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құрылымдық </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бөлімшелерінің </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44BC5">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(қызметкерлердің) тіз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="007A6753" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...50 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6753">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің кеңсе қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="007A6753" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...172 lines deleted...]
-          <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D"/>
-[...11 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6753">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="0D0D0D"/>
-[...11 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) көрсет</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705">
+        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілетін қызметті берушінің басшылығы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6753">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="0D0D0D"/>
-[...59 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="000F0BB4" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...406 lines deleted...]
-          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6753">
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="0D0D0D"/>
-[...10 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) көрсетілетін қызметті берушінің жауапты орындаушысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
-          <w:color w:val="0D0D0D"/>
-[...64 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8356A">
+        <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...106 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630B80">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
-[...61 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:r w:rsidRPr="00C04819">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әрбір рәсімнің (іс-қимылдың) ұзақтығын көрсете отырып, құрылымдық бөлімшелер (қызметкерлер) арасындағы рәсімдер (іс-қимылдар) реттілігінің сипаттамасы осы регламенттің 1-қосымшасына сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кестемен </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04819">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5089A" w:rsidRPr="00440961" w:rsidRDefault="00C5089A" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="008F255A" w:rsidRPr="00EC7670" w:rsidRDefault="008F255A" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5089A" w:rsidRPr="00440961" w:rsidRDefault="00C5089A" w:rsidP="00922E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="007F5D21" w:rsidRPr="00EC7670" w:rsidRDefault="007F5D21" w:rsidP="007F5D21">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00440961" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="008F255A" w:rsidRPr="00EC7670" w:rsidRDefault="007F5D21" w:rsidP="007F5D21">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>процесінде</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Азаматтарға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>арналған үкімет» м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік корпорация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(бұдан әрі - М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>мен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00440961" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="008F255A" w:rsidRPr="00EC7670" w:rsidRDefault="008F255A" w:rsidP="007F5D21">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (немесе)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ге де көрсетілетін қызметті берушілермен өзара</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>іс-қимыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007F5D21" w:rsidRPr="00EC7670" w:rsidRDefault="007F5D21" w:rsidP="007F5D21">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тәртібін, сондай-ақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ақпараттық жүйелерді</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пайдалану </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00440961" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="007F5D21" w:rsidRPr="00EC7670" w:rsidRDefault="007F5D21" w:rsidP="007E7DCF">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="005E3742" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Мемлекеттік  қызмет  М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік корпорация арқылы  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007F5D21" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00DD2D15" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="007E7DCF" w:rsidRPr="00EC7670">
-[...14 lines deleted...]
-      <w:r w:rsidR="007E7DCF" w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="00E23FC0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00300705" w:rsidRPr="00300705">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E7DCF" w:rsidRPr="00EC7670">
-[...7 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ортал арқылы </w:t>
+      </w:r>
+      <w:r w:rsidR="00614196">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік қызмет көрсету кезінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беруші мен </w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r w:rsidR="00614196">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алушының жүгіну тәртібін және </w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рәсім</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>інің</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-қимылы</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidR="00614196" w:rsidRPr="001A117F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>) реттілігін сипаттау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушы жеке сәйкестендіру нөмірінің (бұдан әрі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖСН),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сондай-ақ парольдің көмегімен п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орталда тіркелуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) 1-процес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с – қызметті алу үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушының п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орталда ЖСН мен паролін енгізуі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (авторизациялау проце</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-шарт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖСН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен пароль арқылы тіркелген көрсетілетін қызметті алушы ту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ралы деректердің түпнұсқалығын п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орталда тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) 2-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>процес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті алушының құжаттарында б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұзушылықтың болуына байланысты п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орталд</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авторизациялаудан бас тарту туралы хабарламаны қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="005E3742" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5) 3-процес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с – көрсетілетін қызметті алушының осы регламентте көрсетілген қызметті таңдауы, қызметті көрсету үшін экранға сұраныс нысанын шығару және нысан талаптары мен оның құрылымын ескере отырып, көрсетілетін қызметті алушының нысанды толтыруы (деректерді енгізуі),  қажетті құжаттардың электрондық түріндегі көшірмелерін сұраныс нысанына бекіту, сондай-ақ сұранысты куәландыру (қол қою) үшін көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алушының </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2DA8" w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тіркеу куәлігін таңдауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6)   2-шарт – порталда </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2DA8" w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЭЦҚ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>куәландырылған тіркеу куәлігінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолдану мерзімін және  қайтарылған (күші жойылған) тіркеу куәліктерінің тізімінде жоқтығын, сондай-ақ сәйкестендіру деректерінің сәйкестігін (сұраныста көрсетілген ЖСН мен ЭЦҚ тіркеу куәлігінде көрсетілген ЖСН арасында) тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7) 4-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>процес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с – көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЭЦҚ</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3742" w:rsidRPr="005E3742">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расталмауына байланысты сұратыл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ған </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметтен бас тарту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хабарламаны қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>процес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с – көрсетілетін қызметті беруші сұранысты өңдеуі үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өңірлік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D50463">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электрондық үкімет шлюзі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нің автоматтандырылған жұмыс орнында  (бұдан әрі – ӨЭҮШ АЖО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D50463">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электрондық үкімет шлюзі (бұдан әрі – ЭҮШ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D50463">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы көрсетілетін қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алушының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D50463">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЭЦҚ-мен куәландырылған (қол қойылған) электрондық құжаттарды (көрсетілетін қызметті алушының сұранысын) жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743BEA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9)    3-шарт  –  көрсетілетін  қызметті  берушінің  қызмет  көрсету   үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті алушы қоса бер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құжаттардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкестігін және негіздерін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10) 6-процес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с – көрсетілетін қызметті алушының құжаттарында бұзушылықтың болуына байланысты сұратыл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ып отырған қызметтен бас тарту туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хабарламаны қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00440961" w:rsidRDefault="00440961" w:rsidP="00440961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>процес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алушының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ӨЭҮШ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>АЖО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00440961" w:rsidRDefault="00922E65" w:rsidP="00440961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">да </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қалыптастырған қызметтің нәтижесін (электрондық құжат нысанындағы хабарламаны) алуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRPr="00932D64" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат түрінде көрсетілетін қызметті алушының «жеке кабинетіне» жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Портал </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арқылы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кезінде қатыстырылған </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...36 lines deleted...]
-        </w:tabs>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ақпараттық жүйелердің функционалдық өзара </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-қимыл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> диаграммасы осы регламент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тің 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D64">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшасында келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="00922E65" w:rsidP="00922E65">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...56 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099225A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50FB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) рәсімдер (іс-қимылдар) реттілігін толық сипаттау, сондай-ақ мемлекеттік қызмет көрсету процесінде ақпараттық жүйелерді пайдаланудың өзара іс-қимыл тәртібін сипаттау осы регламенттің 3-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қосымшасына сәйкес бизнес-процестерінің анықтамалығында көрсетіледі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546EC3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...36 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...64 lines deleted...]
-        </w:tabs>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC7670">
-[...13 lines deleted...]
-        </w:tabs>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...70 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5089A" w:rsidRPr="00922E65" w:rsidRDefault="00C5089A" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00440961" w:rsidRDefault="00440961" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00440961" w:rsidRDefault="00440961" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00440961" w:rsidRDefault="00440961" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00440961" w:rsidRPr="00922E65" w:rsidRDefault="00440961" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00922E65" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...200 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4248"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қамқорлығынсыз қалған баланы асырап алуға</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...83 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әрбір рәсімнің (іс-қимылдың) ұзақтығын көрсетумен құрылымдық бөлімшелердің (қызметкерлердің)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арасындағы рәсімдердің (іс-қим</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ылдар) реттілігін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="425"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidTr="007E7DCF">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00E0639D" w:rsidTr="00D06BF5">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00E259BE" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00E259BE" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
-[...4 lines deleted...]
-              <w:t>Действия основного процесса (хода, потока работ)</w:t>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Негізгі процестің (жұмыс барысының, ағының) іс-қимылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidTr="007E7DCF">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="002B2DA8">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="009C08A6">
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
-[...4 lines deleted...]
-              <w:t>№ действия (хода, потока, работ)</w:t>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Іс-қимылдың (жұмыс барысының ағынының) №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="009C08A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="009C08A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-318"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="009C08A6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="009C08A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="009C08A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidTr="007E7DCF">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="002B2DA8">
         <w:trPr>
-          <w:trHeight w:val="868"/>
+          <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="009C08A6">
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құрылымдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бөлімше (қыз</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>меткер) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің кеңсе қызметкері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің басшы</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2DA8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ауапты орындаушы</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2DA8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсеті</w:t>
+            </w:r>
+            <w:r w:rsidR="0025287B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>летін қызметті берушінің басшы</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2DA8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ауапты орындаушысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00E0639D" w:rsidTr="002B2DA8">
+        <w:trPr>
+          <w:trHeight w:val="1441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C08A6">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Іс-қимылдың (процестің, рәсімнің, операцияның) атауы және оны сипаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Алынған құжаттарды қабылдауды және тір-кеуді жүзеге асырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қарастырады және жауапты орындаушыны анықтайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004368E6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құжаттарды қарастырады, жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау туралы шешімді дайындайды</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002B2DA8" w:rsidRPr="0040538E" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="00A90408">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004368E6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау туралы шешімді қара</w:t>
+            </w:r>
+            <w:r w:rsidR="00A90408">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йды</w:t>
+            </w:r>
+            <w:r w:rsidR="0025287B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және қол қояды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004368E6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау туралы шешімді тіркейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00E0639D" w:rsidTr="002B2DA8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C08A6">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Аяқталу нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Басшыға </w:t>
+            </w:r>
+            <w:r w:rsidR="002B2DA8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бұрыштама қоюға жіберу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұрыштама</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B2DA8" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876D50">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876D50">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876D50">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>туралы шешім</w:t>
+            </w:r>
+            <w:r w:rsidR="00E12D82">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876D50">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> басшының қарауы және қол қоюы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6563D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002B2DA8" w:rsidRPr="0040538E" w:rsidRDefault="002B2DA8" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A1B9F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146BBE">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B2DA8" w:rsidRPr="002B2DA8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2DA8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шешім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="002B2DA8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін береді және хабарлайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="002B2DA8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="009C08A6" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C08A6">
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орындау мерзімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00DF2D7D" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2D7D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>30 (отыз) минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="000C47FD" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:kern w:val="2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
-[...4 lines deleted...]
-              <w:t>Структурные подразделения (работники)</w:t>
+            <w:r w:rsidRPr="00DF2D7D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1 (бір) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="000C47FD" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
-[...4 lines deleted...]
-              <w:t>Сотрудник</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6 (алты</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-              <w:t>Ответственный исполнитель услугодателя</w:t>
+            <w:r w:rsidRPr="00DF2D7D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="000C47FD" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
-[...4 lines deleted...]
-              <w:t>Руководство услугодателя</w:t>
+            <w:r w:rsidRPr="00DF2D7D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1 (бір) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
-[...52 lines deleted...]
-          <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="000C47FD" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
-              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
-[...143 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00DF2D7D">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>и подписывает</w:t>
-[...466 lines deleted...]
-              <w:t>1 (один) рабочий день</w:t>
+              <w:t>1 (бір) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
-[...37 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...65 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5089A" w:rsidRDefault="00C5089A" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4248"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қамқорлығынсыз қалған баланы асырап алуға</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRPr="00D06BF5" w:rsidRDefault="007E7DCF" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...85 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Портал арқылы мемлекеттік қызметті көрсету кезінде қатыстырылған ақпараттық жүйелердің функционалдық өзара іс-қимыл диаграммасы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC7670">
-[...69 lines deleted...]
-    <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00FF1DA8" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-39"/>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10598"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidTr="00C33913">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="00640AA2">
         <w:trPr>
           <w:trHeight w:val="6721"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00C33913">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4677"/>
                 <w:tab w:val="right" w:pos="9355"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict>
+                <v:shapetype id="_x0000_t130" coordsize="21600,21600" o:spt="130" path="m3600,21597c2662,21202,1837,20075,1087,18440,487,16240,75,13590,,10770,75,8007,487,5412,1087,3045,1837,1465,2662,337,3600,l21597,v-937,337,-1687,1465,-2512,3045c18485,5412,18072,8007,17997,10770v75,2820,488,5470,1088,7670c19910,20075,20660,21202,21597,21597xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,21600;17997,10800" textboxrect="3600,0,17997,21600"/>
+                </v:shapetype>
+                <v:shape id="_x0000_s1864" type="#_x0000_t130" style="position:absolute;margin-left:407.15pt;margin-top:10.4pt;width:105.8pt;height:29.25pt;z-index:252061696;visibility:visible;v-text-anchor:middle">
+                  <v:textbox style="mso-next-textbox:#_x0000_s1864">
+                    <w:txbxContent>
+                      <w:p w:rsidR="00AC6DBF" w:rsidRPr="00146BBE" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="kk-KZ"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00146BBE">
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="kk-KZ"/>
+                          </w:rPr>
+                          <w:t>ӨЭҮШ</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00146BBE">
+                          <w:rPr>
+                            <w:color w:val="FF0000"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="kk-KZ"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00146BBE">
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="kk-KZ"/>
+                          </w:rPr>
+                          <w:t>АЖО</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="kk-KZ"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidRPr="008D62AA">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict>
+                <v:shape id="_x0000_s1863" type="#_x0000_t130" style="position:absolute;margin-left:21.85pt;margin-top:10.4pt;width:79.95pt;height:28.5pt;z-index:252060672;visibility:visible;v-text-anchor:middle">
+                  <v:textbox style="mso-next-textbox:#_x0000_s1863">
+                    <w:txbxContent>
+                      <w:p w:rsidR="00AC6DBF" w:rsidRPr="00482A38" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="kk-KZ"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00482A38">
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                            <w:lang w:val="kk-KZ"/>
+                          </w:rPr>
+                          <w:t>ЭҮП АЖ</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="00AC6DBF" w:rsidRPr="00FF1DA8" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_s1825" type="#_x0000_t32" style="position:absolute;margin-left:374.65pt;margin-top:21.15pt;width:32.5pt;height:0;z-index:252020736;visibility:visible" adj="-283758,-1,-283758" strokeweight="1pt">
+                <v:shape id="_x0000_s1870" type="#_x0000_t32" style="position:absolute;margin-left:374.65pt;margin-top:21.15pt;width:32.5pt;height:0;z-index:252067840;visibility:visible" adj="-283758,-1,-283758" strokeweight="1pt">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_s1827" style="position:absolute;margin-left:176.5pt;margin-top:6.4pt;width:56.8pt;height:29.35pt;z-index:252022784;visibility:visible;v-text-anchor:middle">
-                  <v:textbox style="mso-next-textbox:#_x0000_s1827">
+                <v:rect id="_x0000_s1872" style="position:absolute;margin-left:176.5pt;margin-top:6.4pt;width:56.8pt;height:29.35pt;z-index:252069888;visibility:visible;v-text-anchor:middle">
+                  <v:textbox style="mso-next-textbox:#_x0000_s1872">
                     <w:txbxContent>
-                      <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                      <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                         <w:pPr>
                           <w:ind w:left="-142" w:right="-86"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="kk-KZ"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="kk-KZ"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="kk-KZ"/>
                           </w:rPr>
                           <w:t>Портал</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                      <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                         <w:pPr>
                           <w:ind w:left="-142"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:lang w:val="kk-KZ"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:shapetype id="_x0000_t130" coordsize="21600,21600" o:spt="130" path="m3600,21597c2662,21202,1837,20075,1087,18440,487,16240,75,13590,,10770,75,8007,487,5412,1087,3045,1837,1465,2662,337,3600,l21597,v-937,337,-1687,1465,-2512,3045c18485,5412,18072,8007,17997,10770v75,2820,488,5470,1088,7670c19910,20075,20660,21202,21597,21597xe">
-[...4 lines deleted...]
-                  <v:textbox style="mso-next-textbox:#_x0000_s1819">
+                <v:shape id="_x0000_s1869" type="#_x0000_t130" style="position:absolute;margin-left:311.15pt;margin-top:8.15pt;width:75pt;height:29.25pt;z-index:252066816;visibility:visible;v-text-anchor:middle">
+                  <v:textbox style="mso-next-textbox:#_x0000_s1869">
                     <w:txbxContent>
-                      <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                      <w:p w:rsidR="00AC6DBF" w:rsidRPr="00146BBE" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                         <w:pPr>
-                          <w:ind w:left="-142" w:right="-221"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="kk-KZ"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r>
+                        <w:r w:rsidRPr="00146BBE">
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="kk-KZ"/>
                           </w:rPr>
-                          <w:t>АРМ РШЭП</w:t>
+                          <w:t>ЭҮШ</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                      <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                         <w:pPr>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="kk-KZ"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00EC7670">
-[...74 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00C33913">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3480"/>
                 <w:tab w:val="center" w:pos="4677"/>
                 <w:tab w:val="left" w:pos="8055"/>
                 <w:tab w:val="right" w:pos="9355"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
                 <v:shapetype id="_x0000_t34" coordsize="21600,21600" o:spt="34" o:oned="t" adj="10800" path="m,l@0,0@0,21600,21600,21600e" filled="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                   </v:formulas>
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <v:handles>
                     <v:h position="#0,center"/>
                   </v:handles>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_s1826" type="#_x0000_t34" style="position:absolute;margin-left:374.65pt;margin-top:5.45pt;width:32.55pt;height:.05pt;rotation:180;z-index:252021760;visibility:visible" adj="10783,-102016800,-304922" strokeweight="1pt">
+                <v:shape id="_x0000_s1871" type="#_x0000_t34" style="position:absolute;margin-left:374.65pt;margin-top:5.45pt;width:32.55pt;height:.05pt;rotation:180;z-index:252068864;visibility:visible" adj="10783,-102016800,-304922" strokeweight="1pt">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="_x0000_s1823" type="#_x0000_t32" style="position:absolute;margin-left:152.85pt;margin-top:59.8pt;width:90.95pt;height:0;rotation:270;z-index:252018688;visibility:visible" adj="-61629,-1,-61629">
+                <v:shape id="_x0000_s1868" type="#_x0000_t32" style="position:absolute;margin-left:152.85pt;margin-top:59.8pt;width:90.95pt;height:0;rotation:270;z-index:252065792;visibility:visible" adj="-61629,-1,-61629">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="_x0000_s1822" type="#_x0000_t32" style="position:absolute;margin-left:308.15pt;margin-top:59.45pt;width:85.95pt;height:0;rotation:90;z-index:252017664;visibility:visible" adj="-104255,-1,-104255">
+                <v:shape id="_x0000_s1867" type="#_x0000_t32" style="position:absolute;margin-left:308.15pt;margin-top:59.45pt;width:85.95pt;height:0;rotation:90;z-index:252064768;visibility:visible" adj="-104255,-1,-104255">
                   <v:stroke dashstyle="dash" endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="_x0000_s1821" type="#_x0000_t32" style="position:absolute;margin-left:282.8pt;margin-top:57.15pt;width:89.2pt;height:0;rotation:270;z-index:252016640;visibility:visible" adj="-95892,-1,-95892">
+                <v:shape id="_x0000_s1866" type="#_x0000_t32" style="position:absolute;margin-left:282.8pt;margin-top:57.15pt;width:89.2pt;height:0;rotation:270;z-index:252063744;visibility:visible" adj="-95892,-1,-95892">
                   <v:stroke dashstyle="dash" endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="_x0000_s1820" type="#_x0000_t32" style="position:absolute;margin-left:16pt;margin-top:61.65pt;width:88.25pt;height:0;rotation:270;z-index:252015616;visibility:visible" adj="-25577,-1,-25577">
+                <v:shape id="_x0000_s1865" type="#_x0000_t32" style="position:absolute;margin-left:16pt;margin-top:61.65pt;width:88.25pt;height:0;rotation:270;z-index:252062720;visibility:visible" adj="-25577,-1,-25577">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E37A6B" w:rsidRPr="00EC7670">
+            <w:r w:rsidR="00D06BF5" w:rsidRPr="00567DD7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E37A6B" w:rsidRPr="00EC7670">
+            <w:r w:rsidR="00D06BF5" w:rsidRPr="00567DD7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-289" w:tblpY="1476"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="13591" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="00A0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="421"/>
               <w:gridCol w:w="13170"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidTr="00C33913">
+            <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="00640AA2">
               <w:trPr>
                 <w:trHeight w:val="2029"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="421" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="00567DD7">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                     <w:t>П</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="00567DD7">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                     <w:t>Э</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="00567DD7">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                     <w:t>П</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="13170" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1912" type="#_x0000_t34" style="position:absolute;left:0;text-align:left;margin-left:63.3pt;margin-top:23.15pt;width:17pt;height:.05pt;z-index:252110848;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj=",-151740000,-164224" strokeweight="1pt">
+                        <v:stroke endarrow="block"/>
+                      </v:shape>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1911" type="#_x0000_t34" style="position:absolute;left:0;text-align:left;margin-left:63.3pt;margin-top:23.15pt;width:17pt;height:.05pt;z-index:252109824;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj=",-151740000,-164224" strokeweight="1pt">
+                        <v:stroke endarrow="block"/>
+                      </v:shape>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1910" type="#_x0000_t34" style="position:absolute;left:0;text-align:left;margin-left:132.1pt;margin-top:23pt;width:17pt;height:.05pt;z-index:252108800;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj=",-151740000,-164224" strokeweight="1pt">
+                        <v:stroke endarrow="block"/>
+                      </v:shape>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1888" type="#_x0000_t34" style="position:absolute;left:0;text-align:left;margin-left:418.25pt;margin-top:19.55pt;width:19.05pt;height:.05pt;flip:y;z-index:252086272;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj="10772,139104000,-571124" strokeweight="1pt">
+                        <v:stroke endarrow="block"/>
+                      </v:shape>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1887" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:342.05pt;margin-top:19.55pt;width:22.5pt;height:0;z-index:252085248;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj="-407328,-1,-407328" strokeweight="1pt">
+                        <v:stroke endarrow="block"/>
+                      </v:shape>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
                       <v:shapetype id="_x0000_t4" coordsize="21600,21600" o:spt="4" path="m10800,l,10800,10800,21600,21600,10800xe">
                         <v:stroke joinstyle="miter"/>
                         <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                       </v:shapetype>
-                      <v:shape id="_x0000_s1860" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:358.15pt;margin-top:1.6pt;width:60.15pt;height:37.8pt;z-index:252056576;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1860">
+                      <v:shape id="_x0000_s1905" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:365.15pt;margin-top:1.6pt;width:53.15pt;height:37.8pt;z-index:252103680;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1905">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00D75BB4" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-284" w:right="-201"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-                                <w:t xml:space="preserve"> 3</w:t>
+                                <w:t xml:space="preserve">  3-шарт</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00D75BB4" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-284" w:right="-201"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00D75BB4">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1842" type="#_x0000_t34" style="position:absolute;left:0;text-align:left;margin-left:342.05pt;margin-top:19.55pt;width:16.1pt;height:.05pt;z-index:252038144;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj=",-141804000,-559856" strokeweight="1pt">
+                      <v:rect id="_x0000_s1878" style="position:absolute;left:0;text-align:left;margin-left:437.4pt;margin-top:4.2pt;width:54pt;height:25.6pt;z-index:252076032;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1878">
+                          <w:txbxContent>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  7</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>-п</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00D75BB4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>роцесс</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00A25A2B" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:rect id="_x0000_s1875" style="position:absolute;left:0;text-align:left;margin-left:289.65pt;margin-top:4.2pt;width:53.55pt;height:29.35pt;z-index:252072960;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1875">
+                          <w:txbxContent>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  5</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>-п</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00D75BB4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>роцесс</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1886" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:270.9pt;margin-top:19.55pt;width:18.75pt;height:0;z-index:252084224;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1858" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:211.8pt;margin-top:1.6pt;width:60.6pt;height:37.8pt;z-index:252054528;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1858">
+                      <v:shape id="_x0000_s1903" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:219.25pt;margin-top:1.6pt;width:53.15pt;height:37.8pt;z-index:252101632;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1903">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00D75BB4" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-284" w:right="-201"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-                                <w:t xml:space="preserve"> 2</w:t>
+                                <w:t xml:space="preserve">  2-шарт</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00D75BB4" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-284" w:right="-201"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00D75BB4">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1840" type="#_x0000_t34" style="position:absolute;left:0;text-align:left;margin-left:202pt;margin-top:19.55pt;width:9.8pt;height:.05pt;z-index:252036096;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj=",-141804000,-611082" strokeweight="1pt">
+                      <v:shape id="_x0000_s1885" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:202pt;margin-top:19.55pt;width:17.25pt;height:0;z-index:252083200;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1828" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:74.6pt;margin-top:4.2pt;width:62.85pt;height:39.05pt;z-index:252023808;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1828">
+                      <v:rect id="_x0000_s1874" style="position:absolute;left:0;text-align:left;margin-left:151.05pt;margin-top:7.7pt;width:50.85pt;height:31.7pt;z-index:252071936;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1874">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00D75BB4" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00D75BB4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>3-п</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00D75BB4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>роцесс</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1873" type="#_x0000_t4" style="position:absolute;left:0;text-align:left;margin-left:80.35pt;margin-top:4.2pt;width:51.8pt;height:39.05pt;z-index:252070912;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1873">
+                          <w:txbxContent>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-284" w:right="-201"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D75BB4">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
-                                <w:t>Условие</w:t>
+                                <w:t>1</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> 1</w:t>
+                                <w:t>-шарт</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00D75BB4" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-284" w:right="-201"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00D75BB4">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1843" type="#_x0000_t34" style="position:absolute;left:0;text-align:left;margin-left:418.25pt;margin-top:19.55pt;width:19.05pt;height:.05pt;flip:y;z-index:252039168;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj="10772,139104000,-571124" strokeweight="1pt">
-[...12 lines deleted...]
-                        <v:textbox style="mso-next-textbox:#_x0000_s1833">
+                      <v:rect id="_x0000_s1879" style="position:absolute;left:0;text-align:left;margin-left:15.35pt;margin-top:11.65pt;width:48pt;height:27.75pt;z-index:252077056;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1879">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00A25A2B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
-[...50 lines deleted...]
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="008F33FC" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142" w:right="-86"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
-                              <w:r>
+                              <w:r w:rsidRPr="008F33FC">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
-                                <w:t>Процесс 5</w:t>
+                                <w:t>1-процесс</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
-[...35 lines deleted...]
-                            <w:p w:rsidR="00E37A6B" w:rsidRPr="00D75BB4" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D75BB4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142" w:right="-86"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00D75BB4">
-[...6 lines deleted...]
-                              </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
-[...50 lines deleted...]
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1838" type="#_x0000_t32" style="position:absolute;margin-left:372.4pt;margin-top:34.3pt;width:31.5pt;height:0;rotation:90;z-index:252034048;visibility:visible" adj="-317760,-1,-317760" strokeweight="1pt">
+                      <v:shape id="_x0000_s1884" type="#_x0000_t34" style="position:absolute;margin-left:132.1pt;margin-top:-.1pt;width:17pt;height:.05pt;z-index:252082176;visibility:visible" adj=",-151740000,-164224" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1865" type="#_x0000_t34" style="position:absolute;margin-left:143pt;margin-top:-.25pt;width:8.05pt;height:.05pt;z-index:252061696;visibility:visible" adj="10733,-143272800,-585615" strokeweight="1pt">
+                      <v:shape id="_x0000_s1906" type="#_x0000_t34" style="position:absolute;margin-left:397.65pt;margin-top:79.8pt;width:143.4pt;height:.05pt;rotation:90;z-index:252104704;visibility:visible" adj=",-135756000,-103361" strokeweight="1pt">
+                        <v:stroke dashstyle="dash" endarrow="block"/>
+                      </v:shape>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1883" type="#_x0000_t32" style="position:absolute;margin-left:392.35pt;margin-top:12.05pt;width:0;height:30pt;z-index:252081152;visibility:visible" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1866" type="#_x0000_t34" style="position:absolute;margin-left:63.3pt;margin-top:-.2pt;width:11.3pt;height:.15pt;flip:y;z-index:252062720;visibility:visible" adj=",47786400,-264839" strokeweight="1pt">
+                      <v:shape id="_x0000_s1882" type="#_x0000_t32" style="position:absolute;margin-left:245.2pt;margin-top:18.55pt;width:0;height:31.5pt;z-index:252080128;visibility:visible" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1839" type="#_x0000_t34" style="position:absolute;margin-left:132.1pt;margin-top:-.1pt;width:17pt;height:.05pt;z-index:252035072;visibility:visible" adj=",-151740000,-164224" strokeweight="1pt">
+                      <v:shape id="_x0000_s1881" type="#_x0000_t32" style="position:absolute;margin-left:103.85pt;margin-top:20.05pt;width:0;height:32.25pt;z-index:252079104;visibility:visible" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1861" type="#_x0000_t34" style="position:absolute;margin-left:397.65pt;margin-top:79.8pt;width:143.4pt;height:.05pt;rotation:90;z-index:252057600;visibility:visible" adj=",-135756000,-103361" strokeweight="1pt">
+                      <v:shape id="_x0000_s1896" type="#_x0000_t34" style="position:absolute;margin-left:503.95pt;margin-top:83.7pt;width:143.4pt;height:.05pt;rotation:90;z-index:252094464;visibility:visible" adj=",-135756000,-103361" strokeweight="1pt">
                         <v:stroke dashstyle="dash" endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1837" type="#_x0000_t32" style="position:absolute;margin-left:245.2pt;margin-top:18.55pt;width:0;height:31.5pt;z-index:252033024;visibility:visible" strokeweight="1pt">
-[...35 lines deleted...]
-                      <v:shape id="_x0000_s1847" style="position:absolute;margin-left:8.6pt;margin-top:8.15pt;width:6.75pt;height:129.75pt;z-index:252043264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="85725,1647825" path="m,1647825l,10389r,l64294,10389,64294,,85725,10389,64294,20778r,-10389l,10389r,l,1647825xe" strokeweight="1pt">
+                      <v:shape id="_x0000_s1892" style="position:absolute;margin-left:8.6pt;margin-top:8.15pt;width:6.75pt;height:129.75pt;z-index:252090368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="85725,1647825" path="m,1647825l,10389r,l64294,10389,64294,,85725,10389,64294,20778r,-10389l,10389r,l,1647825xe" strokeweight="1pt">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1647825;0,10389;0,10389;64294,10389;64294,0;85725,10389;64294,20778;64294,10389;0,10389;0,10389;0,1647825" o:connectangles="0,0,0,0,0,0,0,0,0,0,0"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...12 lines deleted...]
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:rect id="_x0000_s1832" style="position:absolute;margin-left:364.6pt;margin-top:4.85pt;width:60.45pt;height:27.75pt;z-index:252027904;visibility:visible;v-text-anchor:middle">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1832">
+                      <v:rect id="_x0000_s1877" style="position:absolute;margin-left:365.2pt;margin-top:18.8pt;width:60.45pt;height:27.75pt;z-index:252075008;visibility:visible;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1877">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142" w:right="-86"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r>
-[...6 lines deleted...]
-                              </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
-                                <w:t>Процесс 6</w:t>
+                                <w:t>6-п</w:t>
                               </w:r>
-                            </w:p>
-[...27 lines deleted...]
-                                <w:jc w:val="center"/>
+                              <w:r w:rsidRPr="00D75BB4">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
-                              </w:pPr>
-[...14 lines deleted...]
-                                <w:t>Процесс 4</w:t>
+                                <w:t>роцесс</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
-[...42 lines deleted...]
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1850" type="#_x0000_t32" style="position:absolute;margin-left:392.85pt;margin-top:28.15pt;width:40.1pt;height:0;rotation:90;z-index:252046336;visibility:visible" adj="-265044,-1,-265044" strokeweight="1pt">
+                      <v:rect id="_x0000_s1876" style="position:absolute;margin-left:224.45pt;margin-top:4.85pt;width:48pt;height:27.75pt;z-index:252073984;visibility:visible;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1876">
+                          <w:txbxContent>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  4</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>-п</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00D75BB4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>роцесс</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:rect id="_x0000_s1880" style="position:absolute;margin-left:80.35pt;margin-top:4.85pt;width:48pt;height:27.75pt;z-index:252078080;visibility:visible;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1880">
+                          <w:txbxContent>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00A25A2B">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>2-п</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00D75BB4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                                <w:t>роцесс</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRPr="00A25A2B" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142" w:right="-86"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                              <w:pPr>
+                                <w:ind w:left="-142"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:lang w:val="kk-KZ"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                    </w:pict>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="4677"/>
+                      <w:tab w:val="right" w:pos="9355"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1909" type="#_x0000_t34" style="position:absolute;margin-left:252.05pt;margin-top:29.35pt;width:37.6pt;height:.05pt;rotation:90;flip:x;z-index:252107776;visibility:visible" adj=",174031200,-181819" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:shape id="_x0000_s1895" type="#_x0000_t32" style="position:absolute;margin-left:392.85pt;margin-top:20.15pt;width:40.1pt;height:0;rotation:90;z-index:252093440;visibility:visible" adj="-265044,-1,-265044" strokeweight="1pt">
+                        <v:stroke endarrow="block"/>
+                      </v:shape>
+                    </w:pict>
+                  </w:r>
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1863" type="#_x0000_t34" style="position:absolute;margin-left:352.95pt;margin-top:28.1pt;width:40.1pt;height:.05pt;rotation:90;flip:x;z-index:252059648;visibility:visible" adj=",174031200,-246838" strokeweight="1pt">
+                      <v:shape id="_x0000_s1908" type="#_x0000_t34" style="position:absolute;margin-left:352.9pt;margin-top:20.1pt;width:40.1pt;height:.05pt;rotation:90;flip:x;z-index:252106752;visibility:visible" adj=",174031200,-246838" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1864" type="#_x0000_t34" style="position:absolute;margin-left:252.05pt;margin-top:29.35pt;width:37.6pt;height:.05pt;rotation:90;flip:x;z-index:252060672;visibility:visible" adj=",174031200,-181819" strokeweight="1pt">
+                      <v:shape id="_x0000_s1904" type="#_x0000_t34" style="position:absolute;margin-left:210.15pt;margin-top:28.1pt;width:37.6pt;height:.05pt;rotation:90;flip:x;z-index:252102656;visibility:visible" adj=",174031200,-181819" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                      <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1859" type="#_x0000_t34" style="position:absolute;margin-left:210.15pt;margin-top:28.1pt;width:37.6pt;height:.05pt;rotation:90;flip:x;z-index:252055552;visibility:visible" adj=",174031200,-181819" strokeweight="1pt">
+                      <v:shape id="_x0000_s1890" type="#_x0000_t34" style="position:absolute;margin-left:65.6pt;margin-top:30.7pt;width:42.75pt;height:.05pt;rotation:90;flip:x;z-index:252088320;visibility:visible" adj="10787,185954400,-77229" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1845" type="#_x0000_t34" style="position:absolute;margin-left:65.6pt;margin-top:30.7pt;width:42.75pt;height:.05pt;rotation:90;flip:x;z-index:252041216;visibility:visible" adj="10787,185954400,-77229" strokeweight="1pt">
-[...11 lines deleted...]
-                      <v:shape id="_x0000_s1844" type="#_x0000_t32" style="position:absolute;margin-left:121.05pt;margin-top:9.35pt;width:0;height:42.75pt;z-index:252040192;visibility:visible" strokeweight="1pt">
+                      <v:shape id="_x0000_s1889" type="#_x0000_t32" style="position:absolute;margin-left:121.05pt;margin-top:9.35pt;width:0;height:42.75pt;z-index:252087296;visibility:visible" strokeweight="1pt">
                         <v:stroke endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...11 lines deleted...]
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:oval id="_x0000_s1856" style="position:absolute;margin-left:399.55pt;margin-top:-.25pt;width:30pt;height:30pt;z-index:252052480;visibility:visible;v-text-anchor:middle"/>
+                      <v:oval id="_x0000_s1901" style="position:absolute;margin-left:399.55pt;margin-top:17pt;width:30pt;height:30pt;z-index:252099584;visibility:visible;v-text-anchor:middle"/>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:oval id="_x0000_s1857" style="position:absolute;margin-left:358.15pt;margin-top:.5pt;width:30pt;height:29.25pt;z-index:252053504;visibility:visible;v-text-anchor:middle" strokeweight="1.5pt">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1857">
+                      <v:oval id="_x0000_s1902" style="position:absolute;margin-left:358.15pt;margin-top:17pt;width:30pt;height:29.25pt;z-index:252100608;visibility:visible;v-text-anchor:middle" strokeweight="1.5pt">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1902">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142" w:right="-127"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t>☒</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:oval>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                </w:p>
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="4677"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:oval id="_x0000_s1855" style="position:absolute;margin-left:252.6pt;margin-top:2.5pt;width:31.85pt;height:30.5pt;flip:x;z-index:252051456;visibility:visible;v-text-anchor:middle"/>
+                      <v:oval id="_x0000_s1900" style="position:absolute;margin-left:252.6pt;margin-top:2.5pt;width:31.85pt;height:30.5pt;flip:x;z-index:252098560;visibility:visible;v-text-anchor:middle"/>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:oval id="_x0000_s1854" style="position:absolute;margin-left:211.8pt;margin-top:1.75pt;width:33.4pt;height:30.5pt;z-index:252050432;visibility:visible;v-text-anchor:middle" strokeweight="1.5pt">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1854">
+                      <v:oval id="_x0000_s1899" style="position:absolute;margin-left:211.8pt;margin-top:1.75pt;width:33.4pt;height:30.5pt;z-index:252097536;visibility:visible;v-text-anchor:middle" strokeweight="1.5pt">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1899">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142" w:right="-127"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t>☒</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:oval>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:oval id="_x0000_s1846" style="position:absolute;margin-left:107.45pt;margin-top:3.75pt;width:30pt;height:30pt;z-index:252042240;visibility:visible;v-text-anchor:middle"/>
+                      <v:oval id="_x0000_s1891" style="position:absolute;margin-left:107.45pt;margin-top:3.75pt;width:30pt;height:30pt;z-index:252089344;visibility:visible;v-text-anchor:middle"/>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:oval id="_x0000_s1852" style="position:absolute;margin-left:73.85pt;margin-top:3.75pt;width:30pt;height:29.25pt;z-index:252048384;visibility:visible;v-text-anchor:middle" strokeweight="1.5pt">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1852">
+                      <v:oval id="_x0000_s1897" style="position:absolute;margin-left:73.85pt;margin-top:3.75pt;width:30pt;height:29.25pt;z-index:252095488;visibility:visible;v-text-anchor:middle" strokeweight="1.5pt">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1897">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142" w:right="-127"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t>☒</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:oval>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:oval id="_x0000_s1848" style="position:absolute;margin-left:-5.35pt;margin-top:21.75pt;width:33pt;height:30pt;z-index:252044288;visibility:visible;v-text-anchor:middle">
-                        <v:textbox style="mso-next-textbox:#_x0000_s1848">
+                      <v:oval id="_x0000_s1893" style="position:absolute;margin-left:-5.35pt;margin-top:21.75pt;width:33pt;height:30pt;z-index:252091392;visibility:visible;v-text-anchor:middle">
+                        <v:textbox style="mso-next-textbox:#_x0000_s1893">
                           <w:txbxContent>
-                            <w:p w:rsidR="00E37A6B" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+                            <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                               <w:pPr>
                                 <w:ind w:left="-142" w:right="-127"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                                   <w:lang w:val="kk-KZ"/>
                                 </w:rPr>
                                 <w:t>☒</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:oval>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1862" style="position:absolute;margin-left:427.1pt;margin-top:16.1pt;width:64.3pt;height:32.6pt;z-index:252058624;visibility:visible" coordsize="21600,21600" o:spt="100" adj="0,,0" path="m14,l21600,r,21628l14,21628,14,xem18476,2035r2063,l20539,6559r-2063,l18476,2035xem884,2092r6541,l7425,2770r-6541,l884,2092xem884,3109r6541,l7425,3788r-6541,l884,3109xem884,4127r6541,l7425,4806r-6541,l884,4127xem5127,5145r2298,l7425,5824r-2298,l5127,5145xe">
+                      <v:shape id="_x0000_s1907" style="position:absolute;margin-left:427.1pt;margin-top:16.1pt;width:64.3pt;height:32.6pt;z-index:252105728;visibility:visible" coordsize="21600,21600" o:spt="100" adj="0,,0" path="m14,l21600,r,21628l14,21628,14,xem18476,2035r2063,l20539,6559r-2063,l18476,2035xem884,2092r6541,l7425,2770r-6541,l884,2092xem884,3109r6541,l7425,3788r-6541,l884,3109xem884,4127r6541,l7425,4806r-6541,l884,4127xem5127,5145r2298,l7425,5824r-2298,l5127,5145xe">
                         <v:stroke joinstyle="miter"/>
                         <v:shadow on="t" offset="6pt,6pt"/>
                         <v:formulas/>
                         <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;204788,0;409575,0;409575,152400;409575,304800;204788,304800;0,304800;0,152400" o:connectangles="0,0,0,0,0,0,0,0" textboxrect="5304,9216,17504,18377"/>
                         <o:lock v:ext="edit" verticies="t"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1849" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:8.6pt;margin-top:5.3pt;width:0;height:36.7pt;flip:y;z-index:252045312;visibility:visible" strokeweight="1pt">
+                      <v:shape id="_x0000_s1894" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:8.6pt;margin-top:5.3pt;width:0;height:36.7pt;flip:y;z-index:252092416;visibility:visible" strokeweight="1pt">
                         <v:stroke dashstyle="dash" endarrow="block"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r w:rsidR="00E37A6B" w:rsidRPr="00EC7670">
+                  <w:r w:rsidR="00D06BF5" w:rsidRPr="00567DD7">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
-                  <w:r w:rsidRPr="00EC7670">
+                  <w:r w:rsidRPr="008D62AA">
                     <w:rPr>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:pict>
-                      <v:shape id="_x0000_s1853" style="position:absolute;left:0;text-align:left;margin-left:540.1pt;margin-top:6.45pt;width:64.3pt;height:32.6pt;z-index:252049408;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordsize="21600,21600" o:spt="100" adj="0,,0" path="m14,l21600,r,21628l14,21628,14,xem18476,2035r2063,l20539,6559r-2063,l18476,2035xem884,2092r6541,l7425,2770r-6541,l884,2092xem884,3109r6541,l7425,3788r-6541,l884,3109xem884,4127r6541,l7425,4806r-6541,l884,4127xem5127,5145r2298,l7425,5824r-2298,l5127,5145xe">
+                      <v:shape id="_x0000_s1898" style="position:absolute;left:0;text-align:left;margin-left:540.1pt;margin-top:6.45pt;width:64.3pt;height:32.6pt;z-index:252096512;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordsize="21600,21600" o:spt="100" adj="0,,0" path="m14,l21600,r,21628l14,21628,14,xem18476,2035r2063,l20539,6559r-2063,l18476,2035xem884,2092r6541,l7425,2770r-6541,l884,2092xem884,3109r6541,l7425,3788r-6541,l884,3109xem884,4127r6541,l7425,4806r-6541,l884,4127xem5127,5145r2298,l7425,5824r-2298,l5127,5145xe">
                         <v:stroke joinstyle="miter"/>
                         <v:shadow on="t" offset="6pt,6pt"/>
                         <v:formulas/>
                         <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;204788,0;409575,0;409575,152400;409575,304800;204788,304800;0,304800;0,152400" o:connectangles="0,0,0,0,0,0,0,0" textboxrect="5304,9216,17504,18377"/>
                         <o:lock v:ext="edit" verticies="t"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1150"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="13903" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="00A0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="13903"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidTr="00C33913">
+            <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="00640AA2">
               <w:trPr>
                 <w:trHeight w:val="449"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="13903" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+                <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="4677"/>
                       <w:tab w:val="right" w:pos="9355"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4677"/>
                 <w:tab w:val="left" w:pos="6120"/>
                 <w:tab w:val="right" w:pos="9355"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00713DC9" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-71"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidTr="00C33913">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="00640AA2">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00C33913">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4677"/>
                 <w:tab w:val="right" w:pos="9355"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="0040538E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Услугополучатель</w:t>
+              <w:t>Көрсетілетін қызметті алушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
           <w:tab w:val="center" w:pos="7639"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="00E37A6B">
+    <w:p w:rsidR="006E29DC" w:rsidRDefault="006E29DC" w:rsidP="006E29DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00713DC9" w:rsidRDefault="00713DC9" w:rsidP="00420E6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
           <w:tab w:val="center" w:pos="7639"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E37A6B" w:rsidRPr="00EC7670" w:rsidRDefault="00E37A6B" w:rsidP="007E7DCF">
-[...27 lines deleted...]
-    <w:p w:rsidR="006E29DC" w:rsidRPr="00EC7670" w:rsidRDefault="006E29DC" w:rsidP="006E29DC">
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00420E6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
           <w:tab w:val="center" w:pos="7639"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00713DC9" w:rsidRPr="00EC7670" w:rsidRDefault="00713DC9" w:rsidP="00420E6E">
-[...9 lines deleted...]
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+    <w:p w:rsidR="007E7DCF" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
+    <w:p w:rsidR="00176575" w:rsidRDefault="007E7DCF" w:rsidP="007E7DCF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="007E7DCF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="007E7DCF">
+    <w:p w:rsidR="00176575" w:rsidRDefault="00176575" w:rsidP="007E7DCF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E7DCF" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="007E7DCF">
+    <w:p w:rsidR="00C5089A" w:rsidRDefault="00C5089A" w:rsidP="007E7DCF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00176575" w:rsidRDefault="00176575" w:rsidP="007E7DCF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00176575" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5" w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06BF5" w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жетім баланы және (немесе) ата-анасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4248"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қамқорлығынсыз қалған баланы асырап алуға</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланысты біржолғы ақшалай төлемді тағайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E7DCF" w:rsidRDefault="007E7DCF" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2832" w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланысты біржолғы ақшалай төлемді тағайындау» мемлекеттік қызмет көрсету</w:t>
+      </w:r>
+      <w:r w:rsidR="00947EC5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356F47">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бизнес-процестерінің анықтамалығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...126 lines deleted...]
-      <w:r w:rsidRPr="00EC7670">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1679" style="position:absolute;left:0;text-align:left;margin-left:73.6pt;margin-top:7.7pt;width:102.75pt;height:47.25pt;z-index:251910144" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1679">
+          <v:roundrect id="_x0000_s1913" style="position:absolute;left:0;text-align:left;margin-left:-37.9pt;margin-top:3.55pt;width:101pt;height:50.3pt;z-index:252112896" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1913">
               <w:txbxContent>
-                <w:p w:rsidR="005F02BC" w:rsidRPr="00E91C51" w:rsidRDefault="005F02BC" w:rsidP="00176575">
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00DF2D7D" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>Портал</w:t>
+                  <w:r w:rsidRPr="00DF2D7D">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті алушы</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC" w:rsidP="00176575">
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D70F09" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:jc w:val="center"/>
-[...1 lines deleted...]
-                      <w:sz w:val="20"/>
+                    <w:rPr>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1687" style="position:absolute;left:0;text-align:left;margin-left:406.3pt;margin-top:7.7pt;width:90.8pt;height:47.25pt;z-index:251918336" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1687">
+          <v:roundrect id="_x0000_s1914" style="position:absolute;left:0;text-align:left;margin-left:68.1pt;margin-top:3.55pt;width:97.25pt;height:50.3pt;z-index:252113920" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1914">
               <w:txbxContent>
-                <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC" w:rsidP="007F5D21">
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00E91C51" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Ответственный исполнитель </w:t>
+                    <w:t>Портал</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="005F02BC" w:rsidRPr="006925B3" w:rsidRDefault="005F02BC" w:rsidP="007F5D21">
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC" w:rsidP="00176575"/>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1915" style="position:absolute;left:0;text-align:left;margin-left:170.85pt;margin-top:3.55pt;width:111.25pt;height:50.3pt;z-index:252114944" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1915">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00DF2D7D" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DF2D7D">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті берушінің қызметкері</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D70F09" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1916" style="position:absolute;left:0;text-align:left;margin-left:289.1pt;margin-top:3.55pt;width:105.1pt;height:50.3pt;z-index:252115968" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1916">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="009E47DB" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009E47DB">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсеті</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>летін қызметті берушінің басшылығы</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D70F09" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1922" style="position:absolute;left:0;text-align:left;margin-left:399.35pt;margin-top:3.55pt;width:105.75pt;height:50.3pt;z-index:252122112" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1922">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="009E47DB" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009E47DB">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті берушінің жауапты</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> орындаушысы</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5"/>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1681" style="position:absolute;left:0;text-align:left;margin-left:304.95pt;margin-top:7.7pt;width:87.75pt;height:47.25pt;z-index:251912192" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1681">
+          <v:roundrect id="_x0000_s1923" style="position:absolute;left:0;text-align:left;margin-left:389.6pt;margin-top:22.95pt;width:115.5pt;height:451.4pt;z-index:252123136" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1923">
               <w:txbxContent>
-                <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC" w:rsidP="007F5D21">
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p w:rsidR="005F02BC" w:rsidRPr="006925B3" w:rsidRDefault="005F02BC" w:rsidP="007F5D21">
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007003B4">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>алты</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">) жұмыс </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>к</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>үні</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>услугодателя</w:t>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00E10FC5" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007003B4">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1 (</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">бір) жұмыс </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>к</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>үні</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="007003B4" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1920" style="position:absolute;left:0;text-align:left;margin-left:289.1pt;margin-top:22.95pt;width:96.1pt;height:451.4pt;z-index:252120064" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1920">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00E10FC5" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E10FC5">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1 (</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">бір) жұмыс </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>к</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>үні</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00E10FC5" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00E10FC5" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E10FC5">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1 (</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">бір) жұмыс </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>к</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00D73688">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>үні</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1919" style="position:absolute;left:0;text-align:left;margin-left:177.85pt;margin-top:22.95pt;width:105.75pt;height:451.4pt;z-index:252119040" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1919">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:firstLine="142"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:firstLine="142"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00E10FC5" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:firstLine="142"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E10FC5">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>30 (</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>отыз</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E10FC5">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>) минут</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1678" style="position:absolute;left:0;text-align:left;margin-left:-37.9pt;margin-top:7.7pt;width:101pt;height:47.25pt;z-index:251909120" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1678">
+          <v:roundrect id="_x0000_s1918" style="position:absolute;left:0;text-align:left;margin-left:63.1pt;margin-top:22.95pt;width:107.75pt;height:451.4pt;z-index:252118016" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1918">
               <w:txbxContent>
-                <w:p w:rsidR="005F02BC" w:rsidRPr="00E91C51" w:rsidRDefault="005F02BC" w:rsidP="00176575">
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Услугополучатель</w:t>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D3195F">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00404C3F" w:rsidRDefault="00AC6DBF" w:rsidP="00D3195F">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">20 </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00404C3F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>жиырма</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00404C3F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>) минут</w:t>
                   </w:r>
                 </w:p>
-              </w:txbxContent>
-[...14 lines deleted...]
-                <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC" w:rsidP="007F5D21">
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...353 lines deleted...]
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1685" style="position:absolute;left:0;text-align:left;margin-left:298.1pt;margin-top:-.3pt;width:96.1pt;height:441.15pt;z-index:251916288" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1685">
+          <v:roundrect id="_x0000_s1917" style="position:absolute;left:0;text-align:left;margin-left:-37.9pt;margin-top:22.95pt;width:95.25pt;height:451.4pt;z-index:252116992" arcsize="10923f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1929" style="position:absolute;left:0;text-align:left;margin-left:72.35pt;margin-top:20.75pt;width:91.75pt;height:69.8pt;z-index:252129280">
+            <v:textbox style="mso-next-textbox:#_x0000_s1929">
               <w:txbxContent>
-                <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC" w:rsidP="00176575">
-[...31 lines deleted...]
-                <w:p w:rsidR="005F02BC" w:rsidRPr="00E10FC5" w:rsidRDefault="005F02BC" w:rsidP="00176575">
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="009E47DB" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:sz w:val="18"/>
-[...345 lines deleted...]
-                    <w:rPr>
+                      <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
-                    <w:t>направля</w:t>
-[...15 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                </w:p>
-[...32 lines deleted...]
-                  <w:r w:rsidRPr="00E10FC5">
+                  <w:r w:rsidRPr="00484812">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">  готовит </w:t>
+                    <w:t>ЖСН, сондай-ақ парольдің көмегімен порталда тіркелуді жүзеге</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00567DD7">
-[...10 lines deleted...]
-                    <w:jc w:val="center"/>
+                  <w:r w:rsidRPr="009E47DB">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
-                  </w:pPr>
-[...12 lines deleted...]
-                    <w:t>единовременной денежной выплаты в связи с усыновлением ребенка-сироты и (или) ребенка, оставшегося без попечения родителей</w:t>
+                    <w:t xml:space="preserve"> асырады</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="005F02BC" w:rsidRPr="00D32646" w:rsidRDefault="005F02BC" w:rsidP="00176575">
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00484812" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:jc w:val="center"/>
-[...3 lines deleted...]
-                      <w:lang w:val="kk-KZ"/>
+                    <w:rPr>
+                      <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:rect id="_x0000_s1690" style="position:absolute;left:0;text-align:left;margin-left:304.95pt;margin-top:20.75pt;width:80.9pt;height:72.35pt;z-index:251921408">
-            <v:textbox style="mso-next-textbox:#_x0000_s1690">
+          <v:rect id="_x0000_s1926" style="position:absolute;left:0;text-align:left;margin-left:399.45pt;margin-top:19.4pt;width:91.25pt;height:164.75pt;z-index:252126208">
+            <v:textbox style="mso-next-textbox:#_x0000_s1926">
               <w:txbxContent>
-                <w:p w:rsidR="005F02BC" w:rsidRPr="00E10FC5" w:rsidRDefault="005F02BC" w:rsidP="00176575">
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="000A1B9F" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E10FC5">
+                  <w:r w:rsidRPr="000A1B9F">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="kk-KZ"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Рассматривает   документы и </w:t>
-[...6 lines deleted...]
-                    <w:t>определяет ответственного исполнителя</w:t>
+                    <w:t>Құжаттарды қарайды, жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау туралы шешімді дайындайды</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC" w:rsidP="00176575"/>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00484812" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1697" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:261.85pt;margin-top:6.3pt;width:0;height:13.1pt;z-index:251928576" o:connectortype="straight">
+          <v:shape id="_x0000_s1939" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:149.55pt;margin-top:6.6pt;width:.05pt;height:14.15pt;z-index:252139520" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:rect id="_x0000_s1694" style="position:absolute;left:0;text-align:left;margin-left:79.1pt;margin-top:20.75pt;width:86.25pt;height:64.85pt;z-index:251925504">
-            <v:textbox style="mso-next-textbox:#_x0000_s1694">
+          <v:rect id="_x0000_s1924" style="position:absolute;left:0;text-align:left;margin-left:187.85pt;margin-top:19.4pt;width:84.5pt;height:93.5pt;z-index:252124160">
+            <v:textbox style="mso-next-textbox:#_x0000_s1924">
               <w:txbxContent>
-                <w:p w:rsidR="005F02BC" w:rsidRPr="00573A0E" w:rsidRDefault="005F02BC" w:rsidP="00176575">
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00FC308F" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
                   <w:pPr>
-                    <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00573A0E">
+                  <w:r w:rsidRPr="00FC308F">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                    </w:rPr>
-                    <w:t>Осуществляет регистрацию на портале с помощью ИИН, а также пароля</w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Құжат</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">тарды </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FC308F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>қабылдауды және тірке</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">уді жүзеге асырады және басшылыққа </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00FC308F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>бұрыштама қоюға жібереді</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5"/>
+              </w:txbxContent>
+            </v:textbox>
+          </v:rect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1925" style="position:absolute;left:0;text-align:left;margin-left:298.1pt;margin-top:20.75pt;width:80.9pt;height:69.8pt;z-index:252125184">
+            <v:textbox style="mso-next-textbox:#_x0000_s1925">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="009E47DB" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009E47DB">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Құжаттарды қарайды, жауапты орындаушыны анықтайды</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00484812" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5"/>
+              </w:txbxContent>
+            </v:textbox>
+          </v:rect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1938" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-3.9pt;margin-top:6.6pt;width:245pt;height:.3pt;z-index:252138496" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1932" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:241.1pt;margin-top:7.65pt;width:0;height:13.1pt;z-index:252132352" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1937" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-4pt;margin-top:6.9pt;width:0;height:28.4pt;flip:y;z-index:252137472" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1927" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:272.35pt;margin-top:20.8pt;width:25.75pt;height:.1pt;z-index:252127232" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1928" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:379pt;margin-top:20.8pt;width:20.45pt;height:0;z-index:252128256" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1940" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:164.1pt;margin-top:21.3pt;width:27.5pt;height:.1pt;z-index:252140544" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1921" style="position:absolute;left:0;text-align:left;margin-left:-17.4pt;margin-top:13.35pt;width:57.75pt;height:27.75pt;z-index:252121088" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
+            <v:fill color2="#ccc" angle="-45" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#7f7f7f" opacity=".5" offset="1pt" offset2="-3pt"/>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1941" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:532.35pt;margin-top:17.25pt;width:13.25pt;height:0;z-index:252141568" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1943" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:545.6pt;margin-top:17.25pt;width:0;height:143.7pt;z-index:252143616" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1936" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:40.35pt;margin-top:1.85pt;width:32pt;height:0;z-index:252136448" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1930" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:119.8pt;margin-top:20.9pt;width:0;height:14.1pt;z-index:252130304" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1952" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:497.55pt;margin-top:4.2pt;width:.05pt;height:256.05pt;z-index:252152832" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1951" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:490pt;margin-top:4.2pt;width:7.55pt;height:0;z-index:252151808" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1931" style="position:absolute;left:0;text-align:left;margin-left:68.1pt;margin-top:11.75pt;width:97.25pt;height:116.9pt;z-index:252131328">
+            <v:textbox style="mso-next-textbox:#_x0000_s1931">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="009E47DB" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009E47DB">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Қызмет көрсету не құжаттарды қабылдаудан бас тарту үшін Стандарттың 9-тармағына сәйкес қоса берілген</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C747E7">
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009E47DB">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>құжаттардың сәйкестігін тексеру</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00484812" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1933" style="position:absolute;left:0;text-align:left;margin-left:294.35pt;margin-top:10pt;width:84.65pt;height:167.5pt;z-index:252133376">
+            <v:textbox style="mso-next-textbox:#_x0000_s1933">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="009E47DB" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000A1B9F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> тағайындау туралы шешімді қарайды және </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000A1B9F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> қол қояды</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009E47DB">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00E10FC5" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1945" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-3.9pt;margin-top:1.3pt;width:1in;height:.05pt;flip:x;z-index:252145664" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1946" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-4.15pt;margin-top:1.3pt;width:.15pt;height:250.45pt;z-index:252146688" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1934" style="position:absolute;left:0;text-align:left;margin-left:398.7pt;margin-top:4.5pt;width:91.3pt;height:182.85pt;z-index:252134400">
+            <v:textbox style="mso-next-textbox:#_x0000_s1934">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="009E47DB" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000A1B9F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау туралы </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>шешімді тіркейді</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000A1B9F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> және көрсетілетін қызметті алушыға нәтижесін береді</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00484812" w:rsidRDefault="00AC6DBF" w:rsidP="00D06BF5">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_s1949" style="position:absolute;left:0;text-align:left;margin-left:68.1pt;margin-top:20.9pt;width:97.25pt;height:151.05pt;z-index:252149760">
+            <v:textbox style="mso-next-textbox:#_x0000_s1949">
+              <w:txbxContent>
+                <w:p w:rsidR="00AC6DBF" w:rsidRPr="00D3195F" w:rsidRDefault="00AC6DBF" w:rsidP="00D3195F">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D3195F">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Жетім баланы және (немесе) ата-анасының қамқорлығынсыз қалған баланы асырап алуға байланысты біржолғы ақшалай төлемді тағайындау туралы шешім туралы хабарламаны жібереді</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1702" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-4pt;margin-top:6.9pt;width:0;height:28.4pt;flip:y;z-index:251933696" o:connectortype="straight"/>
-[...19 lines deleted...]
-          <v:shape id="_x0000_s1704" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:149.55pt;margin-top:6.6pt;width:.05pt;height:12.8pt;z-index:251935744" o:connectortype="straight">
+          <v:shape id="_x0000_s1953" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:490pt;margin-top:4.75pt;width:7.6pt;height:.05pt;flip:x;z-index:252153856" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00176575">
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC7670">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1693" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:385.85pt;margin-top:20.8pt;width:20.45pt;height:0;z-index:251924480" o:connectortype="straight">
-[...35 lines deleted...]
-          <v:roundrect id="_x0000_s1686" style="position:absolute;left:0;text-align:left;margin-left:-17.4pt;margin-top:13.35pt;width:57.75pt;height:27.75pt;z-index:251917312" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
+          <v:roundrect id="_x0000_s1935" style="position:absolute;left:0;text-align:left;margin-left:-17.45pt;margin-top:19.55pt;width:57.75pt;height:39.75pt;z-index:252135424" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
             <v:fill color2="#ccc" angle="-45" focus="-50%" type="gradient"/>
             <v:shadow on="t" type="perspective" color="#7f7f7f" opacity=".5" offset="1pt" offset2="-3pt"/>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00EC7670">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1701" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:40.35pt;margin-top:1.85pt;width:38.75pt;height:0;z-index:251932672" o:connectortype="straight">
+          <v:shape id="_x0000_s1942" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:526.95pt;margin-top:1.15pt;width:29.2pt;height:0;z-index:252142592" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00176575">
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...399 lines deleted...]
-          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1719" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:497.55pt;margin-top:4.75pt;width:7.55pt;height:0;flip:x;z-index:251951104" o:connectortype="straight">
+          <v:shape id="_x0000_s1950" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:485.6pt;margin-top:1.55pt;width:.05pt;height:29.25pt;z-index:252150784" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="008D62AA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1947" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:99.35pt;margin-top:9.35pt;width:0;height:10.2pt;z-index:252147712" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1948" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:40.35pt;margin-top:19.55pt;width:59pt;height:0;flip:x;z-index:252148736" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="00176575">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="008D62AA" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00EC7670">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1716" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:490.1pt;margin-top:14.3pt;width:.05pt;height:34.75pt;flip:x;z-index:251948032" o:connectortype="straight"/>
-[...33 lines deleted...]
-          <v:shape id="_x0000_s1707" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:526.95pt;margin-top:1.15pt;width:29.2pt;height:0;z-index:251938816" o:connectortype="straight">
+          <v:shape id="_x0000_s1944" type="#_x0000_t32" style="position:absolute;margin-left:40.3pt;margin-top:7.6pt;width:445.3pt;height:0;flip:x;z-index:252144640" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="00176575">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00D70F09" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...53 lines deleted...]
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="00176575">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="00356F47" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC7670">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Условные обозначения</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шартты белгілер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7950" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2044"/>
         <w:gridCol w:w="5906"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidTr="007443CD">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="00640AA2">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="007443CD">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:roundrect id="_x0000_s1720" style="position:absolute;margin-left:8.6pt;margin-top:5.1pt;width:57.75pt;height:27.75pt;z-index:251952128" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
+                <v:roundrect id="_x0000_s1954" style="position:absolute;margin-left:8.6pt;margin-top:5.1pt;width:57.75pt;height:27.75pt;z-index:252154880" arcsize="10923f" fillcolor="#666" strokecolor="#666" strokeweight="1pt">
                   <v:fill color2="#ccc" angle="-45" focus="-50%" type="gradient"/>
                   <v:shadow on="t" type="perspective" color="#7f7f7f" opacity=".5" offset="1pt" offset2="-3pt"/>
                 </v:roundrect>
               </w:pict>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5906" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="007443CD">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="0040538E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>начало или завершение оказания государственной услуги</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызмет көрсетудің басталуы немесе аяқталуы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidTr="007443CD">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidTr="00640AA2">
         <w:trPr>
-          <w:trHeight w:val="1048"/>
+          <w:trHeight w:val="797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="007443CD">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_s1722" style="position:absolute;margin-left:8.6pt;margin-top:9.4pt;width:58.5pt;height:23.25pt;z-index:251954176;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
+                <v:rect id="_x0000_s1956" style="position:absolute;margin-left:8.6pt;margin-top:9.4pt;width:58.5pt;height:23.25pt;z-index:252156928;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
               </w:pict>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5906" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="007443CD">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="0040538E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>наименование процедуры</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>рәсімнің атауы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidTr="007443CD">
+      <w:tr w:rsidR="00D06BF5" w:rsidRPr="00C64D43" w:rsidTr="00640AA2">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="004B3EB5" w:rsidP="007443CD">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="00567DD7" w:rsidRDefault="008D62AA" w:rsidP="00640AA2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="008D62AA">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="_x0000_s1721" type="#_x0000_t32" style="position:absolute;margin-left:4.85pt;margin-top:11.05pt;width:73.5pt;height:0;z-index:251953152;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:connectortype="straight">
+                <v:shape id="_x0000_s1955" type="#_x0000_t32" style="position:absolute;margin-left:4.85pt;margin-top:11.05pt;width:73.5pt;height:0;z-index:252155904;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:connectortype="straight">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5906" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="007443CD">
+          <w:p w:rsidR="00D06BF5" w:rsidRPr="0040538E" w:rsidRDefault="00D06BF5" w:rsidP="00640AA2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC7670">
+            <w:r w:rsidRPr="0040538E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>переход  к следующей процедуре</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>келесі рәсімге өту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040538E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00176575" w:rsidRPr="00EC7670" w:rsidRDefault="00176575" w:rsidP="00176575">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00D06BF5" w:rsidRPr="009E462B" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D06BF5" w:rsidRDefault="00D06BF5" w:rsidP="00D06BF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00106972" w:rsidRDefault="00106972" w:rsidP="00106972">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00106972" w:rsidRDefault="00106972" w:rsidP="00106972">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00106972" w:rsidRDefault="00106972" w:rsidP="00106972">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -8546,447 +10777,455 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00106972" w:rsidRDefault="00106972" w:rsidP="00106972">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00106972" w:rsidRDefault="00106972" w:rsidP="00106972">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00106972" w:rsidRDefault="00106972" w:rsidP="00106972">
-[...48 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00106972" w:rsidRDefault="00106972" w:rsidP="00106972"/>
-    <w:sectPr w:rsidR="00106972" w:rsidSect="00847852">
+    <w:sectPr w:rsidR="00106972" w:rsidSect="000326F6">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1304" w:right="794" w:bottom="964" w:left="1418" w:header="510" w:footer="1247" w:gutter="0"/>
+      <w:pgMar w:top="1304" w:right="737" w:bottom="1134" w:left="1474" w:header="510" w:footer="1247" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="0055096A" w:rsidRDefault="0055096A" w:rsidP="00106972">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00DB698E" w:rsidRDefault="00DB698E" w:rsidP="00106972">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="0055096A" w:rsidRDefault="0055096A" w:rsidP="00106972">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00DB698E" w:rsidRDefault="00DB698E" w:rsidP="00106972">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Batang">
+    <w:altName w:val="바탕"/>
+    <w:panose1 w:val="02030600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="0055096A" w:rsidRDefault="0055096A" w:rsidP="00106972">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00DB698E" w:rsidRDefault="00DB698E" w:rsidP="00106972">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="0055096A" w:rsidRDefault="0055096A" w:rsidP="00106972">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00DB698E" w:rsidRDefault="00DB698E" w:rsidP="00106972">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="6737374"/>
+      <w:id w:val="3996742"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="005F02BC" w:rsidRDefault="004B3EB5">
+      <w:p w:rsidR="00AC6DBF" w:rsidRDefault="008D62AA">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-          <w:r w:rsidR="00EC7670">
+          <w:r w:rsidR="00E0639D">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>8</w:t>
+            <w:t>2</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="005F02BC" w:rsidRDefault="005F02BC">
+  <w:p w:rsidR="00AC6DBF" w:rsidRDefault="00AC6DBF">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00106972"/>
-    <w:rsid w:val="000F191F"/>
+    <w:rsid w:val="00007368"/>
+    <w:rsid w:val="000133D9"/>
+    <w:rsid w:val="000326F6"/>
+    <w:rsid w:val="00043791"/>
+    <w:rsid w:val="00070EF4"/>
+    <w:rsid w:val="00071922"/>
+    <w:rsid w:val="00080DA9"/>
+    <w:rsid w:val="00095D14"/>
+    <w:rsid w:val="000E750A"/>
     <w:rsid w:val="0010001D"/>
     <w:rsid w:val="00106972"/>
+    <w:rsid w:val="001359F8"/>
+    <w:rsid w:val="00144A2C"/>
     <w:rsid w:val="00176575"/>
-    <w:rsid w:val="00193136"/>
     <w:rsid w:val="001B5F5F"/>
     <w:rsid w:val="001E50F7"/>
     <w:rsid w:val="002135C7"/>
-    <w:rsid w:val="00220B96"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D18D5"/>
+    <w:rsid w:val="00222BAA"/>
+    <w:rsid w:val="00247685"/>
+    <w:rsid w:val="0025287B"/>
+    <w:rsid w:val="00252DDF"/>
+    <w:rsid w:val="002A7D77"/>
+    <w:rsid w:val="002B2DA8"/>
+    <w:rsid w:val="002B4B9E"/>
+    <w:rsid w:val="00300705"/>
+    <w:rsid w:val="0030150E"/>
+    <w:rsid w:val="003E4F83"/>
+    <w:rsid w:val="00412D90"/>
+    <w:rsid w:val="00416379"/>
+    <w:rsid w:val="0041729F"/>
     <w:rsid w:val="00420E6E"/>
+    <w:rsid w:val="00440961"/>
     <w:rsid w:val="004616CB"/>
+    <w:rsid w:val="004659A2"/>
     <w:rsid w:val="0047636E"/>
     <w:rsid w:val="00480487"/>
     <w:rsid w:val="0049610C"/>
-    <w:rsid w:val="004B3EB5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005F02BC"/>
+    <w:rsid w:val="004B00B7"/>
+    <w:rsid w:val="004C613F"/>
+    <w:rsid w:val="0050129B"/>
+    <w:rsid w:val="005154FB"/>
+    <w:rsid w:val="0052116E"/>
+    <w:rsid w:val="005E3742"/>
     <w:rsid w:val="005F5A4B"/>
+    <w:rsid w:val="00614196"/>
     <w:rsid w:val="00615693"/>
+    <w:rsid w:val="00640AA2"/>
+    <w:rsid w:val="00653373"/>
+    <w:rsid w:val="00664C6C"/>
+    <w:rsid w:val="0068278D"/>
+    <w:rsid w:val="006831E3"/>
+    <w:rsid w:val="006936CB"/>
+    <w:rsid w:val="006937FA"/>
     <w:rsid w:val="006B14BF"/>
+    <w:rsid w:val="006B1635"/>
+    <w:rsid w:val="006C54A3"/>
     <w:rsid w:val="006E29DC"/>
+    <w:rsid w:val="006F7D1B"/>
     <w:rsid w:val="00713DC9"/>
     <w:rsid w:val="007443CD"/>
+    <w:rsid w:val="00752509"/>
     <w:rsid w:val="00786077"/>
+    <w:rsid w:val="007E405E"/>
     <w:rsid w:val="007E7DCF"/>
     <w:rsid w:val="007F5D21"/>
-    <w:rsid w:val="00847852"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C431F"/>
+    <w:rsid w:val="00876D50"/>
+    <w:rsid w:val="008806BB"/>
+    <w:rsid w:val="008B7EE3"/>
+    <w:rsid w:val="008C07A9"/>
     <w:rsid w:val="008C5F0B"/>
-    <w:rsid w:val="008E7C9B"/>
-    <w:rsid w:val="008F255A"/>
+    <w:rsid w:val="008D287E"/>
+    <w:rsid w:val="008D62AA"/>
+    <w:rsid w:val="008D657F"/>
+    <w:rsid w:val="00922E65"/>
+    <w:rsid w:val="009334F8"/>
     <w:rsid w:val="00946CE5"/>
-    <w:rsid w:val="00947461"/>
+    <w:rsid w:val="00947EC5"/>
+    <w:rsid w:val="00973630"/>
+    <w:rsid w:val="00996710"/>
     <w:rsid w:val="0099772E"/>
+    <w:rsid w:val="00997EE2"/>
     <w:rsid w:val="009C08A6"/>
-    <w:rsid w:val="00A1369E"/>
-    <w:rsid w:val="00A13DE6"/>
+    <w:rsid w:val="009E5BDB"/>
+    <w:rsid w:val="009F78EE"/>
+    <w:rsid w:val="00A31E71"/>
     <w:rsid w:val="00A32E18"/>
-    <w:rsid w:val="00A64572"/>
+    <w:rsid w:val="00A90408"/>
+    <w:rsid w:val="00AB4987"/>
     <w:rsid w:val="00AC4BCD"/>
-    <w:rsid w:val="00AD1CDC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC6030"/>
+    <w:rsid w:val="00AC6DBF"/>
+    <w:rsid w:val="00B03700"/>
     <w:rsid w:val="00C1458D"/>
-    <w:rsid w:val="00C319F1"/>
     <w:rsid w:val="00C45659"/>
+    <w:rsid w:val="00C5089A"/>
     <w:rsid w:val="00CA6E71"/>
     <w:rsid w:val="00CC4B87"/>
-    <w:rsid w:val="00CF0CDE"/>
+    <w:rsid w:val="00CD6185"/>
+    <w:rsid w:val="00CE075A"/>
+    <w:rsid w:val="00CE3A21"/>
+    <w:rsid w:val="00D06BF5"/>
+    <w:rsid w:val="00D07A80"/>
+    <w:rsid w:val="00D3195F"/>
     <w:rsid w:val="00D32FBC"/>
-    <w:rsid w:val="00D626E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E37A6B"/>
+    <w:rsid w:val="00D723D7"/>
+    <w:rsid w:val="00DB698E"/>
+    <w:rsid w:val="00E0639D"/>
+    <w:rsid w:val="00E12D82"/>
+    <w:rsid w:val="00E44BC5"/>
     <w:rsid w:val="00E66982"/>
     <w:rsid w:val="00E7092E"/>
     <w:rsid w:val="00E70CBC"/>
-    <w:rsid w:val="00E97BF1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F41DB7"/>
+    <w:rsid w:val="00EB569F"/>
+    <w:rsid w:val="00F3543A"/>
+    <w:rsid w:val="00F46248"/>
     <w:rsid w:val="00F50656"/>
-    <w:rsid w:val="00F61A26"/>
+    <w:rsid w:val="00F836A4"/>
     <w:rsid w:val="00FB29D8"/>
-    <w:rsid w:val="00FB3E17"/>
-    <w:rsid w:val="00FD4609"/>
+    <w:rsid w:val="00FF1DA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15362"/>
+    <o:shapedefaults v:ext="edit" spidmax="22530"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
-        <o:r id="V:Rule49" type="connector" idref="#_x0000_s1866"/>
-[...46 lines deleted...]
-        <o:r id="V:Rule96" type="connector" idref="#_x0000_s1845"/>
+        <o:r id="V:Rule100" type="connector" idref="#_x0000_s1910"/>
+        <o:r id="V:Rule101" type="connector" idref="#_x0000_s1890"/>
+        <o:r id="V:Rule108" type="connector" idref="#_x0000_s1871"/>
+        <o:r id="V:Rule109" type="connector" idref="#_x0000_s1884"/>
+        <o:r id="V:Rule110" type="connector" idref="#_x0000_s1906"/>
+        <o:r id="V:Rule111" type="connector" idref="#_x0000_s1868"/>
+        <o:r id="V:Rule115" type="connector" idref="#_x0000_s1865"/>
+        <o:r id="V:Rule118" type="connector" idref="#_x0000_s1896"/>
+        <o:r id="V:Rule119" type="connector" idref="#_x0000_s1911"/>
+        <o:r id="V:Rule123" type="connector" idref="#_x0000_s1942"/>
+        <o:r id="V:Rule124" type="connector" idref="#_x0000_s1932"/>
+        <o:r id="V:Rule126" type="connector" idref="#_x0000_s1940"/>
+        <o:r id="V:Rule127" type="connector" idref="#_x0000_s1887"/>
+        <o:r id="V:Rule128" type="connector" idref="#_x0000_s1928"/>
+        <o:r id="V:Rule131" type="connector" idref="#_x0000_s1938"/>
+        <o:r id="V:Rule132" type="connector" idref="#_x0000_s1937"/>
+        <o:r id="V:Rule135" type="connector" idref="#_x0000_s1945"/>
+        <o:r id="V:Rule136" type="connector" idref="#_x0000_s1946"/>
+        <o:r id="V:Rule137" type="connector" idref="#_x0000_s1941"/>
+        <o:r id="V:Rule141" type="connector" idref="#_x0000_s1885"/>
+        <o:r id="V:Rule142" type="connector" idref="#_x0000_s1936"/>
+        <o:r id="V:Rule143" type="connector" idref="#_x0000_s1947"/>
+        <o:r id="V:Rule147" type="connector" idref="#_x0000_s1886"/>
+        <o:r id="V:Rule149" type="connector" idref="#_x0000_s1867"/>
+        <o:r id="V:Rule151" type="connector" idref="#_x0000_s1889"/>
+        <o:r id="V:Rule152" type="connector" idref="#_x0000_s1950"/>
+        <o:r id="V:Rule153" type="connector" idref="#_x0000_s1881"/>
+        <o:r id="V:Rule154" type="connector" idref="#_x0000_s1882"/>
+        <o:r id="V:Rule156" type="connector" idref="#_x0000_s1939"/>
+        <o:r id="V:Rule157" type="connector" idref="#_x0000_s1894"/>
+        <o:r id="V:Rule160" type="connector" idref="#_x0000_s1944"/>
+        <o:r id="V:Rule161" type="connector" idref="#_x0000_s1955"/>
+        <o:r id="V:Rule163" type="connector" idref="#_x0000_s1908"/>
+        <o:r id="V:Rule164" type="connector" idref="#_x0000_s1948"/>
+        <o:r id="V:Rule166" type="connector" idref="#_x0000_s1943"/>
+        <o:r id="V:Rule169" type="connector" idref="#_x0000_s1951"/>
+        <o:r id="V:Rule174" type="connector" idref="#_x0000_s1930"/>
+        <o:r id="V:Rule175" type="connector" idref="#_x0000_s1888"/>
+        <o:r id="V:Rule177" type="connector" idref="#_x0000_s1927"/>
+        <o:r id="V:Rule178" type="connector" idref="#_x0000_s1912"/>
+        <o:r id="V:Rule179" type="connector" idref="#_x0000_s1895"/>
+        <o:r id="V:Rule183" type="connector" idref="#_x0000_s1952"/>
+        <o:r id="V:Rule184" type="connector" idref="#_x0000_s1870"/>
+        <o:r id="V:Rule185" type="connector" idref="#_x0000_s1866"/>
+        <o:r id="V:Rule186" type="connector" idref="#_x0000_s1883"/>
+        <o:r id="V:Rule188" type="connector" idref="#_x0000_s1953"/>
+        <o:r id="V:Rule189" type="connector" idref="#_x0000_s1904"/>
+        <o:r id="V:Rule190" type="connector" idref="#_x0000_s1909"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
@@ -9332,50 +11571,131 @@
     <w:rsid w:val="00C45659"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C45659"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7D77"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af2"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7D77"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af1"/>
+    <w:rsid w:val="002A7D77"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00D723D7"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -9632,73 +11952,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8955</Characters>
+  <Pages>8</Pages>
+  <Words>1632</Words>
+  <Characters>9308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
+  <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Заголовки</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>осы қаулының аумақтық әділет органында мемлекеттік тіркелуін;</vt:lpstr>
+      <vt:lpstr>осы қаулы аумақтық әділет органында мемлекеттік тіркелгеннен кейін он күнтізбелі</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AlexSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10505</CharactersWithSpaces>
+  <CharactersWithSpaces>10919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Айнур</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>