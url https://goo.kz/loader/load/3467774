--- v0 (2026-03-06)
+++ v1 (2026-04-22)
@@ -20,413 +20,559 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="008B04FE" w:rsidRPr="00AD38E6" w:rsidRDefault="008B04FE" w:rsidP="00AD38E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD38E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Лейбл - менеджер</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B04FE" w:rsidRPr="00AD38E6" w:rsidRDefault="008B04FE" w:rsidP="00AD38E6">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00AD38E6">
+    <w:p w:rsidR="008E079F" w:rsidRPr="008E079F" w:rsidRDefault="008E079F" w:rsidP="008E079F">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t>Общая характеристика:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Специалист, который профессионально может быть соотнесен с </w:t>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-        <w:t>бренд-менеджером</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>сипаттама</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> в шоу-бизнесе.</w:t>
+      <w:r w:rsidR="008B04FE" w:rsidRPr="00AD38E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E079F">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шоу-бизнес саласында бренд менеджерімен кәсіби түрде байланыста болуы мүмкін маман.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD38E6" w:rsidRPr="00AD38E6" w:rsidRDefault="008B04FE" w:rsidP="00AD38E6">
+    <w:p w:rsidR="008E079F" w:rsidRPr="008E079F" w:rsidRDefault="008E079F" w:rsidP="008E079F">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Негізгі міндеттер - жаңа атауларды іздеу, суретшінің репертуарын басқару, келісімшарттарға қол қою, позициялау стратегиясын әзірлеу және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әртістерді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басқару, маркетинг жоспарын жасау, өнімдерді жоспарлау және өндіру, дистрибьюторлар арасында тендер өткізу және лицензияны сату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E079F" w:rsidRPr="008E079F" w:rsidRDefault="008E079F" w:rsidP="008E079F">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Лейбл әртістерін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E079F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> насихаттау, музыкалық нарықтың даму үрдістерін болжау, ресейлік және батыстық музыканы лицензиялау, компаниялардың брендтері мен тақырыптық жинақтары үшін корпоративтік жинақтар жасау, ресейлік және шетелдік серіктестермен ынтымақтастық стратегиясын әзірлеу, жарнамалық акцияларды жоспарлау және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00506216" w:rsidRDefault="00506216" w:rsidP="00035D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="34"/>
-[...37 lines deleted...]
-        <w:t>бьюторов и продажа лицензии.</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Маңызды кәсіби қасиеттер</w:t>
+      </w:r>
+      <w:r w:rsidR="008B04FE" w:rsidRPr="00506216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008B04FE" w:rsidRPr="00506216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Идеалды кандидат - жарқын, шығармашылық, сонымен қатар жүйелі ойлау қабілеті бар, маркетологтың білімімен, келіссөздер жүргізіп, авторлық құқық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>саласында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білімі бар үміткер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B04FE" w:rsidRPr="00AD38E6" w:rsidRDefault="00AD38E6" w:rsidP="00AD38E6">
+    <w:p w:rsidR="00506216" w:rsidRPr="00506216" w:rsidRDefault="00506216" w:rsidP="00506216">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жақсы музыкалық эрудицияға ие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ағылшын тілін жетік меңгерген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001915F4" w:rsidRPr="001915F4" w:rsidRDefault="00506216" w:rsidP="001915F4">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әуен </w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4" w:rsidRPr="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адаммен </w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4" w:rsidRPr="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бірге  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өмір бойы </w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4" w:rsidRPr="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>болу</w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4" w:rsidRPr="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы керек. Ол музыканы жақсы көруі және түсінуі керек, әйтпесе компаниядағы оның тиімділігі өте төмен болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD38E6" w:rsidRPr="00454686" w:rsidRDefault="001915F4" w:rsidP="00AD38E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мамандықтың талаптары</w:t>
+      </w:r>
+      <w:r w:rsidR="008B04FE" w:rsidRPr="00AD38E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00454686">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD38E6">
-[...6 lines deleted...]
-        <w:t>П</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жоғары білім </w:t>
       </w:r>
       <w:r w:rsidR="008B04FE" w:rsidRPr="00AD38E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t xml:space="preserve">родвижение артистов лейбла, прогнозирование тенденций развития музыкального рынка, лицензирование российской и западной музыки, создание корпоративных сборников для брендов и тематических сборников компаний, разработка стратегии сотрудничества с российскими и зарубежными партнерами, планирование и проведшие </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> релизов.</w:t>
+        <w:t>«Маркетинг», «Менеджмент»</w:t>
+      </w:r>
+      <w:r w:rsidR="00454686">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD38E6" w:rsidRPr="00AD38E6" w:rsidRDefault="008B04FE" w:rsidP="00AD38E6">
+    <w:p w:rsidR="00464FF5" w:rsidRPr="00035D07" w:rsidRDefault="008B04FE" w:rsidP="00AD38E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD38E6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00035D07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> авторского права.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Медицин</w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алық байқаулар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00454686">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жүйке және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> психи</w:t>
+      </w:r>
+      <w:r w:rsidR="001915F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>калық аурулар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B04FE" w:rsidRPr="00AD38E6" w:rsidRDefault="00AD38E6" w:rsidP="00AD38E6">
-[...121 lines deleted...]
-    <w:sectPr w:rsidR="00464FF5" w:rsidRPr="00AD38E6" w:rsidSect="00AD38E6">
+    <w:sectPr w:rsidR="00464FF5" w:rsidRPr="00035D07" w:rsidSect="00AD38E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="flowersTiny" w:sz="14" w:space="24" w:color="auto"/>
         <w:left w:val="flowersTiny" w:sz="14" w:space="24" w:color="auto"/>
         <w:bottom w:val="flowersTiny" w:sz="14" w:space="24" w:color="auto"/>
         <w:right w:val="flowersTiny" w:sz="14" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -435,56 +581,65 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="249646BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60F2B78A"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -579,72 +734,78 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="89"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B04FE"/>
+    <w:rsid w:val="00035D07"/>
+    <w:rsid w:val="001915F4"/>
+    <w:rsid w:val="00454686"/>
     <w:rsid w:val="00464FF5"/>
+    <w:rsid w:val="00506216"/>
     <w:rsid w:val="008B04FE"/>
+    <w:rsid w:val="008E079F"/>
     <w:rsid w:val="00AD38E6"/>
+    <w:rsid w:val="00BA06E2"/>
     <w:rsid w:val="00EE5DF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -810,56 +971,197 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AD38E6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E079F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E079F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="321198297">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="432634253">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="637957118">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1314870635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1728992017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2083718161">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2116248038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1111,54 +1413,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>210</Words>
-  <Characters>1200</Characters>
+  <Words>189</Words>
+  <Characters>1078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1408</CharactersWithSpaces>
+  <CharactersWithSpaces>1265</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>user</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>