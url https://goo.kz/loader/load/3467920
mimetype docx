--- v1 (2025-12-20)
+++ v2 (2026-08-16)
@@ -1,2062 +1,9885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRPr="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
+      <w:r w:rsidRPr="007439EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мобильдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымшасымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстанды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007439EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00E0443E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="8997315" cy="5219700"/>
-[...1 lines deleted...]
-            <wp:docPr id="2" name="Рисунок 2" descr="C:\Users\User\Desktop\Баннер для сайта - англ.jpg"/>
+            <wp:extent cx="9326792" cy="5238750"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1" descr="Казахстан"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\User\Desktop\Баннер для сайта - англ.jpg"/>
+                    <pic:cNvPr id="0" name="Рисунок 1" descr="Казахстан"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9004083" cy="5223626"/>
+                      <a:ext cx="9329766" cy="5240421"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...4 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> Presenting </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> attention the mobile App “Kazakhstan — the Country of the great Steppe”, which is a true digital encyclopedia of Kazakhstan and covers a wide range of topics from geography, history and culture to the economy, tourism and international relations.</w:t>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нағыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> энциклопедия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>табылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жағрафия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мәдениеттен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика, туризм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>халықаралық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатынастар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тақырыбын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамтитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мобильдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымшасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>назарларыңызға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсынамыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> Contains hundreds of unique photographs and videos, 3D objects, panoramic tours, infographics and interactive maps in Kazakh, Russian and English.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүздеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әмбебап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейнероликтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 3D-объектілер, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көлемді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>турлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> графика </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағылшын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілдеріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интерактивті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>карталар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> The application will be indispensable for foreign nationals wishing to visit Kazakhstan, but also for a wide range of people — tourists, students, researchers, journalists and business representatives.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азаматтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туристтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>студенттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеушілер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жуналисттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іскер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өкілдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таптырмас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көмекші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...14 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>AppStore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E0443E">
-[...14 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>PlayMarket</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t>, format Windows as well as the web version.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-те </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Windows</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түрінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> веб-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үлгісінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жетімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> WELCOME TO KAZAKHSTAN!</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАЗАҚСТАНҒА ҚОШ КЕЛДІҢІЗ!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> Go to the page about the App: http://bit.ly/28PHIfG</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бетке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көшу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: http://bit.ly/28PHIfG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E0443E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымшасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...14 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Windows</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Apple</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Android</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүйелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құрылғыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кросс- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>платформалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мобильдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E0443E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E0443E">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мобильді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> phones;</w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>телефондар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E0443E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E0443E">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>планшеттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E0443E">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ноутбуктер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E0443E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E0443E">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> computers;</w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үстелдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>компьютерлер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, интернет- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E0443E">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сайт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-нұсқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасалды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...17 lines deleted...]
-        <w:t>web version in the Internet site.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құрамында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> the App contains:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қайсысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сурет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>галереясы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар 68 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> саны 370 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сурет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> chapters, each of which has its own photo gallery. In total over 370 photos.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейнеролик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> video;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 объект;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> objects in 3D;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көлемді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (360˚шолулы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...8 lines deleted...]
-        <w:t>20 panoramic photos (photos with 360);</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интерактивті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3D </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>графиктер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> interactive 3D graphics;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интерактивті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3D </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>карталар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> interactive 3D maps.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әмбебап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құрал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ретінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасалған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> as a universal tool:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СІМ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызметкерлері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кездесулер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>презентациялар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беделдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> веб- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сайтта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орналастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шетелдегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>диаспорасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>желілердегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚР </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аккаунттары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарату</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақстандықтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нағыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> энциклопедия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлімнен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тұрады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жағрафия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарих,қоғам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мәдениет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>халықаралық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатынастар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, экономика, туризм, Астана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЭКСПО-2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...27 lines deleted...]
-        <w:t>, and dissemination among the compatriots and the Kazakh Diaspora abroad and through the accounts of diplomatic missions of Kazakhstan in social networks.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Шетелдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азаматтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туризм, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>салынатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>инвестициялар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «ЭКСПО-2017» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрмесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызықтырары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сөзсіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t>Foreign nationals are especially interested in materials about the tourism, the investments in Kazakhstan and the exhibition “EXPO-2017”.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жоба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асырылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жә</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағылшын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> before. Was set the bar very high technical and artistic quality requirements for each material.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірегей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпаратты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жинастырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цифрлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шешім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өнімдердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Көптеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>суреттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>материалдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соңдщы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарияланбаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>материалдың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сапасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>техникалылығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көркемділігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> journalists, photographers, videographers, designers, programmers – only 80 people and 33 public and private organizations.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымшаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>журналисттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фотографтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>видеооператор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, дизайнер, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламашылардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тұратын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үлкен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> топ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жиналды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>меншік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t>In the near future planned presentation and launch of a wide information campaign about the Application in the domestic and foreign media.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жақын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уақытта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отандық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БАҚ-та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кампанияны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсыну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоспарлануда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қосымшаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орнату</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t>How to download and install the App:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әлемнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кез-келген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нүктесінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғаламторда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жетімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> Available in the open Internet anywhere in the world.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Телефондар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>планшеттерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орнатылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t>Installs on phones and tablets:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Apple</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Store</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Apple</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құрылғылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Play</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Market</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белгісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Samsung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>т.б</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іздеуде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Kazakhstan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Great</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Steppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казахстан – страна Великой степи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Kazakhstan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таңдап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақстандық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымшалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тізімінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таңдауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – ары </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қарай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орнату</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t>Icon Apple Store (for Apple devices) or Play store (for Samsung and others) – to enter in search of Kazakhstan the Land of the Great Steppe or Kazakhstan – the country of the great steppe in Russian (Kazakhstan and choose from the list of local applications) – then click Install.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Компьютерлер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – mfa.kz СІМ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> веб- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сайтында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бетінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Kazakhstan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Great</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Stepp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>баннері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...4 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Қосымшаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтемелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>http://bit.ly/28PArej</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚР СІМ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> веб- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сайтындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіліндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>http://bit.ly/28PHIfG</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — ҚР СІМ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> веб- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сайтындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіліндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>http://bit.ly/28PkZza</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — ҚР СІМ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> веб- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сайтындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағылшын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіліндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://itunes.apple.com/ru/app/kazakhstan-land-great-steppe/id1117366063?l=en&amp;mt=8</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...16 lines deleted...]
-        <w:t>AppStore</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –AppStore-да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://play.google.com/store/apps/details?id=kz.siveco.kazakhstan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...16 lines deleted...]
-        <w:t>PlayMarket</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –PlayMarket- те </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>http://mfa.gov.kz/mobile/demos/index.php</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —онлайн </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>web-нұсқасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>http://bit.ly/28PckQP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> — download link of movies (all language versions and video formats)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейнебаяндарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=AEzdm6cEpLw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...14 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> —</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Youtube</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіліндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейнероликке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=HzajL2ZKXoQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...14 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Youtube</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағылшын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіліндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейнероликке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ovg5VBHut5w</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...14 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Youtube</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіліндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейнероликке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:anchor="inbox/15586a40458684d1?projector=1" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://mail.google.com/mail/u/0/#inbox/15586a40458684d1?projector=1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> – to download the source file of the poster is A2 (all language versions) in the graphics program Corel Draw.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  –</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Corel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Draw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>графикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>плакатының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бастапқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>файлын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:anchor="inbox/15586a40458684d1?projector=1" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://mail.google.com/mail/u/0/#inbox/15586a40458684d1?projector=1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...6 lines deleted...]
-        <w:t> – link to download a source file of a leaflet A5 (all language versions) in the graphics program Corel Draw.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Corel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Draw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>графикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лифлетінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бастапқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>файлын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0443E" w:rsidRPr="00E0443E" w:rsidRDefault="00E0443E" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00E0443E">
+        <w:r>
           <w:rPr>
+            <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.dropbox.com/s/u5rr2nhdrwri6lv/%D0%90%D1%83%D0%B4%D0%B8%D0%BE%D1%80%D0%BE%D0%BB%D0%B8%D0%BA%D0%B8.zip?dl=0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E0443E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудиороликтерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағылшын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тілдерінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00AE3792" w:rsidRPr="00E0443E" w:rsidRDefault="00AE3792" w:rsidP="00E0443E">
+    <w:p w:rsidR="007439EF" w:rsidRDefault="007439EF" w:rsidP="007439EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AE3792" w:rsidRPr="00E0443E" w:rsidSect="00E0443E">
+    <w:p w:rsidR="00C66728" w:rsidRDefault="00C66728"/>
+    <w:sectPr w:rsidR="00C66728" w:rsidSect="007439EF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E0443E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E0443E"/>
+    <w:rsidRoot w:val="007439EF"/>
+    <w:rsid w:val="007439EF"/>
+    <w:rsid w:val="00C66728"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{747D43CE-4254-4A96-AC65-04A0EDA78111}"/>
+  <w15:docId w15:val="{61BDDC5D-AE5A-4E48-B855-408B7D2F009B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2409,122 +10232,112 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007439EF"/>
+    <w:pPr>
+      <w:spacing w:line="254" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007439EF"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="981736990">
+    <w:div w:id="1049568178">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...24 lines deleted...]
-      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itunes.apple.com/ru/app/kazakhstan-land-great-steppe/id1117366063?l=en&amp;mt=8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HzajL2ZKXoQ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/28PkZza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=AEzdm6cEpLw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/u5rr2nhdrwri6lv/%D0%90%D1%83%D0%B4%D0%B8%D0%BE%D1%80%D0%BE%D0%BB%D0%B8%D0%BA%D0%B8.zip?dl=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mail.google.com/mail/u/0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/28PHIfG" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/28PckQP" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.ly/28PArej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mail.google.com/mail/u/0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mfa.gov.kz/mobile/demos/index.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=kz.siveco.kazakhstan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ovg5VBHut5w" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2759,54 +10572,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>873</Words>
-  <Characters>4982</Characters>
+  <Words>846</Words>
+  <Characters>4828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5844</CharactersWithSpaces>
+  <CharactersWithSpaces>5663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>