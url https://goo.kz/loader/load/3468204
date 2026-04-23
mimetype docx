--- v0 (2025-12-13)
+++ v1 (2026-04-23)
@@ -1,2906 +1,8662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:tbl>
-[...1196 lines deleted...]
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t>УТВЕРЖДАЮ</w:t>
+        <w:t xml:space="preserve">Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>білімдегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>іктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>сырттай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бағалауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (ОБ ОЖСБ) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дайындық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пәндер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>спецификацияларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ҚР </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>министрлігінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>үрдісінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пайдалануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ұсынған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оқулықтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>басшылыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRPr="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
-[...16 lines deleted...]
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t>» г</w:t>
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>спецификациясы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тесттің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>сипаттамасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырманың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> саны мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>белгіленген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>емтихан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>.П</w:t>
+        <w:t>п</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t>авлодара</w:t>
+        <w:t>ән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тестілеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>уақыты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>сипатталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>спецификациясы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жалпыға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> беру стандарты мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>әндер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бағдарламасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>сай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>әзірленеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t>______________</w:t>
+        <w:t xml:space="preserve">Спецификация </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> беру стандарты мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бағдарламасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>емтихандар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>форматының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>өзгеруіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>байланысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жаңартылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-сынып </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оқушыларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>құрылымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>пән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>төрт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нұсқасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жабық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>түрдегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>әдебиеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>әнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>сауаттылығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>мәтіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>енгізілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:t>ПЛАН МЕРОПРИЯТИЙ</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-сынып </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>максималды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балл – 30 балл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:t>по организации и проведению внешней оценки учебных достижений</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-сынып </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оқушыларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>құрылымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>әнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нұсқасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 20 тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>әні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 40 тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>2018-2019 учебный год</w:t>
+        <w:t xml:space="preserve">         - 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нұсқасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>контекстке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 5 тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">         - 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нұсқаларынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1382 lines deleted...]
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-сынып </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>максималды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балл – 75 балл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-сынып </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>оқушыларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>құрылымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD" w:rsidP="00E36DCD">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1-ші </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>ән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нұсқасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2-3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>әндер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 30 тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тұрады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">         - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нұсқасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 20 тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00B876DE" w:rsidRPr="00B876DE" w:rsidRDefault="00B876DE" w:rsidP="00B876DE">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
       <w:pPr>
-        <w:pStyle w:val="1"/>
-        <w:rPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">         - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нұсқаларынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 10 тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-        </w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-сынып </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>максималды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балл – 100 балл.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>тапсырмаларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ғалануы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауабы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> бар тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>әрбір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 1 балл; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауабы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> бар тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тапсырмасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>анықтаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 2 балл; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>қате</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>жіберілсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 1 балл; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>одан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>қате</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 0 балл. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D"/>
+    <w:p w:rsidR="0005255D" w:rsidRPr="00B876DE" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОЖСБ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...31 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ережелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRPr="00B876DE" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRPr="00B876DE" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>жеті</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B876DE">
         <w:rPr>
-          <w:i/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ст</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B876DE">
         <w:rPr>
-          <w:i/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>іктерін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B876DE">
         <w:rPr>
-          <w:i/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сырттай</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B876DE">
         <w:rPr>
-          <w:i/>
-[...24 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бағалауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>нұсқаулық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRPr="00B876DE" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ережелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRPr="00B876DE" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нұсқаулық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әзірленді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>іктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сырттай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағалауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бұдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ОЖСБ) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тәртібін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>анықтайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Нұсқаулық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>меншік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нысандары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ведомстволық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ғыныстылығына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>типтері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>түрлеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қарамастан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>асады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдарындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОЖСБ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>міндеттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>іктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мониторингілеуді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>процесін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдастырудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тиімділігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көрсететін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сапасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>салыстырмалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>талдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>4. ОЖСБ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мерзімін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орган (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бұдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орган) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>белгілейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRPr="00B876DE" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОЖСБ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0005255D" w:rsidRPr="00B876DE" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОЖСБ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>аяқтағаннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9 (10)-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сыныптан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқытудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>одан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>траекториясын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>айқындау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мақсатында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бейіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мектепте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>іктерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>деңгейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мақсатында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>деңгейіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОЖСБ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жатқан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>базасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>7. ОСЖБ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қағидаларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сақталуын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бақылауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бақылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>комитетінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бақылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>департаменттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Министрліктен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жіберілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өкілдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>асырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">8. ОЖСБ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кешенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нысанында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қағаз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жеткізгіш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сияқты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>заманғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>технологияларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орган </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бекіткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тапсырмаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Тапсырмалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағдарламаларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>негізінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әзірленеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>аталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағдарламалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>шеңберінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>шықпауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">10. 9 (10) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сыныптарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОЖСБ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әсімдеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орган </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>белгілейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>пән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Әрбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>пән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тапсырмаларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> саны – 20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Тестілеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 120 минут (2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сағат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>13. ОЖСБ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нәтижесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әрбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>балмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағаланады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Нәтижелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өңдеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұлттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бірыңғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тестілеуді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>пункттерінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүргізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>15. ОЖСБ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нәтижелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>назарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>аяқталғаннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жеткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>16. ОЖСБ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нәтижелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>рейтингтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүргізетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>пайдалануы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мүмкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">17. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Тестілеуді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүргізуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>дайындық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w:rsidR="00E36DCD" w:rsidRDefault="00E36DCD">
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқушылармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>материалдарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>толтыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>түсіндіру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүмыстары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жүргізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ОЖСБ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әсімін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тәртібімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>таныстырылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Оқушыларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>орыннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>орынға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ауысуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кезекшінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>рұқса</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тынсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>материалдарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ашуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>материалдарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқушының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>материалдарымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>айырбастауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>калькуляторды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>анықтамалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әдебиеттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Менделеев </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тұздардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ерігі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>шт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кестесінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>басқасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жазба</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кітапшаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, корректор </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сұйықтығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құралдарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>пайдалануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқушылармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сөйлесуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көшіруге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, шпаргалка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>анықтамалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>материалдарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қолдануға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кезекшінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Министрлік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ілінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>рұқсатынсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>аудиториядан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>шығуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>рұқсат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>етілмейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B876DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E36DCD" w:rsidSect="00BF0115">
+    <w:p w:rsidR="0005255D" w:rsidRDefault="0005255D" w:rsidP="0005255D"/>
+    <w:p w:rsidR="0072156B" w:rsidRDefault="0005255D" w:rsidP="0005255D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="308610" cy="308610"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1" name="Прямоугольник 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="308610" cy="308610"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Прямоугольник 1" o:spid="_x0000_s1026" style="width:24.3pt;height:24.3pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMqnEH1gIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfZ0m6tGuipdPWtAhp&#10;wKTBA7iJ01gkdrDdpgMhIXGLxCPwENwgfvYM6Rtx7LRdu90gIBeWj4/9ne+c8+Wcnq2qEi2pVEzw&#10;GPtHHkaUpyJjfB7jVy+nzhAjpQnPSCk4jfENVfhs9PjRaVNHtCcKUWZUIgDhKmrqGBda15HrqrSg&#10;FVFHoqYcnLmQFdFgyrmbSdIAelW6Pc8buI2QWS1FSpWC06Rz4pHFz3Oa6hd5rqhGZYyBm7artOvM&#10;rO7olERzSeqCpRsa5C9YVIRxCLqDSogmaCHZA6iKpVIokeujVFSuyHOWUpsDZON797K5LkhNbS5Q&#10;HFXvyqT+H2z6fHklEcugdxhxUkGL2i/rD+vP7c/2dv2x/dretj/Wn9pf7bf2O/JNvZpaRfDsur6S&#10;JmNVX4r0tUJcjAvC5/Rc1VD1Dm97JKVoCkoyIG4h3AMMYyhAQ7PmmciAAVloYau5ymVlYkCd0Mo2&#10;7WbXNLrSKIXDY2848KG1Kbg2eyDpkmj7uJZKP6GiQmYTYwnsLDhZXirdXd1eMbG4mLKytLoo+cEB&#10;YHYnEBqeGp8hYdv8LvTCyXAyDJygN5g4gZckzvl0HDiDqX/ST46T8Tjx35u4fhAVLMsoN2G2kvOD&#10;P2vpRvydWHaiU6JkmYEzlJScz8alREsCkp/az3QNyO9dcw9pWDfkci8lvxd4F73QmQ6GJ04wDfpO&#10;eOINHc8PL8KBF4RBMj1M6ZJx+u8poSbGYb/Xt13aI30vN89+D3MjUcU0DJWSVTEe7i6RyChwwjPb&#10;Wk1Y2e33SmHo35UCKrZttNWrkWin/pnIbkCuUoCcQHkw/mBTCPkWowZGSYzVmwWRFKPyKQfJh34Q&#10;mNljjaB/0gND7ntm+x7CU4CKscao2451N68WtWTzAiL5tjBcnMNvkjMrYfMLdayAvzFgXNhMNqPN&#10;zKN92966G8Cj3wAAAP//AwBQSwMEFAAGAAgAAAAhAJj2bA3ZAAAAAwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwYvYjSKlxGyKFMQiQjHVnqfZMQlmZ9PsNon/3tEe9DKP4Q3vfZMt&#10;J9eqgfrQeDZwM0tAEZfeNlwZeNs+Xi9AhYhssfVMBr4owDI/P8swtX7kVxqKWCkJ4ZCigTrGLtU6&#10;lDU5DDPfEYv34XuHUda+0rbHUcJdq2+TZK4dNiwNNXa0qqn8LI7OwFhuht325UlvrnZrz4f1YVW8&#10;PxtzeTE93IOKNMW/Y/jBF3TIhWnvj2yDag3II/F3ine3mIPan1Tnmf7Pnn8DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADKpxB9YCAADIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAmPZsDdkAAAADAQAADwAAAAAAAAAAAAAAAAAwBQAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADYGAAAAAA==&#10;" filled="f" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <w10:anchorlock/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0072156B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3528,100 +9284,103 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E36DCD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E36DCD"/>
+    <w:rsidRoot w:val="0005255D"/>
+    <w:rsid w:val="0005255D"/>
+    <w:rsid w:val="00400139"/>
+    <w:rsid w:val="00827A85"/>
+    <w:rsid w:val="008F74B2"/>
+    <w:rsid w:val="009548CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -3728,259 +9487,110 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF0115"/>
-[...14 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0005255D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...48 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E36DCD"/>
+    <w:rsid w:val="0005255D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...70 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -4087,171 +9697,110 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0005255D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0005255D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017511" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1700014994" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017511" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1700014994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017511" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1800017511" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1700014994" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4285,84 +9834,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4497,55 +10048,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8097</Characters>
+  <Pages>3</Pages>
+  <Words>810</Words>
+  <Characters>4621</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9499</CharactersWithSpaces>
+  <CharactersWithSpaces>5421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>1111</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>