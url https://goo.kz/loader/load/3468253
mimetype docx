--- v0 (2025-12-12)
+++ v1 (2026-06-15)
@@ -1,5586 +1,19272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F3438"/>
           <w:kern w:val="36"/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F3438"/>
           <w:kern w:val="36"/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Единое национальное тестирование (ЕНТ) - 2019</w:t>
+        <w:t>Ұлттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2F3438"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2F3438"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірыңғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2F3438"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2F3438"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2F3438"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2F3438"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="35"/>
+          <w:szCs w:val="35"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ҰБТ) - 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00015BB5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Единое национальное тестирование (ЕНТ) </w:t>
-[...9 lines deleted...]
-        <w:t>– одна из форм отборочных экзаменов для поступления в организаций высшего и (или) послевузовского образования.</w:t>
+        <w:t>Ұлттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірыңғай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ҰБТ – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орнынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түсуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іктеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>емтихандарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нысаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ЕНТ проводится для:</w:t>
+        <w:t xml:space="preserve">ҰБТ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-        <w:t>обучающихся выпускных 11(12) классов организаций среднего образования для зачисления в ВУЗ на платной основе по желанию;</w:t>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЖОО-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бітіруші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 (12) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқушыларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-        <w:t>выпускников организаций среднего образования текущего года для участия в конкурсе на присуждение образовательного гранта за счет средств республиканского бюджета или местного бюджета или для зачисления в ВУЗ на платной основе по желанию;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жергілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаражаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>есебінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>грантын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурсына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖОО-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағымдағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бітірушілеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> образования для участия в конкурсе на присуждение образовательного гранта за счет средств республиканского бюджета или местного бюджета или для зачисления в ВУЗ на платной основе по желанию;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жергілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаражаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>есебінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>грантын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурсына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖОО-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бітірушілері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білімнен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бітірушілеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> образования, поступающих по образовательным программам высшего образования, предусматривающим сокращенные сроки обучения для участия в конкурсе на присуждение образовательного гранта за счет средств республиканского бюджета или местного бюджета по желанию;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жергілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаражаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>есебінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>грантын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурсына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білімнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қысқартылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мерзімдерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көздейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түсетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>імнен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бітірушілеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жергілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаражаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>есебінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>грантын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурсына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖОО-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-        <w:t>выпускников организаций среднего образования, обучавшихся по линии международного обмена школьников за рубежом, а также лиц казахской национальности, не являющихся гражданами Республики Казахстан, окончивших учебные заведения за рубежом для участия в конкурсе на присуждение образовательного гранта за счет средств республиканского бюджета или местного бюджета или для зачисления в ВУЗ на платной основе по желанию;</w:t>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>халықаралық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алмасу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>желісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шетелде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бітірушілері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шетелде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азаматы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>табылмайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұлты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>адамдарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-        <w:t>лиц, зачисленных в ВУЗы по очной форме обучения на платной основе до завершения первого академического периода для зачисления в ВУЗ на платной основе;</w:t>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЖОО-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орнының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>академиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кезеңі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аяқталғанға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күндізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бөліміне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылданған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>адамдарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-        <w:t>обучающихся ВУЗов по группе образовательных программ, требующие творческой подготовки, и желающих перевестись на другие группы образовательных программ.</w:t>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЖОО-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шығармашылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дайындықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ететін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>топтарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>топтарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ауысқысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Форма проведения: </w:t>
-[...9 lines deleted...]
-        <w:t>тестирование.</w:t>
+        <w:t>Өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Место проведения: </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>Өткізілеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҰБТ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пункттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1329"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="1489"/>
+        <w:gridCol w:w="1653"/>
+        <w:gridCol w:w="4576"/>
+        <w:gridCol w:w="1657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сроки приема заявления</w:t>
-            </w:r>
+              <w:t>Өтініш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мерзі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сроки проведения ЕНТ</w:t>
-            </w:r>
+              <w:t>Тестілеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мерзі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Участники</w:t>
-            </w:r>
+              <w:t>Қатысушылар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ЕНТ проводится</w:t>
-            </w:r>
+              <w:t>ҰБТ  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өткізіледі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>желтоқсан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-              <w:t>1) обучающиеся выпускных 11(12) классов организаций среднего образования для зачисления в ВУЗ на платной основе по желанию</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітіруші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11 (12) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сынып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқушылары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="1058"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-              <w:t>2) лица, зачисленные в ВУЗы по очной форме обучения на платной основе до завершения первого академического периода</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бірінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>академиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аяқталғанға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>күндізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бөліміне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылданған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>адамдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="1000"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3) ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шығармашылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дайындықты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ететін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>топтарында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқитын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бас</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>топтарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауысқысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>келетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алушылар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="150" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақпан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 29 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-              <w:t>обучающиеся выпускных 11(12) классов организаций среднего образования для зачисления в ВУЗ на платной основе по желанию</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітіруші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11 (12) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сынып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқушылары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="1300"/>
+          <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>наурыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>маусым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шілде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...14 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>республикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қаражаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>есебінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>грантын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурсына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>зачисления в ВУЗ на платной основе по желанию</w:t>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ағымдағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...4 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>бесплатно</w:t>
-            </w:r>
+              <w:t>ақысыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="1500"/>
+          <w:trHeight w:val="1028"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> образования для участия в конкурсе на присуждение образовательного гранта за счет средств республиканского бюджета или местного бюджета и (или) для зачисления в ВУЗ на платной основе по желанию</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>республикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қаражаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>есебінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>грантын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурсына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өткен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білімнен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="1800"/>
+          <w:trHeight w:val="2160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...30 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>республикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қаражаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>есебінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>грантын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурсына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білімнің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қысқартылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мерзімдерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>көздейтін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>түсетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>імнен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="2200"/>
+          <w:trHeight w:val="1900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мамыр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>маусым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>маусым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шілде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>республикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бюджет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қаражаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>есебінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>грантын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурсына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-              <w:t>выпускники организаций среднего образования, обучавшиеся по линии международного обмена школьников за рубежом, а также лица казахской национальности, не являющиеся гражданами Республики Казахстан, окончившие учебные заведения за рубежом для участия в конкурсе на присуждение образовательного гранта за счет средств республиканского бюджета или местного бюджета и (или) для зачисления в ВУЗ на платной основе по желанию</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>халықаралық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алмасу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>желісі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шетелде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шетелде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Республикасының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>азаматы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>болып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>табылмайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұлты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>адамдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="853"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   25 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шілде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тамыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тамыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аралығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-              <w:t>1) выпускники организаций среднего образования текущего года для зачисления в ВУЗ на платной основе по желанию</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1) ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ағымдағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="1000"/>
+          <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> образования для зачисления в ВУЗ на платной основе по желанию</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2) ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өткен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білімнен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="1700"/>
+          <w:trHeight w:val="1551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-              <w:t>3) выпускники организаций среднего образования, обучавшиеся по линии международного обмена школьников за рубежом, а также лица казахской национальности, не являющиеся гражданами Республики Казахстан, окончившие учебные заведения за рубежом для зачисления в ВУЗ на платной основе по желанию</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3) ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>негізде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>халықаралық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алмасу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>желісі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шетелде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бітірушілері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шетелде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Республикасының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>азаматы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>болып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>табылмайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұлты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>адамдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="1100"/>
+          <w:trHeight w:val="1265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4) ЖОО-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шығармашылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дайындықты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ететін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>топтарында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>оқитын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бас</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>топтарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауысқысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>келетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алушылар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00015BB5">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="9D0A0F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>*- стоимость  проведения ЕНТ - 2242 тенге.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...203 lines deleted...]
-      <w:r w:rsidRPr="00015BB5">
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="9D0A0F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Назначение платежа – «За комплексное тестирование» (2242 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00015BB5">
+        <w:t xml:space="preserve">* - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="9D0A0F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>теңге</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00015BB5">
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="9D0A0F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2242 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>теңге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Также допускается оплата только через терминалы АО «Народного Банка Казахстана».</w:t>
+        <w:t>Ұлттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірыңғай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тестілеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>төлемді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>банктері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кассасынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>төмендегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реквизит </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Апелляция: </w:t>
-[...9 lines deleted...]
-        <w:t>предусмотрено. </w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұлттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орталығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» РМҚК  Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БҒМ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Контролирующие: </w:t>
-[...9 lines deleted...]
-        <w:t>представители Министерства.</w:t>
+        <w:t xml:space="preserve">010011 Астана қ., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жең</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д., 60</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Формат ЕНТ: </w:t>
-[...9 lines deleted...]
-        <w:t>5 предметов (3 обязательных + 2 профильных).</w:t>
+        <w:t>БИН 000140001853</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-        <w:t>Всего тестовых заданий — 120.</w:t>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ИИК KZ536010111000001515</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БИК HSBKKZKX     КБ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Халық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Банкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» АҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Общее время тестирования: </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>Төлемнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>атауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кешенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тестілеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" (2242 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>теңге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="9D0A0F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Халық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Банкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» АҚ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>терминалдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өлем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бақылаушылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Министрлік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Апелляция: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қарастырылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҰБТ форматы: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ән</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>                           </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тест </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тапсырмалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> саны —120.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тестілеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қыты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сағат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 минут (230 минут)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9366" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1094"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3939"/>
+        <w:gridCol w:w="965"/>
+        <w:gridCol w:w="3289"/>
+        <w:gridCol w:w="2749"/>
+        <w:gridCol w:w="2363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Предметы тестирования</w:t>
-            </w:r>
+              <w:t>Тестілеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әндері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Кол-во</w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00015BB5">
+              <w:t>Тапсырмалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t> заданий</w:t>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Формы заданий</w:t>
-            </w:r>
+              <w:t>Тапсырмалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>формасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="573"/>
+          <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1 блок</w:t>
             </w:r>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Математикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сауаттылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бес </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жауаптың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біреуі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="681"/>
+          <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сауаттылығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...6 lines deleted...]
-              <w:t>(4 текста)</w:t>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мәтін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бес </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жауаптың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біреуі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="690"/>
+          <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тарихы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бес </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жауаптың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біреуі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2 блок</w:t>
             </w:r>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бейінді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ән</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бес </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жауаптың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біреуі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="825"/>
+          <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бірнеше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жауапты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="683"/>
+          <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бейінді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ән</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бес </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жауаптың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біреуі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="843"/>
+          <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1393" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3939" w:type="dxa"/>
+            <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бірнеше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дұрыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жауапты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Максимальный балл: 140.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Проходной балл: 50.</w:t>
+        <w:t>Жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балл саны: 140</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BB5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Профильные предметы выбираются в соответствии c выбранной группы образовательных программ в ВУЗе.</w:t>
-      </w:r>
+        <w:t>Шекті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балы: 50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бейінді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әндер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таңдайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тобына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>байланысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E41F4">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таңдалады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9508" w:type="dxa"/>
+        <w:tblW w:w="9366" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1036"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4521"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="4470"/>
+        <w:gridCol w:w="4086"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9508" w:type="dxa"/>
+            <w:tcW w:w="9366" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Комбинация профильных предметов</w:t>
-            </w:r>
+              <w:t>Бейінді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әндер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>комбинациясы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1 профильный предмет</w:t>
-            </w:r>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бейінді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ән</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2 профильный предмет</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бейінді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ән</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>математика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>физика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>математика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>биология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дүниежүзі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тарихы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дүниежүзі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тарихы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Адам</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғам</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Құқық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дүниежүзі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тарихы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>география</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әдебиеті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әдебиеті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidTr="00015BB5">
+      <w:tr w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidTr="003E41F4">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
+            <w:r w:rsidRPr="003E41F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3951" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шығармашылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>емтихан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="4086" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00015BB5" w:rsidRPr="00015BB5" w:rsidRDefault="00015BB5" w:rsidP="00015BB5">
+          <w:p w:rsidR="003E41F4" w:rsidRPr="003E41F4" w:rsidRDefault="003E41F4" w:rsidP="003E41F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00015BB5">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шығармашылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E41F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>емтихан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D170E" w:rsidRDefault="000D170E">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="000D170E">
+    <w:p w:rsidR="007F518F" w:rsidRDefault="007F518F"/>
+    <w:sectPr w:rsidR="007F518F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5611,53 +19297,53 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CE332BB"/>
+    <w:nsid w:val="72462561"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E990C30E"/>
+    <w:tmpl w:val="70829122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5779,54 +19465,53 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="98"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00015BB5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00186F66"/>
+    <w:rsidRoot w:val="003E41F4"/>
+    <w:rsid w:val="003E41F4"/>
+    <w:rsid w:val="007F518F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -5976,114 +19661,114 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00015BB5"/>
+    <w:rsid w:val="003E41F4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00015BB5"/>
+    <w:rsid w:val="003E41F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00015BB5"/>
+    <w:rsid w:val="003E41F4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -6219,131 +19904,131 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00015BB5"/>
+    <w:rsid w:val="003E41F4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00015BB5"/>
+    <w:rsid w:val="003E41F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00015BB5"/>
+    <w:rsid w:val="003E41F4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="919406310">
+    <w:div w:id="532771392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -6612,65 +20297,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1021</Words>
-  <Characters>5826</Characters>
+  <Words>961</Words>
+  <Characters>5480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6834</CharactersWithSpaces>
+  <CharactersWithSpaces>6429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ZAVUCH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>