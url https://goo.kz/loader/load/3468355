--- v0 (2026-03-05)
+++ v1 (2026-04-21)
@@ -1,2824 +1,3760 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000000">
-      <w:pPr>
+    <w:p w14:paraId="5E460448" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Жаңашыл мұғалім-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1F2303" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>байқауының ережелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288EF04D" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA57505" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мақсаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C86F962" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мұғалімдер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ің әлеуметтік және кәсі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">би </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>беделін көтеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611A2A1F" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>педагогикалық инновацияларға қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CEDB7A" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>цифрлық технологиялар қолданылған педагогикалық іс-тәжірибелерді жинақтау ж</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C6A697" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF1F5CD" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқауды өткізудің тәртібі мен мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196F988F" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау екі кезеңнен тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693C6CC1" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.12.201</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 01.03.2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E251AE7" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-кезең: 18.03.2019 – 26.04.2019 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0085F440" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF7F70B" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCD38E4" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ТАЛЫМДАР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080C4448" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A437E3" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+        <w:t>«Сабақтағы АКТ» аталымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C00EABA" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A39A8E8" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>АКТ-ның негізгі құралы ретінде сабақтың барлық кезеңінде bilimland.kz, itest.kz, imektep.kz, twig-bilim.kz ресурстарын қолдана отырып жазылға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Word форматындағы толық сабақ жоспары.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аталымның міндетті шарты:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>пәндер немесе ресурстарды біріктіру (аз дегенде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мысалы, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Математика (bilimland.kz) + Физика (bilimland.kz); iTest + twig-bilim; iMektep + Познание мира (bilimland.kz), Видеотоптама (bilimland.kz) + Аудиохрестоматия (bilimland.kz) және т.б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31117CC3" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+        <w:t>Шарты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> міндетті түрде материалдардың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> түрін қолдану (мәтін, видео, жаттығу, симулятор және т.б.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EC0C53" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A18A92" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 минуттан аспайтын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>сабақ үзіндісінің видеосын жіберу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Видеода мұғалім алдымен өзі жайлы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>қысқаша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәлімет береді және мұғалімнің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоғамдағы орны туралы айт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>көп дегенде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 минут), ары қарай bilimland.kz, itest.kz, imektep.kz, twig-bilim.kz ресурстарын қолдан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>а отырып өткізген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> саба</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ғын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ан үзінді көрсетуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584DC247" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Шарты: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>егер 2-кезеңге жіберілген видеосабақ 1-кезеңге жіберілген сабақ жоспарынан өзгеше болса, онда видеодағы сабақтың Word форматындағы жоспары қоса жолдануы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A230352" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C433F59" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Тәрбие сағатындағы АКТ» аталымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE21C03" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F598178" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bilimland.kz, itest.kz, imektep.kz, twig-bilim.kz рес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">урстарын пайдаланып өткізген сынып сағаты немесе сыныптан тыс шараның </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқыту мен тәрбие жұмысын біріктірген </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word форматындағы толық сабақ жоспары жолдануы тиіс. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шарты: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>байқауға жіберілген сынып сағаты немесе сыныптан тыс іс-шараларда педагогт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен тә</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рбиелеуді біріктіргені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толық көрінуі тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C8C577" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4C3D39" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 минуттан аспайтын сабақ үзіндісінің видеосын жіберу. Видеода мұғалім өзі жайлы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>қысқаша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәлімет береді,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұғалімнің, сынып жетекшісінің, тәрбиешінің, тәлімгердің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>қазіргі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоғамдағы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>орны туралы айт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>көп дегенде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 минут), ары қарай bilimland.kz, itest.kz, imektep.kz, twig-bilim.kz ресурстарын қолданған сынып сағатының немесе сыныптан тыс шараның үзіндісін көрсетуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D5891F" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Шарты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>егер 2-кезеңге жіберілген видео 1-кезеңге жіберілген сабақ жоспарынан өзгеше болса, онда видеодағы сабақтың Word форматындағы жоспары қоса жолдануы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FA6D29" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3AA452" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+        <w:t>«АКТ-ны қорытынды аттестаттау немесе ҰБТ-ға (КТ) дайындықта қолдану» аталымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BEC33D" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C54F91E" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>itest.kz ресур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сын қолданып қорытынды аттестаттау және ҰБТ-ға дайындық ретінде өткізілген түрлі пішіндегі сабақтың Word форматындағы әртүрлі жұмыс формалары мен түрлері көрсетілген сабақ жоспарын жолдау. bilimland.kz, twig-bilim.kz ресурстарын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ретінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдалануға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E5B457" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Шарты: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">байқауға қорытынды аттестаттау </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҰБТ-ға  (КТ) дайындауда itest.kz ресурсын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пайдалана отырып жасалған </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>түрлі жұмыс формалары мен түрлері көрсетілген толық сабақ жоспары ұсынылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4144292C" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEC6655" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>10–15 минуттан аспайтын сабақ үзіндісінің видеосын жіберу. Видеода мұғалім өзі жайлы қысқаша мәлімет береді және қорытынды аттестаттауға (ҰБТ немесе КТ) дайындық кезіндегі мұғалімнің орны туралы айтады (максимум 2 минут),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ары қарай itest.kz ресурсын қолдан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ып қорытынды аттестаттау мен ҰБТ-ға дайындық түрінде өткізген сабақтың үзіндісі болуы керек. Сондай-ақ жұмыстардың кадрдан тыс дауыс немесе субтитр түріндегі пікірлермен бөлісетін түрлі жолдарын пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1ECA8E" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Шарты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>егер 2-кезеңге жіберілген видео 1-кезеңге ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>іберілген сабақ жоспарынан өзгеше болса, онда видеодағы сабақтың Word форматындағы жоспары қоса жолдануы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4D9734" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AE9C35" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+        <w:t>«Шағын жинақты мектептегі (ШЖМ) АКТ» аталымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AB498A" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F3F7FA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2030F406" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-кезең: ШЖМ жағдайындағы сыныптарды біріктіріп өткізген </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word форматындағы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">толық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жоспары жолдануы керек. Сабақтың барлық кезеңінде (жаңа сабаққа дайындық, өткен материалды бекіту, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>тәжірибелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс, білімін тексеру) bilimland.kz, itest.kz, imektep.kz, twig-bilim.kz ресурстары қолданылуы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110E6033" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Шарты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>іріктірілген сыныпта өткізілген с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>абақта bilimland.kz, itest.kz, imektep.kz, twig-bilim.kz ресурстары сабақтың барлық кезеңінде қолданылуы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8D4C15" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AACAD61" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2-кезең: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>15 минуттан аспайтын сабақ үзіндісінің видеосын жіберу. Видеода мұғалім өзі жайлы қысқаша мәлімет береді және шағын жинақты мектептегі мұғалімнің орны туралы айт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көп дегенде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 минут), ары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қарай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> біріктірілген сыныпта bilimland.kz, itest.kz, imektep.kz,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> twig-bilim.kz ресурстарын қолданған сабақ үзіндісін көрсетуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D841D81" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Шарты: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>егер 2-кезеңге жіберілген видео 1-кезеңге жіберілген сабақ жоспарынан өзгеше болса, онда видеодағы сабақтың Word форматындағы жоспары қоса жолдануы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006CD1B5" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B5B956" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау қатысушыларына қойы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>латын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B93F500" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762B07B8" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Байқауға кімдер қатыса алады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD40E75" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Қазақстан Республикасының азаматтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413B9F02" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2. Бастауыш және орта білім беру мекемелерінің (орта мектеп, гимназия, лицей, колледж, балабақша орталықтары) оқытушылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274FD6FC" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Білім беру мекемелеріндегі сынып жетекшілері, тәлімгерлер, тәрбиешілер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF7516C" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FB67D6" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қатысушылардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім беру саласындағы еңбек өтілі 3 жылдан кем болмауы керек және әрбір қатысушы жұмыс орнынан берілген анықтаманың электронды нұсқасын ұсынуы тиіс (байқауға анықтам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">асыз </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>жіберілмейді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CB6126" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065AB192" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...30 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Байқау тек ҚР аймағына таратылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605ADB72" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A1811A" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау жұмыстарына қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E29060" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сабақ және сынып/сыныптан тыс сағаттардың жоспарларын құрастыруд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әдістемелік сауаттылықты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC962C1" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">сабақ жоспарларының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">міндетті түрде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жаңартылған мазмұндағы білім беру бағдарламасына сай болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DE6294" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сабақ және сынып/сыныптан тыс сағаттар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жоспарына міндетті түрде  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidRPr="00B5499A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.bilimland.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidRPr="00B5499A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.itest.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00B5499A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.imektep.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00B5499A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.twig-bilim.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> ресурстарының мультимедиялық материалдары (видеофильмдер, анимациялар, мультимедиялық слайд-шоу, интерактивті жаттығулар, симуляторлар, д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>иаграммалар, сызбалар, жұмыс парақтары және т.б.) кіріктірілуі тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327880CA" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тәжірибеде қолданылуына мән берілуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F181A0" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жұмыстың сапалы безендірілуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7306B276" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>авторлық идеяның бірегей болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F942D0" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>авторлық құқықтың сақталуы (басқа авторлардың жұмысын толық немесе жартылай көшіріп а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лу «плагиат» болып саналады, бұ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ндай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатысушылар байқаудан шеттетіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F851FC6" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0120AC3A" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>*Білім беру ресурстарына офлайн құрылғы арқылы қосылған мектеп мұғалімдері  +7 (727) 344 95 95, +7 (707) 944 95 95 нөмірлеріне хабарласып, сұраныс жасау арқылы жеке аккаунт аштыра ала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7BD083" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FB0835" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау шарттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4676BDA8" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қатысушылар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> міндетті түрде bilimland.kz, itest.kz, imektep.kz, twig-bilim.kz ресурстарына жазылулары шарт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5456BF28" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау жұмыстары байқау талаптарына с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болуы шарт. Жұмыстың құрылымы мен безендірілуін автор өз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іне </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лайықтап, өзіндік шешімімен үйлестіруіне болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF0354E" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Байқаудың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кезеңінен өтпе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>й қалған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатысушылар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">екінші </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кезеңге жіберілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0039A7AA" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қатысушылар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> байқауға жұмыс жолдау арқылы BMG компаниясына сабақ жоспарларын, атап айтқанда, электрондық мәтіндік және видео </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>материалдарды BilimLand.kz сайтында және әлеуметтік желілердегі bilimland парақшаларында жариялауға рұқсаттарын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE1CC52" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77683C08" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқауды ұйымдастыру кеңесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D3E9C0" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау жұмыстарын тәуелсіз сараптама комиссиясы бағалайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BB6BDB" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау жеңімпаздары дипломдармен марапатталып, а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қшалай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сыйлыққа ие болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312562D6" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Сабақтағы ақпараттық-коммуникациялық технологиялар» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аталымы – 500 000 (бес жүз мың) теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024D8104" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Тәрбие сағатындағы ақпараттық-коммуникациялық технологиялар» аталымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>– 500 000 (бес жүз мың) теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725B2A30" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Ақпараттық-коммуникациялық технологияларды қорытынды аттестаттау және ҰБТ-ға (КТ) дайындықта қолдану» аталымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>– 500 000 (бес жүз мың) теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E70AF" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Шағын жинақты мектептегі (ШЖМ) ақпараттық-коммуникациялық технологиялар» аталымы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>– 500 000 (бес жүз мың) теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE5B879" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E2DE0F" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Байқау ұйымдастырушыларының тарапынан қосымша сыйлықтар қарастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6DD911" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532D1F11" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...39 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау ұйымдастырушылары кез келген аталым бойынша 2 жеңімпаз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дейін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңдау құқығына ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050DAA5E" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...577 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Байқау ұйымдастырушылары табыстайтын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алғысхаттар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...526 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">байқаудың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">екінші </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кезеңіне өткен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>байқау талаптарына сай келетін жұмыс жолдаған қатысушыларға </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784D8DCB" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5245A70C" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...405 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқау жұмыстарын бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55264C67" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-кезең: 01.03.19 –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>18.03.19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394DEB7A" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2-кезең:  26.04.19 –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.05.19 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4F7BE9" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D519C9E" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF246B7" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Байқау қорытындысы</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00B5499A">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">bilimland.kz</w:t>
+          <w:t> www.bilimland.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> порталында және әлеуметтік желілердегі </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00B5499A">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">itest.kz</w:t>
+          <w:t>bilimland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1023 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1418" w:right="1127" w:header="708" w:footer="708"/>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> парақшаларында </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 жылдың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25 мамырында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8FDB48" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жеңімпаздарды марапаттау және дипломдар мен сыйлықтарды табыстау рәсімі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ылдың 25 мамырында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDC3C4A" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRPr="00B5499A" w:rsidRDefault="001E3C48">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1801A246" w14:textId="77777777" w:rsidR="001E3C48" w:rsidRDefault="00B5499A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5499A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Байқауды өткізу ережелерімен таныстым және ережеде жазылған барлық талаптарды қабылдаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001E3C48">
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1134" w:right="560" w:bottom="1134" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...5 lines deleted...]
-  <w:font w:name="Noto Sans Symbols"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="03F02D20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C8E0B9C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="35B17A51"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E0401F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="3CC512E3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA2279B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="5A1A5E74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5B6B894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2884,553 +3820,788 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="5D65337D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DC2091A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
-[...219 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="108"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="14" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="001E3C48"/>
+    <w:rsid w:val="001E3C48"/>
+    <w:rsid w:val="00B5499A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="63638968"/>
+  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="382">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:doNotSaveAsSingleFile/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bilimland.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.twig-bilim.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bilimland.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itest.kz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imektep.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bilimland.kz/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itest.kz/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imektep.kz/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.twig-bilim.kz/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bilimland.kz/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bilimland.kz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3708,25 +4879,54 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1255</Words>
+  <Characters>7160</Characters>
+  <Application>Microsoft Macintosh Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8399</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>