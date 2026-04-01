--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -1,35226 +1,28080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>План воспитательной работы на 2018-2019 учебный год      </w:t>
+        <w:t xml:space="preserve">2018-2019 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу жылына  тәрбие жұмысының жоспары      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Традиционные и общешкольные мероприятия в рамках реализации программ «</w:t>
+        <w:t>«Рухани жаңғыру» бағдарламасын іске асыру  және  Астананың 20- жылдығынына  арналған  «Мәңгілік  Ел» патриоттық  актісі, Павлодар облысының 80- жылдығы, мектептің 80-жылдығы шеңберіндегі дә</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Рухани</w:t>
+        <w:t>ст</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> Астаны,</w:t>
+        <w:t>үрлі және жалпы мектептік  іс шаралар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> 80-летию Павлодарской области, 80-летию школы</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>СЕНТЯБРЬ</w:t>
+        <w:t>Қыркүйек</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t>1 қыркүйек – Білім Күні</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">сентября </w:t>
+        <w:t xml:space="preserve"> ,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>– День Знаний, классные часы</w:t>
+        <w:t xml:space="preserve"> сынып сағаттары</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742020">
-[...143 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5 қыркүйек – Тілдер кү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мәшхү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жусіп Копеевтің 160 жылдығына арналған іс шаралар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мәшхү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жусіп Копеевтің 160 жылдығына арналған іс шаралар</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="13470" w:type="dxa"/>
+        <w:tblW w:w="13320" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2684"/>
+        <w:gridCol w:w="3922"/>
+        <w:gridCol w:w="3042"/>
+        <w:gridCol w:w="2855"/>
+        <w:gridCol w:w="2666"/>
+        <w:gridCol w:w="2235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>1-4 классы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...66 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбие,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мәшһүр Жүсіп</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өпеевтің кесенесіне виртуалды саяхат</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Туып өскен жерім»  ПАЙДАЛЫ  АҚПАРАТ НАУҚАНЫ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мәшһүр Жүсіп</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өпеевтің 160 жылдығына арналған апта»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сынып сағаттары,  әдеби кештері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Мәшһү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> немересімен кездесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Тілім менің - мәңгілі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тақырыбым"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Жас ұлан»  ұйымының жоспарымен жұмыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Облыстық проект «Менің туым» жобасы  «Family day» 1-4 сын</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-              <w:t>К</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...906 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>блыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="65"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Жақсы ә</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>деп</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ережелері » ойын-практикум,  «Асыл жүрек» жобасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="65"/>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Үлкенге - құрмет, кішіге – ізет» Жағдайлық ойын (Ситуативная игра), проект «Асыл жүрек»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Заңды біл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>у-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заман талабы»  заңгер мамандарымен кездесу-сұхбат,  «Асыл жүрек» жобасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...531 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Адал friends»облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ойын</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-party (Асык-ату, Тогыз кумалак ұлттық  ойындар </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>бойынша  фестиваль)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Денсаулық  fest  (туристик шығулар, денсаулықт күндері</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>эстафеталар)«Ұлттық ойын – халық мұрасы» викторинасы, квест, жарысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>«Жүрек өмір үшін» дүниежүзілік</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үрек Күні  шеңберінде  сын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ып сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Мектеп ішілі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> спорт Лигасын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">«Ghallengeбасқа сен!»  велосипедпен </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (фестиваль по национальным играм:</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жүру</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...474 lines deleted...]
-              <w:t>ругой ты!» месячник езды на велосипедах</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> айлығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Менің </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үлім» НАУҚАНЫ  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ессіз арал» Квест-ойыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...33 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Баянауылда туризмды дамыту үшін қандай ықпал жасау керек?»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...31 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жобалар сайысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектепте, бизнес-клубын ашу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Bala-BUSINESS» облыстық жоба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>г</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Эко</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...40 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>boom»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Науқаны  «Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інші сынып бақшасы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...453 lines deleted...]
-              <w:t>акция «Твори добро»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Жақсылық  жаса» облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зияткерлік тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ақпараттық  мәдениет  тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ірге оқимыз» дауыстап оқу сайысы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп сайтымен, блогі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мен ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұмыс. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Жас корреспондент</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ектебін құру,   білім ұйымдарында медиа-орталық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Блогбастер (кең қызық  блог, постсайысы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  «Машһұ</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Б</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...349 lines deleted...]
-              <w:t xml:space="preserve"> поиски»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жүсіп: өмірі мен пәлсапасы ізденісі » облыстық зияткерлік сайыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Әсестену әлемі» үйірмелер</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ен, клубтармен, қосымша білім ұйымдастырумен танысу үшін ашық кафедра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Менің отбасым» (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>генеология</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ағашы) Ақпарат  коллажы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Баянауыл - сұлулық әуені» сурет сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ша</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...335 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңырақ» облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ОКТЯБРЬ</w:t>
+        <w:t>Қазан</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 октября – День учителя,  День </w:t>
+        <w:t>1 Қазан – Мұғалімдер күні, Егделер күні  День</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мероприятия, посвященные 125 </w:t>
+        <w:t xml:space="preserve">С. Торайгыровтың 125 жылдығына  арналған іс шаралар </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>летию</w:t>
+        <w:t xml:space="preserve">( </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> со дня рождения С. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (28 октября 1898 г)</w:t>
+        <w:t>1898 ж. 28 қазан)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13320" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2747"/>
+        <w:gridCol w:w="3755"/>
+        <w:gridCol w:w="2334"/>
+        <w:gridCol w:w="2710"/>
+        <w:gridCol w:w="2782"/>
+        <w:gridCol w:w="3139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> «Зерек</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ағдарл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>амасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> «Өрен</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ағдарлама</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>сы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> «Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...66 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">«Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Воспитание казахстанского патриотизма и гражданственности, правовое воспитание, национальное воспитание, семейное воспитание</w:t>
-[...21 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+              <w:t>Қазақстандық патриотизм мен азаматтықты, тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбиелеу,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ертегі терапиясы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, ертегілерқойылымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Мектебіме арнау» ақпараттық - танымдық- викторина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...163 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С.Торайғыровтың 125 жылдығына арналған «Ертіс-Баян өңірлерінің атақтылары» айтысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Менің бастамам–Отаныма»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Облыстық стартап-жобалардың сайысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  «Менің шежірем</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»о</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>блыстық фестивалі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...95 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Адамгершілік – асыл қасиет»әжелермен, аталармен ата-аналар жиналысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Біз әртүрліміз бә</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іміз»  толеранттылық сабағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>қазынас</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Жан қазынас</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>-</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ы-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адамгершілік негізі»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Адал friends»облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...16 lines deleted...]
-            <w:tcW w:w="7935" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>всеоружии!</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Суық  тиюге қарсы  жалпы қарулану!</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>»в</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...40 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>еспираторлых вирустық инфекциядан сақтандыру  айлығы шеңберінде  викторина  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Ghallenge </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Д</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бас</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қа сен!»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>месячник езды на велосипедах</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">велосипедпен </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жүру</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> айлығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Табиғатты қорғайық» «Оқырман Ертіс өңі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>» табиғат үшін  жақсы істер фестивалі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Табыс жолы» Брифинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Ағашты қорғайық»макулатура жинау науқаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эко boom»  облыстық жоба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «ПЗХ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дан жасалған  қолданылға  батареяларды пайдалану</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Мейі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>імділік жаса» науқаны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Bala-BUSINESS»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...52 lines deleted...]
-              <w:t>-BUSINESS»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зияткерлік тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  ақпараттық  мәдениет  тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ертіс өңі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інің оқырман отбасы»  науқаны шеңберінде мектеп   сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ертіс өңі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інің алтын есімдері»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сұлтанмахмұт Торайғыров  еліктеушілік  интер белсенді  зерттеу </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ойыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Пресс-ланч </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Пресс-ланч Медиа-орталық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ақпараттық сауаттылық  пен тұлға мәдениеті» T</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Медиа-центр</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Е</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...83 lines deleted...]
-              <w:t xml:space="preserve"> формате</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Dx форматында талқылау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Художественно-эстетическое воспитание</w:t>
-[...21 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Ақынның шығармашылығы  бойынша суреттер сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Мектебім – мақтанышым»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Арт-кеңі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ст</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ігі  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«С.Торайғыров шығармаларының  қойылымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...206 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ша</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңырақ» облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>НОЯБРЬ</w:t>
+        <w:t>Қараша</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>15 ноября – день национальной валюты</w:t>
+        <w:t>15 қараша  –  ұлттық валюта кү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мероприятия, посвященные 150 </w:t>
+        <w:t>1510 жылдығына</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>летию</w:t>
+        <w:t xml:space="preserve"> ,</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> балалар жазушысы  Мұзафар Әлимбаевке, әнші Суату Әбусеитовқа арналған іс шаралар</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...125 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Осенние каникулы</w:t>
+        <w:t>Күзгі каникулдар</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13320" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3008"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2604"/>
+        <w:gridCol w:w="4265"/>
+        <w:gridCol w:w="2383"/>
+        <w:gridCol w:w="2715"/>
+        <w:gridCol w:w="2962"/>
+        <w:gridCol w:w="1909"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...51 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...66 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты, тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбие,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...118 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ертіс өңі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і  алтын есімдері ». Мұзафар Әлімбаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...117 lines deleted...]
-              <w:t>-музыкальный вечер</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Есімдер шоқ жұлдызы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Естай  Беркімбаев  пен Суат Әбусеитов»  әдеби-музыкалық кеш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Естай  Беркімбаевқа  – 150 жыл»  әдебиетті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қонақ бөлме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...74 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Бақытты отбасы» майыс </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...119 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Family day» облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...95 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Отан отбасынан басталады» отбасы  қонақ бөлмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...95 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Менің кіші Отаным» Мультимедийліквираж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> FEST» Проект социальных видеороликов</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Отбасы FEST» бейне роликтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Духовно-нравственное воспитание</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Әкег</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>е-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ізет, анаға – құрмет»  танымдық-рухани сағаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Соғыс ардагерлері мен </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үгедектеріне   көмек көрсету бойынша  қамқорлық акциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...130 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Виртуалды мұражай» Фестиваль интербелсенді  веб-экспозициясы  фестивалі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...201 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Адал friends» облыстық  жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Физическое воспитание, здоровый образ жизни</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>Тоғызқұ</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Тоғызқұ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>мала</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>» Турниры</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қ - fest» турниры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"NO SMOKING DAY" шылымнан  халықаралық бас тарту  шеңберінде ойын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...50 lines deleted...]
-              <w:t>Встреча с известными спортсменами в рамках проекта «100 новых лиц»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«100 жаңа тұлға</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обасы шеңберінде белгілі спортшылармен кездесу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...13 lines deleted...]
-            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Көңілді старттар» қозғалмалы ойындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Спортивные состязания по волейболу, баскетболу, футболу</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Волейболдан, баскетболдан, аяқдоптан   спорт жарыстырары</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> П</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>о плану школы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп жоспары бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...11 lines deleted...]
-              <w:t>Экологическое, экономическое, трудовое  направление</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Профи-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>baby</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time» Ролдік ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Эк</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әлем»зерттеушілік жұмыстар сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Заман толқынында» TED-ex формат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Мамандық әлемін ашамыз» ақпараттық дайджест</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> облыстық жоба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эко boom»:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Энергия мен су  болашақ үшін</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Профи</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»н</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...370 lines deleted...]
-              <w:t>Акция «Твори добро»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауқаны , «Жақсылық жаса»науқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зияткерлік тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ақпараттық  мәдениет  тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Интеллектуальное воспитание, воспитание информационной культуры</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  «Мұзафар Әлімбаевтың өлеңдерін оқимыз» бірыңғ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ай</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өлеңдер оқу күні   «Ең оқырман отбасы» науқаны шеңберінде  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Абайды оқы, таңырқа» Монолог </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қу сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...63 lines deleted...]
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...65 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>о</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...94 lines deleted...]
-              <w:t xml:space="preserve"> уголок»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іздіңStart-up бұрышымыз»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="75" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Отан дыбыстары» музыкалық викторинасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шаңырақ астында»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эпос» Айтыс, театрлық  суреттемелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Павлодар облысының сакралды орындары балалар көзімен қарағанда</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...20 lines deleted...]
-              <w:t>«</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ша</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...151 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңырақ» облыстық  жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ДЕКАБРЬ</w:t>
+        <w:t>Желтоқсан</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>1 декабря – День Первого Президента РК</w:t>
+        <w:t>1 желтоқса</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚР Алғашқы Президенті күні</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>16 -17 декабря – День Независимости</w:t>
+        <w:t xml:space="preserve">16 -17 декабря –  Тәуелсіздік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үні</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мероприятия, посвященные писателям Д. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Жазышылар Д. Әбілевке, З. Шашкинге, Қ. Бекхожинға, ғалвмдар А. Бектұровқа, А. Сағыновқа, С. Бейсенбаевке, режиссер Қуат Ә</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Абилеву</w:t>
+        <w:t>бусеитов</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, З. Шашкину, К. </w:t>
-[...167 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>қа  арналған іс шаралар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Новогодние праздники</w:t>
+        <w:t>Жа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ңа жыл мерекелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13320" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2657"/>
+        <w:gridCol w:w="4130"/>
+        <w:gridCol w:w="3517"/>
+        <w:gridCol w:w="2828"/>
+        <w:gridCol w:w="2311"/>
+        <w:gridCol w:w="1934"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>5-9 классы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
-[...122 lines deleted...]
-              <w:t>»</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты, тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбиелеу,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Режиссер Қуат Абусеитов» таныс  және  таныс емес»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...24 lines deleted...]
-              <w:t>воспитание</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Танысу кеші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дихан Әбілев, Зейін </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шашкин ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әне Қалижан Бекхожин жазушылардың туған күндеріне орай сынып сағаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...55 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ә</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ікен Бектұров,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Вечер-знакомство</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абылқас Сағынов, Серікбай Бейсенбаев – Баянауылдан шыққан ғалымдар танымдық- патриоттық  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ікірсайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Менің туым</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»А</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>кция  «Менің қылтимамдағы Ту»«Отан туым»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба «Familyday»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Рухани – </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>ж</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...186 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Мейі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>імділік – асыл қасиет» интербелсенді салон  ойын элементтерімен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Қызым саған айтам» сырласу кеші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ә</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> елдің салты басқа» толеранттық сағаттары</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...19 lines deleted...]
-              <w:t>Ә</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Облыстықстартап-жобасы  «Менің бастама</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>б</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...297 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> менің Отаныма»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...162 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба «Адал friends»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
-[...597 lines deleted...]
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7935" w:type="dxa"/>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ардагерлерге, мүгедектерге  қамқорлық көмек, ЗОО еріктілер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Павлодарлық  ҰОС  батырларының  тағдыры</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұражайлық  сабақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Физическое воспитание, здоровый образ жизни</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ігерлі ұлт» Эстафетасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Волейбол, баскетбол, Аяқ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>доп</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жарыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Аты ЖИТС індеті ». ЖИТС пен</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Ж</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үниежүзілік күрес Күні» сынып сағаты</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...104 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ghallenge Басқа сен!» айлығы</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Д</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ш</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>ругой ты!» месячник лыжных прогулок</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аңғы  серуені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Экологическое, экономическое, трудовое  направление</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Мамандық әлеміне саяхат» Ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Құ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>стар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үшін Кафе» науқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Путешествие в мир профессий» Игра</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Макулатура жинау  науқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эко boom»</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Жақсылық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>жаса</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»н</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауқаны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...136 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Құстар үшін Кафе</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»н</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-              <w:t>Акция «Кафе для птиц»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Зияткерлік тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  ақпараттық  мәдениет  тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Мақ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ал</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - сөздің азығы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұмбақ – ойдың қазығы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мақалдар мен </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әтелдер сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пресс-конференция (тақырыбы  Павлодар облыстық радионың эфирге шығуына  80 жыл (1938), облыстық  «Звезда Прииртышья» газетіне 100 жыл, журналист Г.Балтабаеваның 70 жылдығы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  телешоу форматында  ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
-[...75 lines deleted...]
-              <w:t>Мақ</w:t>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Шексіз әлемдегі Қазақстан жастары</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>ал-с</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»б</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...306 lines deleted...]
-              <w:t>Подготовка к районному туру Фестиваля детского кино «Дети Казахстана в мире без границ»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>алалар фильмдерінің фестивалінің аудандық турына  дайындық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>соц</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Балалар өлең </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>.с</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қиды » -әлеуметтік желі  аудио сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Поэтическое слово» Поэтические состязания акынов</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Поэзиялық сөз» ақындардың поэзиялық  жарыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...46 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Менің отбасымның құндылықтары</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»с</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>уреттер сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...42 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Шеберлер қаласы » Байқ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ау</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – сайысы ДПИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кәсіптер ісі  фестивалі «Шеберлер қаласы »</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...43 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба «</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ша</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңырақ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ЯНВАРЬ</w:t>
+        <w:t>Қаңтар</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Зимние каникулы</w:t>
+        <w:t>Қысқы демалыс</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Мероприятия, посвященные 65-летию </w:t>
+        <w:t>Қабды</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Кабдыл-Галым</w:t>
+        <w:t>л-</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Ғалым Қаржасовтың 65 жылдығына  арналған іс шаралар</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13290" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2659"/>
+        <w:gridCol w:w="3949"/>
+        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="2106"/>
+        <w:gridCol w:w="1902"/>
+        <w:gridCol w:w="2142"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>5-9 классы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...112 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты, тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>құқықтық тәрбиелеу,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Ж.Аймаутова атындағы  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>театр</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ға бару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ертіс өңі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інің алтын есімдері »</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="45"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Кабдыл-Галым Каржасов (65 летие)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">«Ғасырлар тарихы» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">қариялар, ата-аналардың қатысуымен шығармашылық </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ала</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-              <w:t>Бі</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Бі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шаңырақ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>астында» Облыстық сайыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Отбасы  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ақытты ғаламшар» Отбасылық шығармашылық шеберханасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>» Марафон достижений моих земляков</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Кереку атақтылары» атты менің жерлестерімнің жеті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ст</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іктері  марафоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Духовно-нравственное воспитание</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Қары</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қатынас шеберханасына саяхат» Сабақ-ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Баланың отбасындағы еңбек тәрбиесі» ата-аналар қатысатын сынып сағаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Путешествие в мастерскую общения» Урок-игра</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Тағдырыңның кілті - өз қолыңда» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ікірталас.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...423 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Адал friends» облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Физическое воспитание, здоровый образ жизни</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Қысқы бекініс» жергілікті жерде ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Толағ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ай</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>» Эстафетасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...19 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ша</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңғы жарыстары</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...63 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ghallenge  </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Д</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бас</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>ругой ты!» месячник лыжных прогулок</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қа сен!»  шаңғы серуені айлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...40 lines deleted...]
-              <w:t>областного центра ЗОЖ)</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Салауат»  (СӨ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орталығымен жоспары бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...11 lines deleted...]
-              <w:t>Экологическое, экономическое, трудовое  направление</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Құ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>стар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үшін Кафе » науқаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Макулатура жинау науқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Кафе для птиц» Акция</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>45 жыл дөңгелек үстелі  (1973) Павлодар химия зауодының қ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>олданыс</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қа берілген күні. Мәселені талдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эко boom»</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Жақсылық жаса» науқаны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...136 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Құстар үшін Кафе</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»н</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-              <w:t>Акция «Кафе для птиц»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Интеллектуальное воспитание, воспитание информационной культуры</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зияткерлік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  ақпараттық  мәдениет  тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>«Менің кіші  отанымның» Квест – ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Әлеуметтік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>желілерде « сүйікті кітаппен фотосуреттер» сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> - игра</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Ж. Аймаутов </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>шығармалыры бойынша  зияткерлік сайыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>соц</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> Республикалық  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">жалпы білім беру </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>.с</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...127 lines deleted...]
-              <w:t>Областной тур республиканской олимпиады по общеобразовательным предметам</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әндері бойынша олимпиадалардың облыстық туры  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Фестивале семейного</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Отбасы шығармашылық  фестивалі  «Отбасы  таланттарының кемпі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қосағы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Асыл мұра» ұлттық дә</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>т</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ст</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үрлер мен  салттар сайысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хореографиялық ұжымдардың «Ақ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ша</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғала» сайысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...82 lines deleted...]
-              <w:t>шағ</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық  жоба «</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ша</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...64 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңырақ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ФЕВРАЛЬ</w:t>
+        <w:t>Ақпан</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мероприятия, посвященные 105-летию со дня рождения </w:t>
+        <w:t>Ш</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Шакена</w:t>
+        <w:t>әкен Аймановтың  105 жылдығына , Әлкей Марғұланның 115 жылдығына   арналған  іс шаралар,</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...111 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13290" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2628"/>
+        <w:gridCol w:w="4517"/>
+        <w:gridCol w:w="2447"/>
+        <w:gridCol w:w="3058"/>
+        <w:gridCol w:w="2536"/>
+        <w:gridCol w:w="2162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>5-9 классы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
-[...122 lines deleted...]
-              <w:t>»</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шарала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="945"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...24 lines deleted...]
-              <w:t>гражданственности, правовое воспитание, национальное воспитание, семейное воспитание</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты, тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбиелеу,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ұлы режиссер Ш. Аймановтың  фильмдері қарау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ш</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әкена Аймановтың туғанына  105 жылдығына арналған іс шаралар Ш.Аймановтың шығармасы бойынша Интербелсенді  викторинасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ш</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әкена Аймановтың туғанына  105 жылдығына арналған іс шаралар зияткерлік-казино</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...56 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Латын графикасын үйренеміз»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...243 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба «Family day» 5-9 сын.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Павлодар облысына саяхат» Интербелсенді  моцион</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Атадан өсиет, анадан –қасиет» (Тыйым сөздердің мағынасы) Зияткерлік ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...347 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> А. Марғұланның 115 жылдығына  арналған ғылыми-практикалық конференция</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:ind w:left="65"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">«Под сводами </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Бі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>единого</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t>» игровая программа</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шаңырақ астында » ойын бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Еңбек түбі </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ереке!" Тәрбие сағаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Рухани келісі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – халық бірлігіне бастар жол» дебаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп сайысы  «Менің бастама</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> менің Отаныма» стартап-жобасы  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...446 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  «Адал friends»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Физическое воспитание, здоровый образ жизни</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Менің кіші отанымның әйгілі спортшылары » жобалар сайысы Конкурс проектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ігерлі ұлт» Эстафетасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Известные спортсмены моей малой родины» Конкурс проектов</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ша</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңғы жарыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...215 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аудандық, қалалық, облыстық «Ұлттық олимпиада ойындары»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Экологическое, экономическое, трудовое  направление</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Табиғатты қорғайық» табиғат үшін жақсы істер </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фестиваліь</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ертіс өңі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інің алтын есімдері »</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ш</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әкен Айманов  интербелсенді зерттеушілік  еліктеу ойыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>» Фестиваль добрых дел для природы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Макулатура жинау науқаны  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Фестиваль «Profi-KZ»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...63 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эко boom»</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Акция «Жақсылық жаса » науқаны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...97 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Құ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>стар</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...30 lines deleted...]
-              <w:t>Акция «Кафе для птиц»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> үшін Кафе для птиц»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...167 lines deleted...]
-              <w:t>пост</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зияткерлік тәрбие</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>)п</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> FEST»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  ақпараттық  мәдениет  тәрбиесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Әлемнен бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жолдан» Қазақстанның қалалары  туралы үздік шығармалар сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...40 lines deleted...]
-              <w:t>наследию</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Блогбастер (Ең қызықты  блог, пост сайысы) тамашаланған  Ш.Аймановтың фильмдері бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Фестиваль</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«К</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ітап FEST»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Е.Бекмаханова атындағы  облыстық турнир тарихи мұра бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мен ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әне менің  роботым» ең қызықты роботтар сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«ХХІ ғасыр </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>а</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>–а</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қпараттану ғасыры»Дебат сайысы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Кітапханалық  ұзартылған күн»  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әдени-демалыс  бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Читаем с умом» Конкурс виртуальной рекламы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Ақылмен оқимыз» виртуалды </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>жарнамалар сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Художественно-эстетическое воспитание</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Киіз үй – қазақ халқының  ерекше мұражайы» Шығармашылық </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ала</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ш.Айманова фильмдері бойынша  суреттер сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Юрта – своеобразный музей казахского народа» Творческая площадка</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«О</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ю-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>өрнекParty» этномәдениет  фестивалі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Театр өнерінің сайы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> фестивалі  искусства «Театрдың ғажайып әлемі»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>О</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық  жоба «</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>ю-</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ша</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...183 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңырақ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
-[...91 lines deleted...]
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Наурыз</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>27 марта – всемирный день театра</w:t>
+        <w:t>1 наурыз – Алғыс кү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мероприятия, посвященные 130-летию </w:t>
+        <w:t>8 наурыз –  халықаралық әйелдер кү</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Жусупбека</w:t>
+        <w:t>н</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>і</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+    </w:p>
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Аймауытова</w:t>
+        <w:t>21, 22, 23 наурыз – Наурыз мейрамы</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>27 наурыз – дүние жүзілі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> театр күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> Жусіпбека Аймауытовтың 130 жылдығына  арналған іс шаралар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13290" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2681"/>
+        <w:gridCol w:w="4200"/>
+        <w:gridCol w:w="2908"/>
+        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="2416"/>
+        <w:gridCol w:w="2773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>5-9 классы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...112 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...24 lines deleted...]
-              <w:t>воспитание</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты, тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбие,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Туған жерімнің тарихы» Промо-акция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Саяси құғын-сүргін құрбандарын:   Ж. Аймауытов, Қ. Кемеңгеров, Ж. Шанин, Қ. Тайшықов» еске алу  сынып сағаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...28 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жүсіпбек Аймауытовтың шығармашылыңы мен өмі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іне арналған «ХХІ ғасыр көшбасшысы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«100 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңа тұлғалар» шеңберінде  қызықты адамдармен  кездесу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...446 lines deleted...]
-              <w:t>өмі</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жоба</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Family day» 5-9 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сын</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>р</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...252 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10-11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-            <w:tcW w:w="7935" w:type="dxa"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> жер.fm» Радио-игра</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Туған жер.fm» Радио-ойын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Духовно-нравственное воспитание</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>«Анама  деген махаббатпен</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»е</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ң тәуір құттықтау  сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Құндылық </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ғыт шеберханасы » - «Өзгеге құрмет </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>өзіңе құрмет көрсету дәлелі бола алады»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...49 lines deleted...]
-              <w:t>«Мастерская ценностных ориентаций» - «Уважение других дает повод к уважению самого себя»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>«Қыз өссе елдің көркі» дебаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...205 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жақсы мектеп мұражайлары сайысына </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қатысу  облыстық  жоба «Адал friends»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Қарым –қатынапстың адамгершілік  мәдениеті» театр - экспромты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...130 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Қыздың көркі –ұзын шаш» танымалдық сайыс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Физическое воспитание, здоровый образ жизни</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ігерлі ұлт» Эстафетасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сыныптар  арасында Спорт батлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...76 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аудандық, қалалық, облыстық «Ұлттық олимпиада ойындары»</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...225 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Асық ойнайық»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Экологическое, экономическое, трудовое  направление</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зияткерлік тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  ақпараттық  мәдениет  тәрбиесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>» Промо-акция Фестиваль добрых дел для природы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Табиғатты қорғайық»  жақсы істер фестивалі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Профи time» сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экономикалық ойын «Бизнес с сатысымен»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...139 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эко boom»</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Акция «Твори добро»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  «Жақсылық жаса</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»н</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>Интеллектуальное воспитание, воспитание информационной культуры</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Жыл </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қулары көшбасшысы» мектепте «Оқырман ұлт»  сайысы шеңберінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп үздік оқушылар аллеясы Науқаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Лидер чтения года» Конкурс в рамках акции «Читающая нация» в школе</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ітап FEST»К. Кеменгерова шығармалары бойынша  фестиваль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...250 lines deleted...]
-              <w:t>Соревнования по робототехнике</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Робототехника бойынша жарыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Театрланғанмерекесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Баянаул» шығармашылық көрмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Халық даналығы қайнар көзі, халық шығармашылығына арналғ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ан «Ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұлдызды сағат» ойыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Beauty-ару</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»с</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұлулық сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...28 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аудандық «Алтын қазына» сайыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...393 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық жоба бойынша қорытынды шара  «</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...8 lines deleted...]
-              <w:t>Итоговые</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ша</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ңырақ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>АПРЕЛЬ</w:t>
+        <w:t>Сәуі</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>12 апреля – день науки</w:t>
+        <w:t>12 сәуі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ғылым күні</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мероприятия, посвященные 120 </w:t>
+        <w:t>120 жылдығына  арналған  іс шаралар</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...41 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>К 1 мая в апреле проводятся мероприятия, посвященные деятельности Ассамблеи народа Казахстана</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Сәуірде  1 мамырға,  Қазақстан  ассамблеясына  арналған  іс шаралар өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13290" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-        <w:gridCol w:w="2762"/>
+        <w:gridCol w:w="4162"/>
+        <w:gridCol w:w="2434"/>
+        <w:gridCol w:w="1876"/>
+        <w:gridCol w:w="3924"/>
         <w:gridCol w:w="2324"/>
-        <w:gridCol w:w="2522"/>
-        <w:gridCol w:w="2675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...66 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2475" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...16 lines deleted...]
-            <w:tcW w:w="7935" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбие,  ұлттық тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан халқы Ассамблеясына арналған «Достық – бірлікте» шарасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
-          <w:trHeight w:val="1290"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...79 lines deleted...]
-            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Баянауылым – киелі жері</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м» Қызы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қты  серпантин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5475" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...66 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ. Сәтбаевтың 120-жылдығына арналған шаралар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...40 lines deleted...]
-              <w:t>марафондар</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Конференция, зияткерлік  викториналар, марафондар</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,т</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...40 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зияткерлі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Менің кіші отаным»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>(городской/районный тур)</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(қ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ала</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /аудандық тур)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
-          <w:trHeight w:val="930"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...129 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Шежіре – ер тарихы» тақырыбына қызықты ойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...74 lines deleted...]
-              <w:t>үзді</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ата салтын ең үзді</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...139 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білгілер сайысы тақырыбында «Жұлдызды сәт»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...106 lines deleted...]
-              <w:t>қауі</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Діни экстремизм – бейбітшілік пен тұрақтылыққа төнген қауі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...63 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>» ақпараттық сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>Үзді</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Үзді</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ұлан»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Сайысының облыстық туры</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Адал friends» облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2475" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">«Мы красивые и здоровые» Час здоровья </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>ко</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>із әдеміміз, деніміз сау» Дүние жүзілік  денаулық күніне арналған Денсаулық сағаты  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...36 lines deleted...]
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әйге» сайыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...35 lines deleted...]
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Алғашқы Қ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> президентінің  мерейтойына  спорт жарыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Слет туристско-экспедиционных отрядов «Моя родина </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Менің отаным -Қазақстан»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>туристік-экспедициялық отрядтардың слеті </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Эко boom» жоба</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>-К</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...98 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Жақсылық жаса</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»н</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...21 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ауқаны ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Акция «ЭКО CROSS»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «ЭКО CROSS» науқандары  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5385" w:type="dxa"/>
+            <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Проведение месячника по профилактике травматизма</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жарақаттанудан сақтандыру  айлығын өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2475" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...33 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...95 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Менің қызыл кітабым» Ақпараттық дайджест</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ағашты қорғайық» макулатура жинау  науқаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> формат</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Табиғат апаттары» TED-ex формат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Барлық мамандық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>жақсы»   ата-аналары жұмыс орнынан репортаждар сайысы   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...73 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">«Әке-ана </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>өнегесі»  ата-ананың жұмысында  бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...117 lines deleted...]
-              <w:t>-формат</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">«Менің болашақ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>мамандығым»  Stand up-формат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2475" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...16 lines deleted...]
-            <w:tcW w:w="5385" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Зияткерлік тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  ақпараттық  мәдениет  тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Жәрменк</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>е-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сатылым» Экономиялық жәрменке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сәтбае оқулары  «Баянауыл алыбы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нтербелсенді марафон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Сөзді неден бастау керек. Нені тыңдаған ұнайды»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5385" w:type="dxa"/>
+            <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Жүлдыз.fm» арнаулы жоба  «Қазақ ертегілері» ертегілер оқу және аудие тасымалдаушыларға жазу  сайысы</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Ж</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.И</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...107 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нтернет-ресурстарында сайыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ең тәуі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бейне оқу» интернет-ресурстарда  сайысы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...40 lines deleted...]
-              <w:t>достастығы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ұлттар достастығы</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>»в</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»с</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...24 lines deleted...]
-            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>уреттер мен  қол өнері  көрмесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5475" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Павлодар Ертіс өңі</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...107 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інің әйгілі қайраткерлерінің Қаукен Кенжетаевтің,Қосым Пшенбаевтің шығармашылықтары бойынша  тақырыптық іс шаралар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>|Облыстық   «Алтын қазына» сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>МАЙ</w:t>
+        <w:t>Мамыр</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>1 мая – праздник единства народов Казахстана</w:t>
+        <w:t>1 мамыр – Қазақстан халқының бірлігі  мерекесі</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>7 мая – день защитника Отечества</w:t>
+        <w:t>7 мамыр –  Отан қорғаушылар кү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>9 мая – день Победы</w:t>
+        <w:t>9 мамыр – Жеңіс кү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">25 мая - 95- </w:t>
+        <w:t>25 мамыр – Алтын адамды тапқан Кемел Акышевтің 95- жылдығы</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00742020">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>летие</w:t>
+        <w:t xml:space="preserve"> ,</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...68 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>31 мая - День памяти жертв политических репрессий и голода</w:t>
+        <w:t>31 мамыр–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Саяси   жаза мен аштық құрбандарына естелік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00000A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үні.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+    <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00742020">
+      <w:r w:rsidRPr="00000A2D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13290" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3007"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3151"/>
+        <w:gridCol w:w="4323"/>
+        <w:gridCol w:w="2612"/>
+        <w:gridCol w:w="2713"/>
+        <w:gridCol w:w="2789"/>
+        <w:gridCol w:w="2283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысының </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Зерек» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1-4 сыныптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Өрен» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>5-9 классы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-9 сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...41 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Азамат» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...10 lines deleted...]
-              <w:t>10-11 классы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-11 сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...66 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Рухани жаңғыру» </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғдарламасы бойынша  іс шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстандық патриотизм мен азаматтықты тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құқықтық тәрбие,  ұлттық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>патриотизма и гражданственности, правовое воспитание, национальное воспитание, семейное воспитание</w:t>
-[...21 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+              <w:t>тәрбие,  отбасы тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">«Мен </w:t>
-[...67 lines deleted...]
-            <w:r w:rsidRPr="00742020">
+              <w:t>«Мен үшін – ол Батыр»  Фотогалерея кейіпкерлерінің  эрми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>героев  Фотогалерея</w:t>
-[...21 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+              <w:t>тажы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC63EA0" wp14:editId="1F5D407E">
-                      <wp:extent cx="110490" cy="110490"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                      <wp:extent cx="189230" cy="110490"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="1" name="Прямоугольник 1" descr="C:\Users\53_SER~1\AppData\Local\Temp\msohtmlclip1\01\clip_image001.gif"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="110490" cy="110490"/>
+                                <a:ext cx="189230" cy="110490"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Прямоугольник 1" o:spid="_x0000_s1026" alt="Описание: C:\Users\53_SER~1\AppData\Local\Temp\msohtmlclip1\01\clip_image001.gif" style="width:8.7pt;height:8.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDOb8TFgMAABcGAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u3DYQvgfoOxC8yxLX2vVKsGzY+1ME&#10;cBqjTm4LGFyJWhGVSJakLTtFggC9Fugj9CF6CZLUzyC/UYfU7nptX4qkOhAkh/pmvplv5vD4pqnR&#10;NdOGS5FhshdhxEQuCy5WGX77Zh6MMTKWioLWUrAM3zKDj49+eHHYqpQNZCXrgmkEIMKkrcpwZa1K&#10;w9DkFWuo2ZOKCTCWUjfUwlGvwkLTFtCbOhxE0ShspS6UljkzBm6nvREfefyyZLl9XZaGWVRnGGKz&#10;ftV+Xbo1PDqk6UpTVfF8HQb9higaygU43UJNqaXoSvNnUA3PtTSytHu5bEJZljxnngOwIdETNhcV&#10;VcxzgeQYtU2T+f9g85+uzzXiBdQOI0EbKFH31/3H+z+7r93d/e/d391d9+X+j+6f7lP3GcGbgpkc&#10;8jdJF28NlH0x3L+8mP38gSxOlHKsF2cyp/XiDWvUojGysk2d11yRRUQWbnPJG7piUUT2Vrx06W+V&#10;SSGKC3WuXQKNAoBfDBJyUlGxYidGQRH78DZXWsu2YrSAPBAHET7CcAcDaGjZvpIFEKJXVvri3JS6&#10;cT4g7ejGa+B2qwF2Y1EOl4REcQJKycG03jsPNN38rLSxPzLZILfJsIboPDi9PjO2f7p54nwJOed1&#10;Dfc0rcWjC8Dsb8A1/OpsLgivmt+SKJmNZ+M4iAejWRBH02lwMp/EwWhODobT/elkMiXvnV8SpxUv&#10;Ciacm42CSfzfFLLupV57Ww0bWfPCwbmQjF4tJ7VG1xQ6aO4/n3KwPDwLH4fh8wVcnlAigzg6HSTB&#10;fDQ+COJ5PAySg2gcRCQ5TUaQ9Xg6f0zpjAv2/ZRQm+FkOBj6Ku0E/YRb5L/n3GjacAszquZNhsfb&#10;RzR1CpyJwpfWUl73+51UuPAfUgHl3hTa69VJtFf/Uha3IFctQU6gPJimsKmkfodRC5Mpw+bXK6oZ&#10;RvVLAZJPSBy7UeYP8fBgAAe9a1nuWqjIASrDFqN+O7H9+LtSmq8q8ER8YoQ8gTYpuZewa6E+qnVz&#10;wfTxTNaT0jX67tm/epjnR/8CAAD//wMAUEsDBBQABgAIAAAAIQChkbNo2gAAAAMBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGLtBtFaonZFCmIRQqlqfY8zY5JMDubZrdJ+u+7bQ96&#10;mcfwhve+SWaDqUVHrassK3gcRyCIc6srLhR8bd5HUxDOI2usLZOCIzmYpbc3Ccba9rymLvOFCCHs&#10;YlRQet/EUrq8JINubBvi4P3Y1qAPa1tI3WIfwk0tn6JoIg1WHBpKbGheUv6bHYyCPl91283yQ64e&#10;tgvL+8V+nn1/KnV/N7y9gvA0+L9jOOMHdEgD084eWDtRKwiP+Ms8ey/PIHZXlWki/7OnJwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDOb8TFgMAABcGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQChkbNo2gAAAAMBAAAPAAAAAAAAAAAAAAAAAHAF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" filled="f" stroked="f">
+                    <v:rect id="Прямоугольник 1" o:spid="_x0000_s1026" alt="Описание: C:\Users\53_SER~1\AppData\Local\Temp\msohtmlclip1\01\clip_image001.gif" style="width:14.9pt;height:8.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqP80iFQMAABcGAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvaeJtdruJmqKyPwip&#10;/IjCbSXkTZyNRWIb221aEAiJKxKPwENwQfw9Q/pGjJ3udlsuCMjBsj3ON/PNfDP7d86aGp0ybbgU&#10;GSY7EUZM5LLgYpXhZ0/nwRgjY6koaC0Fy/A5M/jOwe1b+61K2UBWsi6YRgAiTNqqDFfWqjQMTV6x&#10;hpodqZgAYyl1Qy0c9SosNG0BvanDQRSNwlbqQmmZM2Pgdtob8YHHL0uW20dlaZhFdYYhNutX7del&#10;W8ODfZquNFUVzy/DoH8RRUO5AKcbqCm1FJ1o/htUw3MtjSztTi6bUJYlz5nnAGxIdIPNcUUV81wg&#10;OUZt0mT+H2z+8PSxRryA2mEkaAMl6j5dvLv42H3vfl687z53P7tvFx+6H92X7iuCNwUzOeRvki6e&#10;GSj7Yrj7/Hj25C1ZHCrlWC+OZE7rxVPWqEVjZGWbOq+5IouILNzmOW/oikUR2Vnx0qW/VSaFKI7V&#10;Y+0SaBQAvDBIyElFxYodGgVF7MNbX2kt24rRAvJAHER4DcMdDKChZftAFkCInljpi3NW6sb5gLSj&#10;M6+B840G2JlFOVyScTLYBaXkYCIkihOvkZCm65+VNvYekw1ymwxriM6D09MjY10wNF0/cb6EnPO6&#10;9jKrxbULeNjfgGv41dlcEF41r5MomY1n4ziIB6NZEEfTaXA4n8TBaE72htPd6WQyJW+cXxKnFS8K&#10;JpybtYJJ/GcKueylXnsbDRtZ88LBuZCMXi0ntUanFDpo7j+fcrBcPQuvh+GTAFxuUCKDOLo7SIL5&#10;aLwXxPN4GCR70TiISHI3GUGm4+n8OqUjLti/U0JthpPhYOirtBX0DW6R/37nRtOGW5hRNW8yPN48&#10;oqlT4EwUvrSW8rrfb6XChX+VCij3utBer06ivfqXsjgHuWoJcgLlwTSFTSX1K4xamEwZNi9PqGYY&#10;1fcFSD4hcexGmT/Ew70BHPS2ZbltoSIHqAxbjPrtxPbj70RpvqrAE/GJEfIQ2qTkXsKuhfqoLpsL&#10;po9ncjkpXaNvn/2rq3l+8AsAAP//AwBQSwMEFAAGAAgAAAAhAKSha2bbAAAAAwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09Lw0AQxe+C32EZwYvYjUX8E7MpUhCLCMVUe55mxySYnU2z2yR+e6de9DLw&#10;eI83v5ctJteqgfrQeDZwNUtAEZfeNlwZeN88Xd6BChHZYuuZDHxTgEV+epJhav3IbzQUsVJSwiFF&#10;A3WMXap1KGtyGGa+Ixbv0/cOo8i+0rbHUcpdq+dJcqMdNiwfauxoWVP5VRycgbFcD9vN67NeX2xX&#10;nver/bL4eDHm/Gx6fAAVaYp/YTjiCzrkwrTzB7ZBtQZkSPy94s3vZcVOMrfXoPNM/2fPfwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqP80iFQMAABcGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkoWtm2wAAAAMBAAAPAAAAAAAAAAAAAAAAAG8F&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" filled="f" stroked="f">
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>Отанымды</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Мен        Отанымды</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>»Х</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»б</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ейне роликтер Хит-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>парад видеороликов</w:t>
+              <w:t>шеруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>«</w:t>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">«Тәртіпке </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ба</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғын жасыңнан» Тәрбие сағаты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Менің кіші отаным» зияткерлік  сайыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>сағаты</w:t>
-[...67 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+              <w:t>ының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Областной тур</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Облыстық туры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Духовно-нравственное воспитание</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5385" w:type="dxa"/>
+              <w:t xml:space="preserve"> Рухани – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ік тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5475" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Акции к 9 мая «Ветеран живет рядом»,  «Дети против войны»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> 9 мамыр қарсаңында  «Жаныңда жү</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ардагер»,  «Балалар соғысқа қарсы » науқандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t> «Молодежные движения – реалии современности»  ток-шоу</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> «Жастар қозғалысы  – заманауй  шындықтар»  ток-шоуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...18 lines deleted...]
-              <w:t>Бі</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Бі</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...54 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шаңырақ астында»облыстық сайысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Адал friends» облыстық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дене тәрбиесі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  салауатты өмір салты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
+            <w:r w:rsidRPr="00000A2D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ж</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ігерлі ұлт» Эстафетасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақша күрес әді</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с-т</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әсілдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...52 lines deleted...]
-              <w:t>әді</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Денсаулығым </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>с-т</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-б</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...116 lines deleted...]
-              <w:t>»</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ар байлығым»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>Смотр строя и песни – областной военно-патриотический конкурс</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сап пен ән байқауы  – облыстық әскери патриоттық сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7935" w:type="dxa"/>
+            <w:tcW w:w="8025" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-              <w:t>» семейный фестиваль здоровья в рамках Международного Дня семьи</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Денсаулық-fest» денсаулықтың  отбасыфестивалі Халықаралық отбасы  күні шеңберінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экологиялық, экономикалық, еңбек </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ба</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...51 lines deleted...]
-              <w:t>» Фестиваль добрых дел для природы</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Табиғатты қорғайық» табиғат үшін жақсы істер фестивалі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Менің гүлім» (ә</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оқушы өскіннен құмыраға  өз гүлін өсіредікаждый )нақанды аяқтау және қорытынды жасау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...85 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>макулатура жинау  науқаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...49 lines deleted...]
-              <w:t>Форум юных краеведов, экологов и натуралистов</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жас өлке танушылар, экологтер мен натуралистер форумы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зияткерлік тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>  ақпараттық  мәдениет  тәрбиесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Семейный интеллектуальный марафон» в рамках Международного Дня семьи</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Отбасы» зияткерлі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> марафоны Халықаралық отбасы күніне арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Алтын адам – біздің тәуелсіз мемлекетіміздің  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>игіл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ігі» шығармалар сайысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Оқудың жыл көшбасшысы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»с</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>айысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-              <w:t>конкурс</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>«Л</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...60 lines deleted...]
-              <w:t>«Что добавляет вам уверенности? 4 полезных качества - и как их развить» Тренинг</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ізге сенімділікті не толықтырады? тренингі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00742020" w:rsidRPr="00742020" w:rsidTr="00742020">
+      <w:tr w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidTr="00000A2D">
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2670" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көркем-эстетикалық тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...32 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Отбасы эрмитажы»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Фотовыставка </w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Халықаралық отбасы күні» шеңберінде  фото сурет көрмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Бабаларымызды ұмытпаймыз» фото коллажжасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Ұ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00742020">
-[...7 lines deleted...]
-              <w:t>рамках</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00742020">
-[...29 lines deleted...]
-          <w:p w:rsidR="00742020" w:rsidRPr="00742020" w:rsidRDefault="00742020" w:rsidP="00742020">
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> балалар арасында Қазақстан әскері күнінен арналған «Жігіт сұлтаны» сайысы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00000A2D" w:rsidRPr="00000A2D" w:rsidRDefault="00000A2D" w:rsidP="00000A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="1" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742020">
-[...157 lines deleted...]
-              <w:t>Подготовка к параду детских и молодежных  музыкальных ансамблей и оркестров</w:t>
+            <w:r w:rsidRPr="00000A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Балалар мен жастардыңмузыкалық ансамбльдері мен оркестрлерінің шеруіне дайындық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00291505" w:rsidRDefault="00291505"/>
-    <w:sectPr w:rsidR="00291505" w:rsidSect="00742020">
+    <w:p w:rsidR="00E056F7" w:rsidRDefault="00E056F7"/>
+    <w:sectPr w:rsidR="00E056F7" w:rsidSect="00000A2D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="60"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00742020"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00742020"/>
+    <w:rsidRoot w:val="00000A2D"/>
+    <w:rsid w:val="00000A2D"/>
+    <w:rsid w:val="00E056F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -35396,67 +28250,67 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00742020"/>
+    <w:rsid w:val="00000A2D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00742020"/>
+    <w:rsid w:val="00000A2D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -35613,79 +28467,79 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00742020"/>
+    <w:rsid w:val="00000A2D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00742020"/>
+    <w:rsid w:val="00000A2D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="494617052">
+    <w:div w:id="594752142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -35953,66 +28807,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>17625</Characters>
+  <Pages>15</Pages>
+  <Words>2994</Words>
+  <Characters>17069</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20676</CharactersWithSpaces>
+  <CharactersWithSpaces>20023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alice</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>