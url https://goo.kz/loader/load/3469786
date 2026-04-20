--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -1,4055 +1,2719 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00E2588C" w:rsidRDefault="00E2588C" w:rsidP="00E2588C">
-[...2 lines deleted...]
-        <w:ind w:left="5670"/>
+    <w:p w:rsidR="001708DC" w:rsidRPr="009C1B1E" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысы әкімдігінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="009C1B1E" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2015 жылғы «24» мамырдағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="009C1B1E" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 181/6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="009C1B1E" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бекітілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-        <w:ind w:left="5670"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Шалғайдағы ауылдық елді мекендерде тұратын балаларды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-        <w:ind w:left="5670"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жалпы білім беру ұйымдарына және кейін үйлеріне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...53 lines deleted...]
-        <w:ind w:left="5670"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тегін тасымалдауды ұсыну» мемлекеттік көрсетілетін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет регламенті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...58 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E2588C" w:rsidRPr="00E2588C" w:rsidRDefault="00E2588C" w:rsidP="00E2588C">
-[...50 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...505 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. «Шалғайдағы ауылдық елді мекендерде тұратын балаларды жалпы білім беру ұйымдарына және кейін үйлеріне тегін тасымалдауды ұсыну» мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Павлодар облысының кент, ауыл, ауылдық округ әкімінің аппараты (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="00495240">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...261 lines deleted...]
-    <w:p w:rsidR="00E2588C" w:rsidRPr="00E2588C" w:rsidRDefault="00E2588C" w:rsidP="00845C1B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтінішті қабылдау және мемлекеттік қызмет көрсетудің нәтижелерін беру көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...240 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Мемлекеттік қызметті көрсету нысаны: қағаз түрінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="a9"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Мемлекеттік қызмет көрсетудің нәтижесі – Қазақстан Республикасы Білім және ғылым министрінің  2015 жылғы  13 сәуірдегі № 198 бұйрығымен бекітілген «Шалғайдағы ауылдық елді мекендерде тұратын балаларды жалпы білім беру ұйымдарына және кері қарай  үйлеріне тегін тасымалдауды ұсыну» мемлекеттік қызмет стандартының (бұдан әрі - стандарт) 1-қосымшасына сәйкес нысан бойынша жалпы білім беру ұйымдарына және кейін үйлеріне тегін тасымалдауды қамтамасыз ету туралы анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="00495240">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет көрсету нәтижесін беру нысаны: қағаз түрінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) іс-қимыл тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Стандарттың 9-тармағында көрсетілген қажетті құжаттардың қоса берілуімен көрсетілетін қызметті алушының өтініші мемлекеттік қызмет көрсету бойынша рәсімді (іс-қимылды) бастау үшін негіз болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5. Мемлекеттік қызмет көрсету процесінің құрамына кіретін әрбір рәсімнің (іс-қимылдың) мазмұны, ұзақтығы мен оны орындау реттілігі, соның ішінде рәсімдердің (іс-қимылдардың) өту кезеңі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) көрсетілетін қызметті берушінің кеңсе қызметкері көрсетілетін қызметті алушыдан алынған құжаттарды қабылдауды және тіркеуді жүзеге асырады, құжаттардың көшірмелерімен көрсетілетін қызметті алушы құжаттарының түпнұсқаларымен салыстырады және стандарттың                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4-қосымшасына сәйкес нысан бойынша құжаттарды қабылдау туралы қолхат берумен түпнұсқаларын көрсетілетін қызметті алушыға қайтарады және көрсетілетін қызметті берушінің басшысына қарауға береді (15 минуттан аспайды); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) көрсетілетін қызметті берушінің басшысы құжаттарды қарастырады, жауапты орындаушыны анықтайды (1 жұмыс күні); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) көрсетілетін қызметті берушінің жауапты орындаушысы анықтама жобасын рәсімдейді, басшыға қарастыруға және қол қоюға жібереді (1 жұмыс күні); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) көрсетілетін қызметті берушінің басшысы анықтама жобасын қарастырады, қол қояды және кеңсеге жібереді (1 жұмыс күні);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5) көрсетілетін қызметті берушінің кеңсе қызметкері анықтаманы тіркейді және көрсетілетін қызметті алушыға мемлекеттік қызметтің нәтижесін береді (30 минуттан аспайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6. Нәтижесі – жалпы білім беру ұйымдарына және кейін үйлеріне тегін тасымалдауды қамтамасыз ету туралы анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3.Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің)                              өзара іс-қимыл тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Мемлекеттік қызмет көрсету процесіне қатысатын көрсетілетін қызметті берушінің  құрылымдық бөлімшелерінің (қызметкерлердің) тізімі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) көрсетілетін қызметті берушінің кеңсе қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) көрсетілетін қызметті берушінің  басшысы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) көрсетілетін қызметті берушінің жауапты орындаушысы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Әрбір рәсімнің (іс-қимылдың) ұзақтығын көрсете отырып, құрылымдық бөлімшелер (қызметкерлер) арасындағы рәсімдер (іс-қимылдар) реттілігін сипаттау осы регламенттің қосымшасына сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бизнес-процестердің анықтамалығында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B92DB9" w:rsidRPr="001708DC" w:rsidRDefault="00B92DB9" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> корпорациясымен өзара іс – қимыл және басқа да көрсетілетін қызметті берушілермен, сондай – ақ мемлекеттік қызмет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>процесінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ақпараттық жүйелерді қолдану тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>9. Стандар</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>тқа сәйкес мемлекеттік қызмет «Азаматтарға арналған үкімет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65909">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік корпорациясы» коммерциялық емес акционерлік қоғамы және «электрондық үкімет» веб – порталы арқылы көрсетілмейді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1B1E" w:rsidRDefault="009C1B1E" w:rsidP="00FA09AF">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00495240" w:rsidRDefault="00495240" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00495240" w:rsidRDefault="00495240" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A75A5" w:rsidRDefault="001A75A5" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A75A5" w:rsidRDefault="001A75A5" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Шалғайдағы ауылдық елді мекендерде</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тұратын балаларды  жалпы білім беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұйымдарына  және кейін үйлеріне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тегін тасымалдауды ұсыну» мемлекеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызмет регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00E2588C" w:rsidRPr="00134F75" w:rsidRDefault="00152FA5" w:rsidP="00845C1B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001708DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="001708DC" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRPr="00C67E15" w:rsidRDefault="001708DC" w:rsidP="001708DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2127"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызметті көрсетудің бизнес-процестерінің анықтамалығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1B1E" w:rsidRDefault="001708DC" w:rsidP="009C1B1E">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...828 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5094605" cy="5034915"/>
+            <wp:extent cx="6076950" cy="5267325"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="31" name="Рисунок 31"/>
+            <wp:docPr id="30" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 31"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5094605" cy="5034915"/>
+                      <a:ext cx="6076950" cy="5267325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A40AE" w:rsidRDefault="005A40AE" w:rsidP="00152FA5">
+    <w:p w:rsidR="001708DC" w:rsidRPr="009C1B1E" w:rsidRDefault="001708DC" w:rsidP="009C1B1E">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6086475" cy="1152525"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:docPr id="33" name="Рисунок 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6086475" cy="1152525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C1B1E" w:rsidRPr="009C1B1E" w:rsidRDefault="009C1B1E" w:rsidP="009C1B1E">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001708DC" w:rsidRDefault="001708DC" w:rsidP="009C1B1E">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w:rsidR="005A40AE" w:rsidRDefault="005A40AE" w:rsidP="00152FA5">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A75A5" w:rsidRDefault="001A75A5" w:rsidP="00BD7940">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E677E" w:rsidRDefault="008E677E" w:rsidP="00E06D45">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...149 lines deleted...]
-    <w:sectPr w:rsidR="00FE32C2" w:rsidSect="003D512D">
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008E677E" w:rsidSect="001A75A5">
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
-[...5 lines deleted...]
-      <w:noEndnote/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="907" w:bottom="709" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:chapStyle="1"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F3799E" w:rsidRDefault="00F3799E" w:rsidP="008B1A7F">
+    <w:p w:rsidR="00DB1130" w:rsidRDefault="00DB1130" w:rsidP="00363490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F3799E" w:rsidRDefault="00F3799E" w:rsidP="008B1A7F">
+    <w:p w:rsidR="00DB1130" w:rsidRDefault="00DB1130" w:rsidP="00363490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F3799E" w:rsidRDefault="00F3799E" w:rsidP="008B1A7F">
+    <w:p w:rsidR="00DB1130" w:rsidRDefault="00DB1130" w:rsidP="00363490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F3799E" w:rsidRDefault="00F3799E" w:rsidP="008B1A7F">
+    <w:p w:rsidR="00DB1130" w:rsidRDefault="00DB1130" w:rsidP="00363490">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="000F2BD2" w:rsidRPr="00FD7FAD" w:rsidRDefault="00F730A7" w:rsidP="001D48FF">
+  <w:p w:rsidR="007007F8" w:rsidRDefault="00AD31A0">
     <w:pPr>
-      <w:pStyle w:val="a4"/>
+      <w:pStyle w:val="a7"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:fldSimple w:instr="PAGE   \* MERGEFORMAT">
+      <w:r w:rsidR="00B92DB9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+  <w:p w:rsidR="007007F8" w:rsidRPr="00041967" w:rsidRDefault="007007F8" w:rsidP="00914092">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FD7FAD">
-[...40 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="007007F8" w:rsidRDefault="00AD31A0">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:fldSimple w:instr="PAGE   \* MERGEFORMAT">
+      <w:r w:rsidR="00DB1130">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+  <w:p w:rsidR="007007F8" w:rsidRDefault="007007F8">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05D31567"/>
+    <w:nsid w:val="065A4C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D82EEB26"/>
-    <w:lvl w:ilvl="0" w:tplc="9014B650">
+    <w:tmpl w:val="2C5C1CAE"/>
+    <w:lvl w:ilvl="0" w:tplc="2526AFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="1065" w:hanging="1065"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-        <w:b/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06AD46CD"/>
-[...266 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="15796783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C35AEC00"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1B35090E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19A2BD4E"/>
+    <w:lvl w:ilvl="0" w:tplc="74566098">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2149" w:hanging="360"/>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="2D9B54DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16CE46DC"/>
+    <w:lvl w:ilvl="0" w:tplc="553417E6">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="3F2A75B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B4EC6F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="49335AFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5C0ABC8"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="3589" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="4309" w:hanging="360"/>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1BF71994"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="63DF27E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="928C80D0"/>
-    <w:lvl w:ilvl="0" w:tplc="0419000F">
+    <w:tmpl w:val="DEAC02BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2498" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3218" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3938" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4658" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5378" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="6098" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...380 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="8258" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
-[...17 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="50"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00E00401"/>
-[...102 lines deleted...]
-    <w:rsid w:val="00FE32C2"/>
+    <w:rsidRoot w:val="004D181E"/>
+    <w:rsid w:val="00065DD7"/>
+    <w:rsid w:val="000D3A7B"/>
+    <w:rsid w:val="000F5FC2"/>
+    <w:rsid w:val="00121485"/>
+    <w:rsid w:val="00146D5C"/>
+    <w:rsid w:val="001708DC"/>
+    <w:rsid w:val="001A75A5"/>
+    <w:rsid w:val="001C3494"/>
+    <w:rsid w:val="001F5ED9"/>
+    <w:rsid w:val="00227C36"/>
+    <w:rsid w:val="00363490"/>
+    <w:rsid w:val="00363A81"/>
+    <w:rsid w:val="0037092D"/>
+    <w:rsid w:val="00377541"/>
+    <w:rsid w:val="003A58E3"/>
+    <w:rsid w:val="004276A9"/>
+    <w:rsid w:val="00455A64"/>
+    <w:rsid w:val="00461EB5"/>
+    <w:rsid w:val="00495240"/>
+    <w:rsid w:val="004D11FC"/>
+    <w:rsid w:val="004D181E"/>
+    <w:rsid w:val="004E7D97"/>
+    <w:rsid w:val="005302D7"/>
+    <w:rsid w:val="0053287A"/>
+    <w:rsid w:val="0055073C"/>
+    <w:rsid w:val="00563D98"/>
+    <w:rsid w:val="00594EF0"/>
+    <w:rsid w:val="005A5D72"/>
+    <w:rsid w:val="005F269C"/>
+    <w:rsid w:val="005F3AB0"/>
+    <w:rsid w:val="00600476"/>
+    <w:rsid w:val="00632641"/>
+    <w:rsid w:val="00643DAC"/>
+    <w:rsid w:val="007007F8"/>
+    <w:rsid w:val="00755C31"/>
+    <w:rsid w:val="00784460"/>
+    <w:rsid w:val="007C79C7"/>
+    <w:rsid w:val="007E7604"/>
+    <w:rsid w:val="00843FE2"/>
+    <w:rsid w:val="00872784"/>
+    <w:rsid w:val="008803D5"/>
+    <w:rsid w:val="00881DB5"/>
+    <w:rsid w:val="00890C56"/>
+    <w:rsid w:val="008C5B5B"/>
+    <w:rsid w:val="008E677E"/>
+    <w:rsid w:val="00914092"/>
+    <w:rsid w:val="00914169"/>
+    <w:rsid w:val="009212BA"/>
+    <w:rsid w:val="00985008"/>
+    <w:rsid w:val="00987F11"/>
+    <w:rsid w:val="009A6CD5"/>
+    <w:rsid w:val="009C1B1E"/>
+    <w:rsid w:val="009E1787"/>
+    <w:rsid w:val="009E65C9"/>
+    <w:rsid w:val="00A65909"/>
+    <w:rsid w:val="00A75AB8"/>
+    <w:rsid w:val="00AA3B41"/>
+    <w:rsid w:val="00AD31A0"/>
+    <w:rsid w:val="00B12955"/>
+    <w:rsid w:val="00B344BF"/>
+    <w:rsid w:val="00B92DB9"/>
+    <w:rsid w:val="00B978D9"/>
+    <w:rsid w:val="00BB0F9E"/>
+    <w:rsid w:val="00BD7940"/>
+    <w:rsid w:val="00BF4EED"/>
+    <w:rsid w:val="00C5573C"/>
+    <w:rsid w:val="00C72191"/>
+    <w:rsid w:val="00C948AC"/>
+    <w:rsid w:val="00D12865"/>
+    <w:rsid w:val="00D26F8C"/>
+    <w:rsid w:val="00D303EF"/>
+    <w:rsid w:val="00D34F51"/>
+    <w:rsid w:val="00D8666D"/>
+    <w:rsid w:val="00D91B31"/>
+    <w:rsid w:val="00DB1130"/>
+    <w:rsid w:val="00DC2F24"/>
+    <w:rsid w:val="00DC408E"/>
+    <w:rsid w:val="00DD5DC6"/>
+    <w:rsid w:val="00E06D45"/>
+    <w:rsid w:val="00E130F1"/>
+    <w:rsid w:val="00E7108E"/>
+    <w:rsid w:val="00EB7C86"/>
+    <w:rsid w:val="00ED0F79"/>
+    <w:rsid w:val="00EE2518"/>
+    <w:rsid w:val="00EF2D20"/>
+    <w:rsid w:val="00F0517C"/>
+    <w:rsid w:val="00F52C78"/>
+    <w:rsid w:val="00FA09AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
@@ -4097,425 +2761,399 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="004D181E"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="0055073C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D181E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Знак4,Знак4 Знак Знак,Знак4 Знак,Обычный (Web)1,Обычный (веб) Знак1,Обычный (веб) Знак Знак1,Знак Знак1 Знак,Обычный (веб) Знак Знак Знак,Знак Знак1 Знак Знак,Обычный (веб) Знак Знак Знак Знак,Знак Знак Знак Знак Зн,Знак Знак1 Зн,Знак Знак"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D181E"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:after="100" w:line="100" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="004D181E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="004D181E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...29 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="004D181E"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:suppressAutoHyphens/>
-      <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rtejustify">
     <w:name w:val="rtejustify"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="004D181E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3">
-[...1 lines deleted...]
-    <w:rsid w:val="00E00401"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Знак4 Знак1,Знак4 Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web)1 Знак,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак1 Знак,Знак Знак1 Знак Знак1,Обычный (веб) Знак Знак Знак Знак1,Знак Знак1 Знак Знак Знак,Знак Знак1 Зн Знак"/>
+    <w:link w:val="a5"/>
+    <w:locked/>
+    <w:rsid w:val="004D181E"/>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="26"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="004D181E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E00401"/>
+    <w:rsid w:val="004D181E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ae"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC5EC6"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00461EB5"/>
     <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
+      <w:bCs/>
       <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
-[...14 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00461EB5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009E65C9"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
+    <w:name w:val="s0"/>
+    <w:rsid w:val="00872784"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00872784"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:rsid w:val="00872784"/>
   </w:style>
   <w:style w:type="table" w:styleId="af">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00E2588C"/>
+    <w:rsid w:val="00E06D45"/>
     <w:pPr>
-      <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
-    <w:name w:val="Title"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af1"/>
-    <w:qFormat/>
-[...31 lines deleted...]
-    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00755AFD"/>
+    <w:rsid w:val="008E677E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00755AFD"/>
+    <w:rsid w:val="008E677E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C72191"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:rsid w:val="00C72191"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet.zan.kz/rus/docs/V1500011184" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4766,77 +3404,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27BE3891-4AB7-47C9-B8BD-0D8723881AA4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{846F9DC5-085A-49FE-A7A0-B88CF1F24116}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>658</Words>
-  <Characters>3755</Characters>
+  <Words>669</Words>
+  <Characters>3819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AlexSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4405</CharactersWithSpaces>
+  <CharactersWithSpaces>4480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Айнур</dc:creator>
+  <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>